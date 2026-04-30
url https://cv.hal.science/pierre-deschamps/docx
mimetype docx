--- v0 (2026-03-21)
+++ v1 (2026-04-30)
@@ -127,299 +127,299 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Timing of Deformation in the Provence Fold-and-Thrust Belt (SE France) as Constrained by U-Pb Calcite Geochronology</w:t>
+                <w:t xml:space="preserve">Updating the timeline of faunal endemism in Balkanatolia, the biogeographic province connecting Europe, Asia and Africa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anies Zeboudj</w:t>
+                <w:t xml:space="preserve">Leny Montheil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Lacombe</w:t>
+                <w:t xml:space="preserve">Alexis Licht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas E Beaudoin</w:t>
+                <w:t xml:space="preserve">Deniz İbilioğlu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Paul Callot</w:t>
+                <w:t xml:space="preserve">Paul Botté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliette Lamarche</w:t>
+                <w:t xml:space="preserve">Faruk Ocakoğlu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geosciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 15 (12), pp.463. </w:t>
+              <w:t xml:space="preserve">Journal of Asian Earth Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 290, pp.106661. </w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/geosciences15120463⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jseaes.2025.106661⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05400891v1</w:t>
+                <w:t xml:space="preserve">insu-05073427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Updating the timeline of faunal endemism in Balkanatolia, the biogeographic province connecting Europe, Asia and Africa</w:t>
+                <w:t xml:space="preserve">Timing of Deformation in the Provence Fold-and-Thrust Belt (SE France) as Constrained by U-Pb Calcite Geochronology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leny Montheil</w:t>
+                <w:t xml:space="preserve">Anies Zeboudj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis Licht</w:t>
+                <w:t xml:space="preserve">Olivier Lacombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deniz İbilioğlu</w:t>
+                <w:t xml:space="preserve">Nicolas E Beaudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Botté</w:t>
+                <w:t xml:space="preserve">Jean-Paul Callot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faruk Ocakoğlu</w:t>
+                <w:t xml:space="preserve">Juliette Lamarche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Asian Earth Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 290, pp.106661. </w:t>
+              <w:t xml:space="preserve">Geosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15 (12), pp.463. </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jseaes.2025.106661⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/geosciences15120463⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-05073427v1</w:t>
+                <w:t xml:space="preserve">hal-05400891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The authigenic and detrital neodymium isotopic composition in the modern Mediterranean Sea: implications for paleocirculation proxy</w:t>
               </w:r>
@@ -533,429 +533,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05247364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cooling and Exhumation History of the Paris Basin Southeastern Margin Revealed by Δ47/U–Pb Carbonate Thermochronology</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The missing arcs of the India-Asia collision</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Licht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marta Gasparrini</w:t>
+                <w:t xml:space="preserve">Guillaume Dupont-Nivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Mangenot</w:t>
+                <w:t xml:space="preserve">Jan Westerweel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magali Bonifacie</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Zaw Win</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abel Guihou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Terra Nova</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/ter.70004⟩</w:t>
+              <w:t xml:space="preserve">Gondwana Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 147, pp.260-275. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gr.2025.06.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05455616v1</w:t>
+                <w:t xml:space="preserve">insu-05164741v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dating a Medieval Tsunami With Uranium‐Series Techniques on Caribbean Corals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Halimeda Kilbourne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Weil‐accardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Halimeda Kilbourne</w:t>
+                <w:t xml:space="preserve">Nathalie Feuillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jennifer Weil‐accardo</w:t>
+                <w:t xml:space="preserve">Pierre Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuan‐yuan Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Research Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 52 (19), pp.e2024GL114448. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1029/2024gl114448⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05463233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The missing arcs of the India-Asia collision</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexis Licht</w:t>
+                <w:t xml:space="preserve">Cooling and Exhumation History of the Paris Basin Southeastern Margin Revealed by Δ47/U–Pb Carbonate Thermochronology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Gasparrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Dupont-Nivet</w:t>
+                <w:t xml:space="preserve">Xavier Mangenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jan Westerweel</w:t>
+                <w:t xml:space="preserve">Magali Bonifacie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zaw Win</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Andrea Ceriani</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gondwana Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 147, pp.260-275. </w:t>
+              <w:t xml:space="preserve">Terra Nova</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 37 (6), pp.421-430. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.gr.2025.06.018⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/ter.70004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">insu-05164741v2</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05455616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensitivity to climate and vegetation dynamics of a peatland record from central Cameroon during the African Humid Period</w:t>
               </w:r>
@@ -993,51 +993,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthew Makou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Garcin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 358, pp.109307. </w:t>
@@ -1203,442 +1203,442 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04941533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Groundwater potential zone mapping by combining remote sensing, modified DRASTIC method and field data for Bidou I, South Cameroon</w:t>
+                <w:t xml:space="preserve">U‐Pb carbonate dating reveals long‐lived activity of proximal margin extensional faults during the Alpine Tethys rifting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Njikeu</w:t>
+                <w:t xml:space="preserve">M. Rocca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roger Feumba</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Deschamps</w:t>
+                <w:t xml:space="preserve">S. Zanchetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Ngounou Ngatcha</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">M. Gasparrini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Mangenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Berra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainable Water Resources Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s40899-024-01031-4⟩</w:t>
+              <w:t xml:space="preserve">Terra Nova</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 36 (5), pp.347-357. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ter.12717⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04751600v1</w:t>
+                <w:t xml:space="preserve">hal-04730901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">U–Pb calcite dating reveals the origin of a 600 km‐long intraplate fault: The Balcones Fault System of Texas</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Groundwater potential zone mapping by combining remote sensing, modified DRASTIC method and field data for Bidou I, South Cameroon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Henry</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Olivier Njikeu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Feumba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Ngounou Ngatcha</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Terra Nova</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/ter.12734⟩</w:t>
+              <w:t xml:space="preserve">Sustainable Water Resources Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 10 (2), pp.100. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s40899-024-01031-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04666833v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04751600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The anatomy and stacking pattern of palustrine-dominated carbonate sequences from the Cengle Plateau, Paleocene, SE France: A multi-scalar approach</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">U–Pb calcite dating reveals the origin of a 600 km‐long intraplate fault: The Balcones Fault System of Texas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Viseur</w:t>
+                <w:t xml:space="preserve">Jean‐claude Hippolyte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guilherme Pederneiras Raja Gabaglia</w:t>
+                <w:t xml:space="preserve">Paul Mann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jules Fleury</w:t>
+                <w:t xml:space="preserve">Pierre Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abel Guihou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sedimentary Geology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 470, pp.106690. </w:t>
+              <w:t xml:space="preserve">Terra Nova</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.sedgeo.2024.106690⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/ter.12734⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-04721421v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04666833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Provenance of aeolian sands from the southeastern Sahara from a detrital zircon perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Licht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Folch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1866,103 +1866,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sedimentology and chronostratigraphy of the Apt Basin, Southeastern France: lacustrine response to late Paleogene cooling and regional rifting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Licht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Coster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Botté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustafa Kaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 195, pp.22. </w:t>
@@ -2026,51 +2026,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhongbao Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Junsheng Nie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Licht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Cogné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2132,161 +2132,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-04628645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">U‐Pb carbonate dating reveals long‐lived activity of proximal margin extensional faults during the Alpine Tethys rifting</w:t>
+                <w:t xml:space="preserve">The anatomy and stacking pattern of palustrine-dominated carbonate sequences from the Cengle Plateau, Paleocene, SE France: A multi-scalar approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Rocca</w:t>
+                <w:t xml:space="preserve">Eduardo Roemers-Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Zanchetta</w:t>
+                <w:t xml:space="preserve">François Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Gasparrini</w:t>
+                <w:t xml:space="preserve">Sophie Viseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X. Mangenot</w:t>
+                <w:t xml:space="preserve">Guilherme Pederneiras Raja Gabaglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Berra</w:t>
+                <w:t xml:space="preserve">Jules Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Terra Nova</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 36 (5), pp.347-357. </w:t>
+              <w:t xml:space="preserve">Sedimentary Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 470, pp.106690. </w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/ter.12717⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.sedgeo.2024.106690⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04730901v1</w:t>
+                <w:t xml:space="preserve">insu-04721421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Last deglacial environmental change in the Tropical South Pacific from Tahiti Corals</w:t>
               </w:r>
@@ -2311,51 +2311,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Felis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ryuji Asami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Kölling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2400,433 +2400,433 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04731044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High resolution paleo-hydrological record from carbonate deposits in the Roman aqueduct of Traconnade (Aix-en-Provence, SE France)</w:t>
+                <w:t xml:space="preserve">Stable isotopes analysis combined with X-ray absorption spectroscopy reveal the fate of organic waste-borne copper and zinc in amended soils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Claude</w:t>
+                <w:t xml:space="preserve">Abraham Pappoe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Vidal</w:t>
+                <w:t xml:space="preserve">Zuzana Fekiacova-Castanet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abel Guihou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Passchier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Abel Guihou</w:t>
+                <w:t xml:space="preserve">Frédéric Feder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2024.122423⟩</w:t>
+              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 480, pp.136039. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2024.136039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04739746v1</w:t>
+                <w:t xml:space="preserve">hal-04758715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A 60–50 ka African Humid Period modulated by stadial Heinrich events HE6 and HE5a in northwestern Africa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Nutz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Nutz</w:t>
+                <w:t xml:space="preserve">O. Kwiecien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Kwiecien</w:t>
+                <w:t xml:space="preserve">J.P. Buylaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abel Guihou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Khabouchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 635, pp.111952. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.palaeo.2023.111952⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-04328372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stable isotopes analysis combined with X-ray absorption spectroscopy reveal the fate of organic waste-borne copper and zinc in amended soils</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">High resolution paleo-hydrological record from carbonate deposits in the Roman aqueduct of Traconnade (Aix-en-Provence, SE France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Claude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abraham Pappoe</w:t>
+                <w:t xml:space="preserve">L. Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zuzana Fekiacova-Castanet</w:t>
+                <w:t xml:space="preserve">C. Passchier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Angeletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abel Guihou</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Feder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 480, pp.136039. </w:t>
+              <w:t xml:space="preserve">Chemical Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 670, pp.122423. </w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2024.136039⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2024.122423⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04758715v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04739746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constraints on hopanes and brGDGTs as pH proxies in peat</w:t>
               </w:r>
@@ -2864,51 +2864,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthew Makou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Garcin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 373, pp.342-354. </w:t>
@@ -2940,1363 +2940,1363 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04695459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-proxy reconstruction of the burial history and porosity evolution of the TOCA carbonate formation in the Lower Congo basin (South West Africa)</w:t>
+                <w:t xml:space="preserve">Strontium isotope evidence for Pre-Islamic cotton cultivation in Arabia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boubacar Bah</w:t>
+                <w:t xml:space="preserve">Saskia E Ryan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Beaudoin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier Lacombe</w:t>
+                <w:t xml:space="preserve">Éric Douville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Pierre Girard</w:t>
+                <w:t xml:space="preserve">Arnaud Dapoigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude Gout</w:t>
+                <w:t xml:space="preserve">Vincent Battesti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine and Petroleum Geology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 148, pp.106018. </w:t>
+              <w:t xml:space="preserve">Frontiers in Earth Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11, pp.1257482. </w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.marpetgeo.2022.106018⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/feart.2023.1257482⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03931511v1</w:t>
+                <w:t xml:space="preserve">mnhn-04351509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glacial expansion of carbon-rich deep waters into the Southwestern Indian Ocean over the last 630 kyr</w:t>
+                <w:t xml:space="preserve">Water budget of tropical volcanic lakes in center‐north Cameroon : reconciling the stable isotope and chloride mass balance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">José N. Pérez-Asensio</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Kazuyo Tachikawa</w:t>
+                <w:t xml:space="preserve">Souleyman Abba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Vidal</w:t>
+                <w:t xml:space="preserve">Bruno Hamelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibault de Garidel-Thoron</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean‐luc Michelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Garcin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global and Planetary Change</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gloplacha.2023.104283⟩</w:t>
+              <w:t xml:space="preserve">Hydrological Processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 37 (6), pp.e14923. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/hyp.14923⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04384155v1</w:t>
+                <w:t xml:space="preserve">hal-04320382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Paleogene continental basins from SE France: new geographic and climatic insights from an integrated approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modeling the Decomposition Signal and Correcting Bulk Organic Data From a Peat Deposit, a Case Study at Low Latitudes (Cameroon)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentine Schaaff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Sebag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthew Makou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Grossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nazim Semmani</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Godeau</w:t>
+                <w:t xml:space="preserve">Ingrid Antheaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.palaeo.2023.111452⟩</w:t>
+              <w:t xml:space="preserve">Organic Geochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 179, pp.104589. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.orggeochem.2023.104589⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03989930v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04115489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Depicting past stress history at passive margins: a combination of calcite twinning and stylolite roughness paleopiezometry in suprasalt Sendji deep carbonates, lower Congo Basin, west Africa</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A diatom-based predictive model for inferring past conductivity in Chadian Sahara lakes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remadji Rirongarti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Sylvestre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Chalié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aniès Zeboudj</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Claude Gout</w:t>
+                <w:t xml:space="preserve">Christine Paillès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Mazur,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine and Petroleum Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.marpetgeo.2023.106219⟩</w:t>
+              <w:t xml:space="preserve">Journal of Paleolimnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 69 (3), pp.231-248. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10933-022-00270-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04082117v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03850842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early onset of Pyrenean collision (97–90 Ma) evidenced by U–Pb dating on calcite (Provence, SE France)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Abel Guihou</w:t>
+                <w:t xml:space="preserve">Glacial expansion of carbon-rich deep waters into the Southwestern Indian Ocean over the last 630 kyr</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José N. Pérez-Asensio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kazuyo Tachikawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault de Garidel-Thoron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Sonzogni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Terra Nova</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Global and Planetary Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 230, 104283 (13p.). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gloplacha.2023.104283⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/ter.12665⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04239765v1</w:t>
+                <w:t xml:space="preserve">hal-04384155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of normal fault activity on carbonate reservoir diagenetic evolution (Urgonian facies, SE France).</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
+                <w:t xml:space="preserve">The Paleogene continental basins from SE France: new geographic and climatic insights from an integrated approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nazim Semmani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Suc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Fauquette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Godeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine and Petroleum Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.marpetgeo.2023.106546⟩</w:t>
+              <w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.111452. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.palaeo.2023.111452⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04276075v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03989930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling the Decomposition Signal and Correcting Bulk Organic Data From a Peat Deposit, a Case Study at Low Latitudes (Cameroon)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ingrid Antheaume</w:t>
+                <w:t xml:space="preserve">Multi-proxy reconstruction of the burial history and porosity evolution of the TOCA carbonate formation in the Lower Congo basin (South West Africa)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boubacar Bah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Beaudoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lacombe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Gout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic Geochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.orggeochem.2023.104589⟩</w:t>
+              <w:t xml:space="preserve">Marine and Petroleum Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 148, pp.106018. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marpetgeo.2022.106018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04115489v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03931511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A diatom-based predictive model for inferring past conductivity in Chadian Sahara lakes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Charles Mazur,</w:t>
+                <w:t xml:space="preserve">Early onset of Pyrenean collision (97–90 Ma) evidenced by U–Pb dating on calcite (Provence, SE France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Bilau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Rolland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Schwartz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abel Guihou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Paleolimnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10933-022-00270-9⟩</w:t>
+              <w:t xml:space="preserve">Terra Nova</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 35 (5), pp.413-423. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ter.12665⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03850842v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04239765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strontium isotope evidence for Pre-Islamic cotton cultivation in Arabia</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effect of normal fault activity on carbonate reservoir diagenetic evolution (Urgonian facies, SE France).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Battesti</w:t>
+                <w:t xml:space="preserve">Irène Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Bitault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Leonide</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Godeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Earth Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/feart.2023.1257482⟩</w:t>
+              <w:t xml:space="preserve">Marine and Petroleum Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 158 (B), pp.106546. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marpetgeo.2023.106546⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">mnhn-04351509v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04276075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water budget of tropical volcanic lakes in center‐north Cameroon : reconciling the stable isotope and chloride mass balance</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Depicting past stress history at passive margins: a combination of calcite twinning and stylolite roughness paleopiezometry in suprasalt Sendji deep carbonates, lower Congo Basin, west Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean‐luc Michelot</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Aniès Zeboudj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boubacar Bah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lacombe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Beaudoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Gout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrological Processes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 37 (6), pp.e14923. </w:t>
+              <w:t xml:space="preserve">Marine and Petroleum Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 152, pp.106219. </w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/hyp.14923⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.marpetgeo.2023.106219⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04320382v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04082117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roman-era alluvial waste in the Vistre de la Fontaine (Nîmes, southeast France): from a sacred spring to a contaminated river</w:t>
               </w:r>
@@ -4468,51 +4468,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Schwartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Godeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth-Science Reviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 236, </w:t>
@@ -4576,51 +4576,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thijs van Der Meeren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dirk Verschuren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Sylvestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacoub A. Nassour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4697,51 +4697,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interaction Between Climate and Tectonics in the Northern Lesser Antilles Inferred From the Last Interglacial Shoreline on Barbuda Island</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Weill-Accardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Feuillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Belle Philibosian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4844,77 +4844,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Séraphin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julio Gonçalvès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Hamelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Stieglitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Deschamps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 26 (22), pp.5757-5771. </w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4942,1334 +4942,1334 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03948305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recharge and baseflow constrained by surface-water and groundwater chemistry: case study of the Chari River, Chad basin</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julio Gonçalvès</w:t>
+                <w:t xml:space="preserve">The late Holocene record of Lake Mareotis, Nile Delta, Egypt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Flaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdallah Mahamat Nour</w:t>
+                <w:t xml:space="preserve">Matthieu Giaime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Bouchez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Deschamps</w:t>
+                <w:t xml:space="preserve">Valérie Pichot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Vallet-Coulomb</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nick Marriner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mena El-Assal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrogeology Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10040-020-02259-y⟩</w:t>
+              <w:t xml:space="preserve"> E&amp;G Quaternary Science Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 70 (1), pp.93-104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egqsj-70-93-2021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-02995966v1</w:t>
+                <w:t xml:space="preserve">hal-03209499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Archaeological evidence for population rise and collapse between ~2500 and ~500 cal. yr BP in Western Central Africa</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pascal Nlend</w:t>
+                <w:t xml:space="preserve">Extensional reactivation of the Penninic frontal thrust 3 Myr ago as evidenced by U–Pb dating on calcite in fault zone cataclasite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Bilau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Rolland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Schwartz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Godeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abel Guihou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Afrique : Archéologie et Arts</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/aaa.3029⟩</w:t>
+              <w:t xml:space="preserve">Solid Earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12 (1), pp.237-251. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/se-12-237-2021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03471957v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03145956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calcium transfer and mass balance associated with soil carbonate in a semi‐arid silicate watershed (North Cameroon): An overlooked geochemical cascade?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Silicon Isotope Analyses of Soil and Plant Reference Materials: An Inter‐Comparison of Seven Laboratories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Delvigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abel Guihou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan A Schuessler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabienne Dietrich</w:t>
+                <w:t xml:space="preserve">Paul Savage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Diaz</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Franck Poitrasson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Depositional Record</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/dep2.134⟩</w:t>
+              <w:t xml:space="preserve">Geostandards and Geoanalytical Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 45 (3), pp.525-538. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ggr.12378⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03325247v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03259365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrochemical and isotopic characteristics of groundwater in the Continental Intercalaire aquifer system: Insights from Mzab Ridge and surrounding regions, North of the Algerian Sahara</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Last interglacial sea-level proxies in East Africa and the WesternIndian Ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Boyden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Youcef Hakimi</w:t>
+                <w:t xml:space="preserve">Jennifer Weil-Accardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Orban</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Deschamps</w:t>
+                <w:t xml:space="preserve">Davide Oppo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serge Brouyere</w:t>
+                <w:t xml:space="preserve">Alessio Rovere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hydrology: Regional Studies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 34 (4), </w:t>
+              <w:t xml:space="preserve">Earth System Science Data</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (4), pp.1633--1651. </w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ejrh.2021.100791⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/essd-13-1633-2021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03325034v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03662613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coastal aquifer recharge and groundwater–seawater exchanges using downscaled GRACE data: case study of the Djeffara plain (Libya–Tunisia)</w:t>
+                <w:t xml:space="preserve">Recharge and baseflow constrained by surface-water and groundwater chemistry: case study of the Chari River, Chad basin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julio Gonçalvès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdallah Mahamat Nour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Bouchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Vallet-Coulomb</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5802/crgeos.74⟩</w:t>
+              <w:t xml:space="preserve">Hydrogeology Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 29 (2), pp.703-722. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10040-020-02259-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03361219v1</w:t>
+                <w:t xml:space="preserve">insu-02995966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analytical Expressions of Radiocarbon Distribution in Transient State Unconfined Aquifers and Their Application to Determination of Past and Present Recharges of North Africa Aquifers</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Archaeological evidence for population rise and collapse between ~2500 and ~500 cal. yr BP in Western Central Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffroy de Saulieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffroy De Saulieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Garcin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Sebag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Nlend</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Resources Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2021WR030018⟩</w:t>
+              <w:t xml:space="preserve">Afrique : Archéologie et Arts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 17, pp.11-32. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/aaa.3029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03500323v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03471957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Last interglacial sea-level proxies in East Africa and the WesternIndian Ocean</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Calcium transfer and mass balance associated with soil carbonate in a semi‐arid silicate watershed (North Cameroon): An overlooked geochemical cascade?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Dietrich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Diaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Alessio Rovere</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Sebag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Verrecchia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth System Science Data</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Depositional Record</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 7 (1), pp.93-110. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/dep2.134⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/essd-13-1633-2021⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03662613v1</w:t>
+                <w:t xml:space="preserve">hal-03325247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silicon Isotope Analyses of Soil and Plant Reference Materials: An Inter‐Comparison of Seven Laboratories</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hydrochemical and isotopic characteristics of groundwater in the Continental Intercalaire aquifer system: Insights from Mzab Ridge and surrounding regions, North of the Algerian Sahara</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youcef Hakimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Orban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Brouyere</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geostandards and Geoanalytical Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/ggr.12378⟩</w:t>
+              <w:t xml:space="preserve">Journal of Hydrology: Regional Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 34 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejrh.2021.100791⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03259365v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03325034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extensional reactivation of the Penninic frontal thrust 3 Myr ago as evidenced by U–Pb dating on calcite in fault zone cataclasite</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Abel Guihou</w:t>
+                <w:t xml:space="preserve">Coastal aquifer recharge and groundwater–seawater exchanges using downscaled GRACE data: case study of the Djeffara plain (Libya–Tunisia)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julio Gonçalvès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Séraphin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Stieglitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Chekireb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Hamelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solid Earth</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/se-12-237-2021⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 353 (1), pp.297-318. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5802/crgeos.74⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03145956v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03361219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The late Holocene record of Lake Mareotis, Nile Delta, Egypt</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Nick Marriner</w:t>
+                <w:t xml:space="preserve">Analytical Expressions of Radiocarbon Distribution in Transient State Unconfined Aquifers and Their Application to Determination of Past and Present Recharges of North Africa Aquifers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Chekireb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julio Gonçalvès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Hamelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mena El-Assal</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Séraphin Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> E&amp;G Quaternary Science Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 70 (1), pp.93-104. </w:t>
+              <w:t xml:space="preserve">Water Resources Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 57 (11), pp.e2021WR030018. </w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/egqsj-70-93-2021⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2021WR030018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03209499v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03500323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution of Retisol impacted by artificial drainage: What can we learn from stable Fe isotope ratios?</w:t>
               </w:r>
@@ -6415,51 +6415,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tachikawa Kazuyo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Rapuc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Dubois-Dauphin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6517,559 +6517,559 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03152875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collaborative determination of trace element mass fractions and isotope ratios in AQUA-1 drinking water certified reference material</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rainfall-discharge relationship and water balance over the past 60 years within the Chari-Logone sub-basins, Lake Chad basin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdallah Mahamat Nour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Vallet-Coulomb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Yeghicheyan</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">J. Gonçalves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Sylvestre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00216-021-03456-8⟩</w:t>
+              <w:t xml:space="preserve">Journal of Hydrology: Regional Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 35, pp.100824. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejrh.2021.100824⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03338738v1</w:t>
+                <w:t xml:space="preserve">hal-03234923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rainfall-discharge relationship and water balance over the past 60 years within the Chari-Logone sub-basins, Lake Chad basin</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christine Vallet-Coulomb</w:t>
+                <w:t xml:space="preserve">Collaborative determination of trace element mass fractions and isotope ratios in AQUA-1 drinking water certified reference material</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Yeghicheyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Grinberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Alleman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moustafa Belhadj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Gonçalves</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Léa Causse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hydrology: Regional Studies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 35, pp.100824. </w:t>
+              <w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 413 (20), pp.4959-4978. </w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ejrh.2021.100824⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00216-021-03456-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03234923v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03338738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uranium isotopes as tracers of groundwater evolution in the Complexe Terminal aquifer of southern Tunisia</w:t>
+                <w:t xml:space="preserve">Crystalline inliers near Lake Iro (SE Chad): Post-collisional Ediacaran A2-type granitic magmatism at the southern margin of the Saharan Metacraton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Friha Hadj Ammar</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Deschamps</w:t>
+                <w:t xml:space="preserve">Simon Couzinié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Najiba Chkir</w:t>
+                <w:t xml:space="preserve">René-Pierre Ménot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kamel Zouari</w:t>
+                <w:t xml:space="preserve">Jean-Claude Doumnang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aissa Agoune</w:t>
+                <w:t xml:space="preserve">Pierre Rochette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Paquette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.quaint.2020.01.024⟩</w:t>
+              <w:t xml:space="preserve">Journal of African Earth Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 172, pp.1-18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jafrearsci.2020.103960⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03165195v1</w:t>
+                <w:t xml:space="preserve">hal-02993180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crystalline inliers near Lake Iro (SE Chad): Post-collisional Ediacaran A2-type granitic magmatism at the southern margin of the Saharan Metacraton</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Uranium isotopes as tracers of groundwater evolution in the Complexe Terminal aquifer of southern Tunisia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">René-Pierre Ménot</w:t>
+                <w:t xml:space="preserve">Friha Hadj Ammar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Claude Doumnang</w:t>
+                <w:t xml:space="preserve">Najiba Chkir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Rochette</w:t>
+                <w:t xml:space="preserve">Kamel Zouari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Louis Paquette</w:t>
+                <w:t xml:space="preserve">Aissa Agoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of African Earth Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 172, pp.1-18. </w:t>
+              <w:t xml:space="preserve">Quaternary International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 547, pp.33-49. </w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jafrearsci.2020.103960⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.quaint.2020.01.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02993180v1</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03165195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Persistent organic pollutants in sediments of the Wouri Estuary Mangrove, Cameroon: Levels, patterns and ecotoxicological significance</w:t>
               </w:r>
@@ -7081,51 +7081,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Mbusnum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Malleret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imen Khabouchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7202,64 +7202,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geochemistry of the Lake Chad Tributaries Under Strongly Varying Hydro-climatic Conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mahamat Nour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Vallet-Coulomb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Bouchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Ginot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7336,77 +7336,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revisiting recharge and sustainability of the North-Western Sahara aquifers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julio Goncalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Hamelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Vallet-Coulomb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jade Petersen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7451,485 +7451,485 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02532697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water transit time and active recharge in the Sahel inferred by bomb-produced 36Cl</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Lead, zinc, and copper redistributions in soils along a deposition gradient from emissions of a Pb-Ag smelter decommissioned 100 years ago</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Gelly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zuzana Fekiacova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abel Guihou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Doelsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Deschamps</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Abdallah Mahamat Nour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-019-43514-x⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 665, pp.502-512. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2019.02.092⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02267485v1</w:t>
+                <w:t xml:space="preserve">hal-02073144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">U-Th dated speleothem recorded geomagnetic excursions in the Lower Brunhes</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Water transit time and active recharge in the Sahel inferred by bomb-produced 36Cl</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Bouchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julio Goncalves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Hamelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdallah Mahamat Nour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 9, pp.1114. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-018-38350-4⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 9 (1), pp.7465. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-019-43514-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02366256v1</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02267485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lead, zinc, and copper redistributions in soils along a deposition gradient from emissions of a Pb-Ag smelter decommissioned 100 years ago</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">U-Th dated speleothem recorded geomagnetic excursions in the Lower Brunhes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Pozzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Gelly</w:t>
+                <w:t xml:space="preserve">Louis Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zuzana Fekiacova</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Abel Guihou</w:t>
+                <w:t xml:space="preserve">Christophe Falguères</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Doelsch</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Geoffroy Mahieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 665, pp.502-512. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9, pp.1114. </w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2019.02.092⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-018-38350-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02073144v1</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02366256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unraveling the hydrological budget of isolated and seasonally contrasted subtropical lakes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Poulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Hamelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Vallet-Coulomb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guinbe Amngar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8139,90 +8139,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">U-Pb dating of calcite cement and diagenetic history in microporous carbonate reservoirs : case of the Urgonian Limestone, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Godeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abel Guihou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Leonide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Tendil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8273,103 +8273,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Correction for the siderite effect on Rock-Eval parameters: Application to the sediments of Lake Barombi (southwest Cameroon)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Sebag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Garcin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Adatte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Verrecchia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organic Geochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 123, pp.126-135. </w:t>
             </w:r>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8429,51 +8429,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Cornuault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tachikawa Kazuyo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abel Guihou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8550,77 +8550,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Early anthropogenic impact on Western Central African rainforests 2,600 y ago</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Garcin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillemette Menot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy de Saulieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enno Schefuss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8665,498 +8665,498 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01719183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pedo-sedimentary constituents as paleoenvironmental proxies in the Sudano-Sahelian belt during the Late Quaternary (southwestern Chad Basin)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pierre Valla</w:t>
+                <w:t xml:space="preserve">Human activity is the most probable trigger of the late Holocene rainforest crisis in Western Central Africa Reply</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Garcin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillemette Menot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffroy De Saulieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enno Schefuss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2018.05.022⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 115 (21), pp.E4735--E4736. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1805582115⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01963914v1</w:t>
+                <w:t xml:space="preserve">hal-02358957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">U/Pb dating of geodic calcite: new insights on Western Europe major tectonic events and associated diagenetic fluids</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Abel Guihou</w:t>
+                <w:t xml:space="preserve">Pedo-sedimentary constituents as paleoenvironmental proxies in the Sudano-Sahelian belt during the Late Quaternary (southwestern Chad Basin)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Diaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Dietrich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Sebag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgina King</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Valla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Geological Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1144/jgs2017-067⟩</w:t>
+              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 191, pp.348-362. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2018.05.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01713461v1</w:t>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01963914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human activity is the most probable trigger of the late Holocene rainforest crisis in Western Central Africa Reply</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">U/Pb dating of geodic calcite: new insights on Western Europe major tectonic events and associated diagenetic fluids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Pisapia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Enno Schefuss</w:t>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Battani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Buschaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abel Guihou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 115 (21), pp.E4735--E4736. </w:t>
+              <w:t xml:space="preserve">Journal of the Geological Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 175 (1), pp.60 - 70. </w:t>
             </w:r>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1073/pnas.1805582115⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1144/jgs2017-067⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02358957v1</w:t>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01713461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reply to Giresse et al.: No evidence for climate variability during the late Holocene rainforest crisis in Western Central Africa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Garcin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillemette Menot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy de Saulieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enno Schefuss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9246,51 +9246,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Gratier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Ellouz-Zimmerman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Blamart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9341,103 +9341,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization and Aquifer Functioning System of Haraz Al Biar (North Chari Baguirmi)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdallah Mahamat Nour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamit Abderamane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Ngounou Ngatcha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Bouchez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Current Research and Academic Review</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 5 (12), pp.52 - 64. </w:t>
             </w:r>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9471,103 +9471,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Origin of calcium in pedogenic carbonate nodules from silicate watersheds in the Far North Region of Cameroon: Respective contribution of in situ weathering source and dust input</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Dietrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Ngounou Ngatcha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Sebag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 460, pp.54-69. </w:t>
@@ -9599,571 +9599,571 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02118456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of 14 C and U-Th Ages in Corals from IODP #310 Cores Offshore Tahiti</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Hydrological, chemical, and isotopic budgets of Lake Chad: a quantitative assessment of evaporation, transpiration and infiltration fluxes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Bouchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julio Goncalves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId363" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Vallet-Coulomb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Hamelin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gilbert Camoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radiocarbon</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2458/azu_js_rc.v55i2.16134⟩</w:t>
+              <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 20 (4), pp.1599-1619. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/hess-20-1599-2016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05422851v1</w:t>
+                <w:t xml:space="preserve">hal-01457352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Systematics of U-Th disequilibrium in calcrete profiles : Lessons from southwest India</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId362" w:history="1">
+                <w:t xml:space="preserve">Comparison of 14 C and U-Th Ages in Corals from IODP #310 Cores Offshore Tahiti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Bard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Hamelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilbert Camoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2016.06.026⟩</w:t>
+              <w:t xml:space="preserve">Radiocarbon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 55 (4), pp.1947-1974. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2458/azu_js_rc.v55i2.16134⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01606719v1</w:t>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05422851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two hundred thirty years of relative sea level changes due to climate and megathrust tectonics recorded in coral microatolls of Martinique (French West Indies)</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Systematics of U-Th disequilibrium in calcrete profiles : Lessons from southwest India</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Hamelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId372" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanni Gunnell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Curmi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/2015JB012406⟩</w:t>
+              <w:t xml:space="preserve">Chemical Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 446, pp.54-69. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2016.06.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01470290v1</w:t>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01606719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrological, chemical, and isotopic budgets of Lake Chad: a quantitative assessment of evaporation, transpiration and infiltration fluxes</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Two hundred thirty years of relative sea level changes due to climate and megathrust tectonics recorded in coral microatolls of Martinique (French West Indies)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Weil-Accardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Feuillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Bruno Hamelin</w:t>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Beauducel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 20 (4), pp.1599-1619. </w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 121 (4), pp.2873-2903. </w:t>
             </w:r>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/hess-20-1599-2016⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/2015JB012406⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01457352v1</w:t>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01470290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relative sea-level changes during the last century recorded by coral microatolls in Belloc, Haiti</w:t>
               </w:r>
@@ -10188,51 +10188,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Feuillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Saurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10295,90 +10295,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment on ``Younger Dryas sea level and meltwater pulse 1B recorded in Barbados reefal crest coral Acropora palmata'' by N. A. Abdul et al</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Bard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Hamelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Camoin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Paleoceanography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 31 (12), pp.1603-1608. </w:t>
             </w:r>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10406,303 +10406,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01765500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of 36Cl distribution : towards a new estimation of groundwater residence times in the confined aquifer of the LCB?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Declining water budget in a deep regional aquifer assessed by geostatistical simulations of stable isotopes: Case study of the Saharan “Continental Intercalaire”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julio Goncalves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Vallet-Coulomb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jade Petersen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Hamelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Deschamps</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Procedia Earth and Planetary Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 11th Applied Isotope Geochemistery Conference AIG-11, 13, pp.147-150. </w:t>
+              <w:t xml:space="preserve">Journal of Hydrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, pp.821-829. </w:t>
             </w:r>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.proeps.2015.07.035⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2015.10.044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02052175v1</w:t>
+                <w:t xml:space="preserve">hal-01255926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Declining water budget in a deep regional aquifer assessed by geostatistical simulations of stable isotopes: Case study of the Saharan “Continental Intercalaire”</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Investigation of 36Cl distribution : towards a new estimation of groundwater residence times in the confined aquifer of the LCB?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Bouchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julio Goncalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Hamelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Sylvestre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hydrology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Procedia Earth and Planetary Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 11th Applied Isotope Geochemistery Conference AIG-11, 13, pp.147-150. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.proeps.2015.07.035⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2015.10.044⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01255926v1</w:t>
+                <w:t xml:space="preserve">hal-02052175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution of fault permeability during episodic fluid circulation : evidence for the effects of fluid–rock interactions from travertine studies (Utah–USA).</w:t>
               </w:r>
@@ -10822,90 +10822,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isotope Dilution-AMS technique for Cl-36 and Cl determination in low chlorine content waters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Bouchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Pupier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucilla Benedetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valery Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10981,77 +10981,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantifying paleorecharge in the Continental Intercalaire (CI) aquifer by a Monte-Carlo inversion approach of 36Cl/Cl data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jade Petersen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julio Goncalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Hamelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Michelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11274,64 +11274,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julio Goncalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jade Petersen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Hamelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Baba-Sy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11417,51 +11417,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">U. Merkel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ryuji Asami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ed C. Hathorne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11512,103 +11512,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ice-sheet collapse and sea-level rise at the Bolling warming 14,600 years ago</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Bard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Hamelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Camoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 483 (7391), pp.559-564. </w:t>
@@ -11685,51 +11685,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kazuhiko Fujita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasufumi Iryu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Bard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Cabioch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11793,90 +11793,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microbialite development patterns in the last deglacial reefs from Tahiti (French Polynesia; IODP Expedition #310): Implications on reef framework architecture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Seard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Camoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yusuke Yokoyama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hiroyuki Matsuzaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Bard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 279 (1-4), pp.63-86. </w:t>
@@ -12054,298 +12054,298 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01420387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of the authigenic 10Be/9Be dating method to continental sediments: Reconstruction of the Mio-Pleistocene sedimentary sequence in the early hominid fossiliferous areas of the northern Chad Basin</w:t>
+                <w:t xml:space="preserve">Application of the authigenic Be10/Be9 dating method to continental sediments: reconstruction of the Mio-Pleistocene sedimentary sequence in the early hominid fossiliferous areas of northern Chad Basin.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Elisabeth Lebatard</w:t>
+                <w:t xml:space="preserve">Anne Lebatard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier L. Bourlès</w:t>
+                <w:t xml:space="preserve">D.L. Bourles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regis Braucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maurice Arnold</w:t>
+                <w:t xml:space="preserve">N Arnauld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Duringer</w:t>
+                <w:t xml:space="preserve">Ph. Duringer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 297, pp.57-70. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2010, 297, pp.57-70</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId447" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00549775v1</w:t>
+                <w:t xml:space="preserve">hal-01234900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of the authigenic Be10/Be9 dating method to continental sediments: reconstruction of the Mio-Pleistocene sedimentary sequence in the early hominid fossiliferous areas of northern Chad Basin.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Application of the authigenic 10Be/9Be dating method to continental sediments: Reconstruction of the Mio-Pleistocene sedimentary sequence in the early hominid fossiliferous areas of the northern Chad Basin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Elisabeth Lebatard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier L. Bourlès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regis Braucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Lebatard</w:t>
+                <w:t xml:space="preserve">Maurice Arnold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D.L. Bourles</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Ph. Duringer</w:t>
+                <w:t xml:space="preserve">Philippe Duringer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 297, pp.57-70</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2010, 297, pp.57-70. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/J.EPSL.2010.06.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId448" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01234900v1</w:t>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00549775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The sea-level conundrum: case studies from palaeo-archives</w:t>
               </w:r>
@@ -12529,51 +12529,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Coussot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Desclaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Palevol</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 8 (5), pp.493-502. </w:t>
@@ -12649,51 +12649,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gideon Henderson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yusuke Yokoyama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12783,51 +12783,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ryuji Asami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Felis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kimio Hanawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13026,319 +13026,319 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03895148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atmospheric lead fallout over the last century recorded in Gulf of Lions sediments (Mediterranean Sea)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Premiers résultats d'une étude pluridisciplinaire menée sur des travertins quaternaires du Maroc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Miralles</w:t>
+                <w:t xml:space="preserve">Jacques Beauchamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Veron</w:t>
+                <w:t xml:space="preserve">Jean-Jacques Bahain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Radakovitch</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Larbi Boudad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Deschamps</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">T. Tremblay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Quaternaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 17 (4), pp.343-350. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/quaternaire.913⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2006.03.018⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01061573v1</w:t>
+                <w:t xml:space="preserve">halshs-00348079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Premiers résultats d'une étude pluridisciplinaire menée sur des travertins quaternaires du Maroc</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Louis Rousseau</w:t>
+                <w:t xml:space="preserve">Atmospheric lead fallout over the last century recorded in Gulf of Lions sediments (Mediterranean Sea)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Miralles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Beauchamp</w:t>
+                <w:t xml:space="preserve">Alain Veron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Jacques Bahain</w:t>
+                <w:t xml:space="preserve">Olivier Radakovitch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Larbi Boudad</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Deschamps</w:t>
+                <w:t xml:space="preserve">T. Tremblay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 17 (4), pp.343-350. </w:t>
+              <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 52 (11), pp.1364-1371. </w:t>
             </w:r>
             <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/quaternaire.913⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2006.03.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId490" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00348079v1</w:t>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01061573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microstructure mapping in friction stir welds of 7449 aluminium alloy using SAXS</w:t>
               </w:r>
@@ -13480,51 +13480,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Pons-Branchu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Hillaire-Marcel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bassam Ghaleb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13622,51 +13622,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bassam Ghaleb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Pons-Branchu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Deschamps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Analytical Atomic Spectrometry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 19 (7), pp.906. </w:t>
             </w:r>
             <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
@@ -13837,51 +13837,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Further investigations on optimized tail correction and high-precision measurement of uranium isotopic ratios using multi-collector ICP-MS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Doucelance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14456,277 +14456,277 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Past changes of weathering regime in laterites recorded in Fe isotope signal preserved in Fe oxyhydroxides.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Inversion du bassin Vocontien à partir du Crétacé supérieur : mise en évidence par les datations U/Pb in-situ sur calcites syn-cinématiques de failles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beatrix Heller</w:t>
+                <w:t xml:space="preserve">Victor Ludovino Aranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Guinoiseau</w:t>
+                <w:t xml:space="preserve">Catherine Homberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Bouchez</w:t>
+                <w:t xml:space="preserve">Damien Huyghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Duvivier</w:t>
+                <w:t xml:space="preserve">Claudio L. Rosenberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abel Guihou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Goldschmidt 2025 Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">29ème Réunion des Sciences de la Terre (RST25)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05221871v1</w:t>
+                <w:t xml:space="preserve">hal-05447209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inversion du bassin Vocontien à partir du Crétacé supérieur : mise en évidence par les datations U/Pb in-situ sur calcites syn-cinématiques de failles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Past changes of weathering regime in laterites recorded in Fe isotope signal preserved in Fe oxyhydroxides.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zuzana Fekiacova-Castanet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victor Ludovino Aranda</w:t>
+                <w:t xml:space="preserve">Beatrix Heller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Homberg</w:t>
+                <w:t xml:space="preserve">Damien Guinoiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Huyghe</w:t>
+                <w:t xml:space="preserve">Julien Bouchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claudio L. Rosenberg</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Abel Guihou</w:t>
+                <w:t xml:space="preserve">Adrien Duvivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion des Sciences de la Terre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2025, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Goldschmidt 2025 Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05447209v1</w:t>
+                <w:t xml:space="preserve">hal-05221871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecosystem responses of a French Mediterranean mountain lake to climate change and soil dynamics since the last deglaciation as inferred from bioindicators and geochemical proxies</w:t>
               </w:r>
@@ -14738,51 +14738,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosine Cartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Au Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Paillès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abel Guihou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14863,77 +14863,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kazuyo Tachikawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Beny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abel Guihou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Sonzogni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2025, Vienna, Austria. </w:t>
@@ -14997,64 +14997,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosine Cartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Au Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Sonzogni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Paillès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abel Guihou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -15090,307 +15090,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04515431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tentative de datation U-Pb par LA-ICP-MS à de l'aragonite de mollusques mésozoïques et de la calcite de coquilles d'oeufs de dinosaure non-aviens</w:t>
+                <w:t xml:space="preserve">Cadmium detoxification in Solanum nigrum and Solanum melongena through bounding to thiol compounds: a combined X-ray absorption spectroscopy and Cd stable isotopes perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baptiste Suchéras-Marx</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Abel Guihou</w:t>
+                <w:t xml:space="preserve">Marie-Laure Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brahimsamba Bomou</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Deschamps</w:t>
+                <w:t xml:space="preserve">Blanche Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Doelsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Dutour</w:t>
+                <w:t xml:space="preserve">Perrine Chaurand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId560" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Levard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28ème Réunion des Sciences de la Terre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Rennes, France</w:t>
+              <w:t xml:space="preserve">Joint International Conference of Biogeochemistry of Trace Elements (ICOBTE) &amp; International Conference of Heavy Metals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Wuppertal, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04860065v1</w:t>
+                <w:t xml:space="preserve">hal-04293831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId560" w:history="1">
+            <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cadmium detoxification in Solanum nigrum and Solanum melongena through bounding to thiol compounds: a combined X-ray absorption spectroscopy and Cd stable isotopes perspective</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tentative de datation U-Pb par LA-ICP-MS à de l'aragonite de mollusques mésozoïques et de la calcite de coquilles d'oeufs de dinosaure non-aviens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blanche Collin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Doelsch</w:t>
+                <w:t xml:space="preserve">Baptiste Suchéras-Marx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abel Guihou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perrine Chaurand</w:t>
+                <w:t xml:space="preserve">Brahimsamba Bomou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Levard</w:t>
+                <w:t xml:space="preserve">Yves Dutour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint International Conference of Biogeochemistry of Trace Elements (ICOBTE) &amp; International Conference of Heavy Metals</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Wuppertal, Germany</w:t>
+              <w:t xml:space="preserve">28ème Réunion des Sciences de la Terre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId560" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04293831v1</w:t>
+            <w:hyperlink r:id="rId561" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04860065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bilan hydrologique d'un système aquifère surexploité en région désertique : estimation de la recharge et paléorecharge par couplage d'approches satellitaires et géochimiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Séraphin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15465,221 +15465,221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03874599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structuration des massifs subalpins, datation de la mise en place par U-Pb sur calcite</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Datation des phases critiques de fracturation et caractérisation des fluides au cours de l'évolution du prisme alpin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Bilau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Schwartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Godeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abel Guihou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre (RST 2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03588213v1</w:t>
+                <w:t xml:space="preserve">hal-03587831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X-ray absorption spectroscopy evidence of sulfur-bound cadmium in the Cd-hyperaccumulator.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId561" w:history="1">
+            <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId562" w:history="1">
+            <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blanche Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Doelsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId563" w:history="1">
+            <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Chaurand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Till Fehlauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -15721,51 +15721,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silicon isotopes: linking soil Si availability and plant Si strategies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Delvigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15849,152 +15849,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03547773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Datation des phases critiques de fracturation et caractérisation des fluides au cours de l'évolution du prisme alpin</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Structuration des massifs subalpins, datation de la mise en place par U-Pb sur calcite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorian Bienveignant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Bilau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Schwartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Godeau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abel Guihou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre (RST 2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03587831v1</w:t>
+                <w:t xml:space="preserve">hal-03588213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neodymium Isotope Budget in the Mediterranean Sea Inferred From Core-top Sediments, Seawater Data Synthesis and Box Model Calculation</w:t>
               </w:r>
@@ -16032,51 +16032,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Cornuault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abel Guihou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGU fall meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2021, New Orleans and Online, United States</w:t>
@@ -16157,51 +16157,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Grossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salomé Ansanay-Alex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Antheaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
@@ -16256,77 +16256,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Perez-Asensio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tachikawa Kazuyo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault de Garidel-Thoron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Sonzogni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Goldschmidt2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Virtual, France. </w:t>
@@ -16390,51 +16390,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Michelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId584" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Decouchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16479,277 +16479,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01707123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId586" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tracing phytoavailable silicon in soils using silicon isotopes and Ge/Si ratios</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Camille Delvigne</w:t>
+                <w:t xml:space="preserve">Hydroclimate and vegetation changes in Central Africa during the Holocene: new views from the Lake Barombi Mbo (Cameroon).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Garcin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId587" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Dominique Meunier</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Basile-Doelsch</w:t>
+                <w:t xml:space="preserve">G Menot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enno Schefuss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId588" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dirk Sachse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Silicon, Silica &amp; their Isotopes: Biology, Biogeochemistry &amp; Biotechnology (IBIS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Blanes, Spain</w:t>
+              <w:t xml:space="preserve">5th Open Science Meeting PAGES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Saragosse, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId586" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03553133v1</w:t>
+                <w:t xml:space="preserve">hal-02098309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId588" w:history="1">
+            <w:hyperlink r:id="rId589" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydroclimate and vegetation changes in Central Africa during the Holocene: new views from the Lake Barombi Mbo (Cameroon).</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Enno Schefuss</w:t>
+                <w:t xml:space="preserve">Tracing phytoavailable silicon in soils using silicon isotopes and Ge/Si ratios</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Delvigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId590" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dirk Sachse</w:t>
+                <w:t xml:space="preserve">Jean-Dominique Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId571" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Keller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abel Guihou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId572" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Basile-Doelsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th Open Science Meeting PAGES</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Saragosse, Spain</w:t>
+              <w:t xml:space="preserve">Silicon, Silica &amp; their Isotopes: Biology, Biogeochemistry &amp; Biotechnology (IBIS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Blanes, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId588" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02098309v1</w:t>
+            <w:hyperlink r:id="rId589" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03553133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId591" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Circulation changes in eastern Mediterranean Sea over the past 23,000 years inferred from authigenic Nd isotopic ratios</w:t>
               </w:r>
@@ -16761,51 +16761,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tachikawa Kazuyo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Cornuault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abel Guihou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16860,90 +16860,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId592" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la simulation de séries climatiques en zone sahélienne à la simulation hydrologique : le cas de la reconstitution des niveaux du lac Tchad sur la période 1851-2011</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Bouchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId593" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brigode</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId594" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Folton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julio Gonçalvès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -17011,77 +17011,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Cornuault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tachikawa Kazuyo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abel Guihou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Goldschmidt2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Yokohama, Japan</w:t>
@@ -17123,90 +17123,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can calcretes be used to date pedogenic processes in soil profiles under semi-arid climate? An example from U-Th isochrons in calcretes from South India. Abstract n° EGU2015-15828, Session SSS0.3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Hamelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yanni Gunnell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Curmi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Deciphering time-dependent processes in soil and weathering profile evolution. EGU Annual Assembly 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17231,90 +17231,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId597" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chlorine-36 dating of the deep confined aquifer groundwaters of lake Chad Basin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Bouchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdallah Mahamat Nour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Hamelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Sylvestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId598" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Favreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -17350,346 +17350,346 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02135533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId599" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing groundwater dynamics in the multi-layer aquifer of the Lake Chad Basin using 36Cl and 14C data</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Groundwater ages” of the Lake Chad multi-layer aquifers system inferred from 14C and 36Cl data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Bouchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julio Gonçalvès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Hamelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId600" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId601" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Seidel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Goldschmidt 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Sacramento, United States</w:t>
+              <w:t xml:space="preserve">EGU General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId599" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02064294v1</w:t>
+                <w:t xml:space="preserve">hal-02069497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId602" w:history="1">
+            <w:hyperlink r:id="rId601" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Groundwater ages” of the Lake Chad multi-layer aquifers system inferred from 14C and 36Cl data</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId177" w:history="1">
+                <w:t xml:space="preserve">Assessing groundwater dynamics in the multi-layer aquifer of the Lake Chad Basin using 36Cl and 14C data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId602" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bouchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Goncalvès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Hamelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId601" w:history="1">
+            <w:hyperlink r:id="rId600" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Seidel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">Goldschmidt 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Sacramento, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId602" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02069497v1</w:t>
+            <w:hyperlink r:id="rId601" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02064294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId603" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrological budget of Lake Chad : assessment of lake-groundwater interaction by coupling Bayesian approach and chemical budget</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Bouchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julio Gonçalvès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId601" w:history="1">
+            <w:hyperlink r:id="rId600" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Seidel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId604" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Claude Doumnang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -17975,346 +17975,346 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00675490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId611" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tropical South Pacific sea surface temperatures during the last deglaciaton from Tahiti corals</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Martin Kölling</w:t>
+                <w:t xml:space="preserve">Hydrothermal Pb-Zn-Ag-F ore deposits in Central Morocco: mineralogy and lead isotopes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId612" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leïla Tarrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId613" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Gasquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId614" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId615" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Cheilletz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId616" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Deloule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Geophysical Union, Fall Meeting 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2011, San Francisco, United States. pp.1800</w:t>
+              <w:t xml:space="preserve">SGA 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Antofagasta, Chile. pp.282-284</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId611" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00910397v1</w:t>
+                <w:t xml:space="preserve">halsde-00639084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId612" w:history="1">
+            <w:hyperlink r:id="rId617" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrothermal Pb-Zn-Ag-F ore deposits in Central Morocco: mineralogy and lead isotopes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Etienne Deloule</w:t>
+                <w:t xml:space="preserve">Tropical South Pacific sea surface temperatures during the last deglaciaton from Tahiti corals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Felis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ryuji Asami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ed C. Hathorne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Kölling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SGA 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Antofagasta, Chile. pp.282-284</w:t>
+              <w:t xml:space="preserve">American Geophysical Union, Fall Meeting 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2011, San Francisco, United States. pp.1800</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId612" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halsde-00639084v1</w:t>
+            <w:hyperlink r:id="rId617" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00910397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId618" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paleoseismology, seismic cycle and tectonic coupling of the Lesser Antilles subduction zone : Insights from micro-atolls</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId619" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Weil Accardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Feuillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId620" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Tapponnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Cabioch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -18395,51 +18395,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">U. Merkel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId622" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Asami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ed C. Hathorne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -18673,51 +18673,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlle Couvrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abel Guihou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId628" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Mariot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -18945,51 +18945,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Bédécarrats</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abel Guihou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId628" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Mariot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -19057,77 +19057,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Beny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tachikawa Kazuyo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abel Guihou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGU fall meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2021, New Orleans and Online, United States</w:t>
@@ -19195,51 +19195,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Sebag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId640" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E.P. Verrecchia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -19303,51 +19303,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId638" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Dietrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Sebag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId642" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19402,103 +19402,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId644" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">U-Th isochron dating of pedogenic impure carbonates: a first attempt of heavy liquor separation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Dietrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abel Guihou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Sebag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Goldschmidt 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2017, Paris, France</w:t>
@@ -19572,64 +19572,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les lacs d’Ounianga. Mieux comprendre leur dynamique hydrologique et écologique par une approche interdisciplinaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId646" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thijs van de Meeren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Sylvestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId647" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baouyé Kemkong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19888,90 +19888,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Possibilities, challenges, and limitations of dinosaur eggshells LA-ICP-MS U-Pb dating based on samples from Provence (Upper Cretaceous, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abel Guihou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId557" w:history="1">
+            <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Suchéras-Marx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId656" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Tortosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId559" w:history="1">
+            <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Dutour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -20139,51 +20139,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId659" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traçage de la mobilité des radionucléides naturels en milieu sédimentaire profond à l'aide des déséquilibres radioactifs (234U/238U): Application aux formations mésozoïques de l'Est du Bassin de Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Deschamps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Géochimie. Université Paris Sud - Paris XI, 2003. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId660" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -20379,51 +20379,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400891v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anies Zeboudj" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lacombe" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas E Beaudoin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Callot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Lamarche" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geosciences15120463" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05073427v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leny Montheil" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Licht" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deniz &#304;bilio&#287;lu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bott&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faruk Ocako&#287;lu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jseaes.2025.106661" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247364v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuyo Tachikawa" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Beny" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Cornuault" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guarinos" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Guihou" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2025.09.012" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05455616v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Gasparrini" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Mangenot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Bonifacie" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Deschamps" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Ceriani" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ter.70004" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463233v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Halimeda Kilbourne" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Weil&#8208;accardo" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Feuillet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan&#8208;yuan Xu" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024gl114448" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05164741v2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dupont-Nivet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Westerweel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaw Win" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gr.2025.06.018" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-05151589v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Schaaff" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Grossi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Makou" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Garcin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2025.109307" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941533v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Bilau" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Rolland" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Schwartz" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gautheron" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dumont" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gsf.2024.101969" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751600v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Njikeu" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Feumba" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Ngounou Ngatcha" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40899-024-01031-4" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04666833v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;claude Hippolyte" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Mann" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Henry" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ter.12734" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04721421v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Roemers-Oliveira" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fournier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Viseur" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Pederneiras Raja Gabaglia" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Fleury" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sedgeo.2024.106690" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04464951v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Folch" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Cogn&#233;" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Abderamane" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2024.108539" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-04119190v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Gon&#231;alv&#232;s" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Nutz" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre S&#233;raphin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Chekireb" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lahcen Kabiri" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.202" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763082v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Coster" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustafa Kaya" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bsgf/2024019" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04628645v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhongbao Zhang" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junsheng Nie" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anta-Clarisse Sarr" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/B37333.1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04730901v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rocca" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Zanchetta" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gasparrini" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Mangenot" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Berra" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ter.12717" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731044v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Knebel" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Felis" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryuji Asami" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin K&#246;lling" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022PA004585" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739746v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Claude" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vidal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Passchier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Angeletti" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2024.122423" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04328372v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nutz" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Kwiecien" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Buylaert" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Khabouchi" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2023.111952" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04758715v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham Pappoe" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuzana Fekiacova-Castanet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Feder" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2024.136039" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-04695459v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2024.03.034" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931511v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boubacar Bah" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Beaudoin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Girard" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Gout" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2022.106018" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384155v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; N. P&#233;rez-Asensio" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Vidal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault de Garidel-Thoron" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Sonzogni" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha.2023.104283" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03989930v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazim Semmani" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Suc" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Fauquette" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Godeau" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2023.111452" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082117v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ani&#232;s Zeboudj" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2023.106219" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239765v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ter.12665" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04276075v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Aubert" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Bitault" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leonide" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2023.106546" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-04115489v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sebag" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Antheaume" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2023.104589" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850842v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remadji Rirongarti" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Sylvestre" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Chali&#233;" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Paill&#232;s" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Mazur," TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10933-022-00270-9" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04351509v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saskia E Ryan" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Douville" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dapoigny" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Battesti" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2023.1257482" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320382v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souleyman Abba" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Hamelin" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;luc Michelot" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.14923" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138353v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Flaux" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Save" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Scrinzi" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Minvielle Larousse" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vaschalde" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1047759423000132" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948302v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Bienveignant" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2022.104270" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662694v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thijs van Der Meeren" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Verschuren" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacoub A. Nassour" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evi L. Naudts" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abk1261" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03690969v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Weill-Accardo" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belle Philibosian" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Jacques" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021GC010045" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948305v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Stieglitz" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-26-5757-2022" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02995966v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Mahamat Nour" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bouchez" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Vallet-Coulomb" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10040-020-02259-y" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03471957v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy de Saulieu" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy De Saulieu" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Nlend" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/aaa.3029" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03325247v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Dietrich" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Diaz" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Verrecchia" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dep2.134" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03325034v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youcef Hakimi" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Orban" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Brouyere" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejrh.2021.100791" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03361219v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.74" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500323v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;raphin Pierre" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021WR030018" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662613v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Boyden" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Weil-Accardo" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Oppo" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Rovere" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-13-1633-2021" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259365v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Delvigne" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan A Schuessler" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Savage" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Poitrasson" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ggr.12378" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145956v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/se-12-237-2021" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03209499v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Giaime" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Pichot" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Marriner" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mena El-Assal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egqsj-70-93-2021" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065296v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Fekiacova" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Montagne" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Duvivier" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Deschamps" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2020.114771" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152875v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tachikawa Kazuyo" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Rapuc" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Dubois-Dauphin" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Westerhold" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2020.106752" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03338738v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Yeghicheyan" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Grinberg" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Alleman" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustafa Belhadj" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Causse" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-021-03456-8" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03234923v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gon&#231;alves" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejrh.2021.100824" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165195v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Friha Hadj Ammar" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najiba Chkir" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Zouari" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aissa Agoune" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2020.01.024" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993180v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Couzini&#233;" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233;-Pierre M&#233;not" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Doumnang" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rochette" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Paquette" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2020.103960" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152699v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Mbusnum" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Malleret" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Khabouchi" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Asia" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2020.111542" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581956v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mahamat Nour" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ginot" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Doumnang" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10498-019-09363-w" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02532697v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Goncalves" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Petersen" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-020-01627-4" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267485v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-43514-x" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366256v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Pozzi" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Rousseau" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Falgu&#232;res" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Mahieux" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-38350-4" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073144v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Gelly" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuzana Fekiacova" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Doelsch" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.02.092" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091134v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Poulin" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guinbe Amngar" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bichara Loukman" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-23-1705-2019" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743498v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Petersen" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Hamelin" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Fourre" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Goncalv&#232;s" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2018.03.003" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1FNF8WPQ-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713464v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Tendil" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/g39905.1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01983382v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Adatte" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2018.05.010" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713452v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Siani" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017PA003227" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01719183v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillemette Menot" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enno Schefuss" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1715336115" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963914v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgina King" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Valla" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2018.05.022" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713461v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pisapia" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Battani" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Buschaert" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/jgs2017-067" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02358957v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1805582115" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963921v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1808481115" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-01566241v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Frery" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gratier" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Ellouz-Zimmerman" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Blamart" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2016.09.035" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713542v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamit Abderamane" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20546/ijcrar.2017.512.008" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118456v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2017.04.015" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://college-de-france.hal.science/hal-05422851v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Durand" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Bard" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Camoin" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2458/azu_js_rc.v55i2.16134" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606719v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanni Gunnell" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Curmi" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2016.06.026" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TSTH52WH-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01470290v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Beauducel" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015JB012406" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457352v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-20-1599-2016" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118434v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Weil-Accardo" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Feuillet" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Jacques" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Saurel" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha.2015.12.019" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LP4GCM9T-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765500v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016PA002979" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052175v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeps.2015.07.035" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255926v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2015.10.044" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P6R7NCDW-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207746v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuelle Frery Frery" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Ellouz-Zimmermann" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Loiselet" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Braun" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2015.03.018" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424609v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Pupier" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucilla Benedetti" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery Guillou" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2015.03.022" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7S32H5D9-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258811v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Michelot" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2014.04.014" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P9WKC9KX-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457742v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. G. C. Amaral" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vincens" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Guiot" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Buchet" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-9-223-2013" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230142v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Baba-Sy" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/grl.50478" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230143v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Merkel" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ed C. Hathorne" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms1973" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230139v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Durand" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature10902" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495168v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander L. Thomas" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuhiko Fujita" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasufumi Iryu" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Cabioch" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2011.12.006" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118566v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Seard" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yusuke Yokoyama" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroyuki Matsuzaki" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2010.10.013" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VBZ5LTMB-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420387v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L L M&#233;nabr&#233;az &#8270;" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Thouveny" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D L Bourl&#232;s" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Deschamps" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2011.10.037" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00549775v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Elisabeth Lebatard" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier L. Bourl&#232;s" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Braucher" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Arnold" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Duringer" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.EPSL.2010.06.003" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GL02QDPV-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234900v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lebatard" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.L. Bourles" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Arnauld" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Duringer" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259782v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Siddall" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Abe-Ouchi" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Andersen" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Antonioli" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bamber" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jqs.1270" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/FB3CF209A316D5A646215A9FEC8630A88E494C3D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00408991v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Marchal" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Monchot" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Coussot" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Desclaux" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2009.03.004" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5ZJCZGMW-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://college-de-france.hal.science/hal-05423842v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Thomas" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gideon Henderson" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Mason" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1168754" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://college-de-france.hal.science/hal-05423822v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimio Hanawa" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2009.09.011" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V1RQWMF4-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895148v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Nicolis" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Curis" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. B&#233;nazeth" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2009.06.003" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HNRWG2BN-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061573v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Miralles" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Veron" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Radakovitch" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Tremblay" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2006.03.018" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QK989MZG-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00348079v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Beauchamp" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Bahain" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larbi Boudad" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.913" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-M4M5NG1L-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774054v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Dumont" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Steuwer" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Peel" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Withers" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2006.06.015" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118568v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Pons-Branchu" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Hillaire-Marcel" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassam Ghaleb" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sinclair" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2005.06.011" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M8RJKT7R-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118562v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b402237h" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8F36F7C0229125915D40561898D47758042E78E3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330850v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hillaire-Marcel" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Michelot" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Doucelance" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01902491v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0009-2541(03)00226-2" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BWTWPS1R-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00227011v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Spiberg" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cahen" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:19877186" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F8DE374B676B08E31D6BEA79F923DD944AC20173/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00245089v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.S. Sullivan" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. N&#233;el" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Vaissi&#232;re" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rphysap:01983001804025300" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/421380399458C8AA1B260B14F18DF105626ADB2C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00219906v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tanre" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Herman" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=De Leffe" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:1980387" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/AB24F4D938901697DDECE1CA2A678DF4AD7751DF/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00236683v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphysrad:019620023010080700" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C7BF925E2F150F5F95DC33586C86867E0B58BC75/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05221871v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrix Heller" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Guinoiseau" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bouchez" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Duvivier" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447209v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Ludovino Aranda" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Homberg" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Huyghe" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio L. Rosenberg" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430649v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosine Cartier" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Au Yang" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Alexandre" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248835v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-7994" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515431v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860065v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Such&#233;ras-Marx" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahimsamba Bomou" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Dutour" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293831v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Pons" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanche Collin" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Chaurand" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Levard" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03874599v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588213v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Schwartz" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549188v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Till Fehlauer" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547773v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Keller" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Basile-Doelsch" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Angeletti" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-12083" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587831v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03542944v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587793v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Ansanay-Alex" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541193v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Perez-Asensio" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2021.7050" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01707123v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Andr&#233;" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Decouchon" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Wuilleumier" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553133v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Dominique Meunier" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098309v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Menot" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Sachse" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547756v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606966v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Brigode" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Folton" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547515v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01951160v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135533v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Favreau" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02064294v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bouchez" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Seidel" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02069497v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02071519v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Doumnang" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817841v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.O. Petersen" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Goncalves" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Michelot" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00675490v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hadj Ammar" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910397v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00639084v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Tarrieu" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gasquet" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Rossi" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Cheilletz" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Deloule" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910406v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Weil Accardo" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Tapponnier" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113496v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Asami" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411186v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Buschaert" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487370v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel B&#233;d&#233;carrats" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Couvrat" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Mariot" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agenda.unige.ch/events/view/44609" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15hha" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782275v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmina Chaid-Saoudi" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ichraq Larbi" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerry Sayle" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731795v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544783v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098270v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dietrich" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Diaz" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.P. Verrecchia" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098278v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Durand" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.E. King" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02112506v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377397v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thijs van de Meeren" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baouy&#233; Kemkong" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03619354v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Olvera-Vazquez" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Remou&#233;" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Venon" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Rousselet" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Grandcolas" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pci.evolbiol.100134" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374837v2" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Tortosa" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146000v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Brigaud" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00004257v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05073427v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leny Montheil" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Licht" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deniz &#304;bilio&#287;lu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bott&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faruk Ocako&#287;lu" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jseaes.2025.106661" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400891v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anies Zeboudj" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lacombe" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas E Beaudoin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Callot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Lamarche" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geosciences15120463" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247364v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuyo Tachikawa" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Beny" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Cornuault" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guarinos" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Guihou" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2025.09.012" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05164741v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dupont-Nivet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Westerweel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaw Win" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gr.2025.06.018" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463233v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Halimeda Kilbourne" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Weil&#8208;accardo" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Feuillet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Deschamps" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan&#8208;yuan Xu" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024gl114448" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05455616v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Gasparrini" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Mangenot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Bonifacie" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Ceriani" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ter.70004" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-05151589v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Schaaff" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Grossi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Makou" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Garcin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2025.109307" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941533v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Bilau" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Rolland" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Schwartz" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gautheron" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dumont" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gsf.2024.101969" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04730901v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rocca" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Zanchetta" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gasparrini" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Mangenot" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Berra" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ter.12717" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751600v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Njikeu" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Feumba" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Ngounou Ngatcha" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40899-024-01031-4" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04666833v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;claude Hippolyte" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Mann" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Henry" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ter.12734" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04464951v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Folch" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Cogn&#233;" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Abderamane" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2024.108539" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-04119190v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Gon&#231;alv&#232;s" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Nutz" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre S&#233;raphin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Chekireb" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lahcen Kabiri" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.202" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763082v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Coster" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustafa Kaya" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bsgf/2024019" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04628645v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhongbao Zhang" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junsheng Nie" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anta-Clarisse Sarr" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/B37333.1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04721421v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Roemers-Oliveira" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fournier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Viseur" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Pederneiras Raja Gabaglia" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Fleury" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sedgeo.2024.106690" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731044v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Knebel" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Felis" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryuji Asami" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin K&#246;lling" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022PA004585" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04758715v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham Pappoe" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuzana Fekiacova-Castanet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Feder" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2024.136039" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04328372v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nutz" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Kwiecien" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Buylaert" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Khabouchi" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2023.111952" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739746v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Claude" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vidal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Passchier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Angeletti" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2024.122423" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-04695459v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2024.03.034" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04351509v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saskia E Ryan" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Douville" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dapoigny" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Battesti" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2023.1257482" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320382v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souleyman Abba" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Hamelin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;luc Michelot" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.14923" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-04115489v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sebag" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Antheaume" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2023.104589" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850842v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remadji Rirongarti" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Sylvestre" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Chali&#233;" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Paill&#232;s" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Mazur," TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10933-022-00270-9" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384155v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; N. P&#233;rez-Asensio" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Vidal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault de Garidel-Thoron" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Sonzogni" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha.2023.104283" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03989930v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazim Semmani" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Suc" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Fauquette" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Godeau" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2023.111452" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931511v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boubacar Bah" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Beaudoin" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Girard" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Gout" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2022.106018" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239765v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ter.12665" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04276075v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Aubert" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Bitault" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leonide" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2023.106546" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082117v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ani&#232;s Zeboudj" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2023.106219" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138353v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Flaux" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Save" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Scrinzi" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Minvielle Larousse" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vaschalde" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1047759423000132" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948302v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Bienveignant" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2022.104270" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662694v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thijs van Der Meeren" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Verschuren" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacoub A. Nassour" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evi L. Naudts" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abk1261" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03690969v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Weill-Accardo" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belle Philibosian" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Jacques" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021GC010045" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948305v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Stieglitz" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-26-5757-2022" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03209499v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Giaime" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Pichot" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Marriner" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mena El-Assal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egqsj-70-93-2021" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145956v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/se-12-237-2021" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259365v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Delvigne" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan A Schuessler" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Savage" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Poitrasson" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ggr.12378" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662613v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Boyden" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Weil-Accardo" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Oppo" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Rovere" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-13-1633-2021" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02995966v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Mahamat Nour" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bouchez" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Vallet-Coulomb" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10040-020-02259-y" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03471957v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy de Saulieu" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy De Saulieu" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Nlend" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/aaa.3029" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03325247v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Dietrich" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Diaz" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Verrecchia" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dep2.134" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03325034v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youcef Hakimi" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Orban" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Brouyere" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejrh.2021.100791" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03361219v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.74" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500323v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;raphin Pierre" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021WR030018" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065296v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Fekiacova" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Montagne" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Duvivier" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Deschamps" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2020.114771" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152875v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tachikawa Kazuyo" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Rapuc" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Dubois-Dauphin" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Westerhold" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2020.106752" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03234923v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gon&#231;alves" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejrh.2021.100824" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03338738v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Yeghicheyan" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Grinberg" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Alleman" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustafa Belhadj" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Causse" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-021-03456-8" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993180v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Couzini&#233;" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233;-Pierre M&#233;not" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Doumnang" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rochette" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Paquette" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2020.103960" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165195v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Friha Hadj Ammar" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najiba Chkir" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Zouari" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aissa Agoune" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2020.01.024" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152699v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Mbusnum" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Malleret" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Khabouchi" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Asia" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2020.111542" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581956v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mahamat Nour" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ginot" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Doumnang" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10498-019-09363-w" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02532697v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Goncalves" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Petersen" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-020-01627-4" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073144v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Gelly" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuzana Fekiacova" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Doelsch" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.02.092" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267485v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-43514-x" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366256v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Pozzi" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Rousseau" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Falgu&#232;res" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Mahieux" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-38350-4" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091134v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Poulin" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guinbe Amngar" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bichara Loukman" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-23-1705-2019" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743498v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Petersen" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Hamelin" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Fourre" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Goncalv&#232;s" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2018.03.003" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1FNF8WPQ-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713464v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Tendil" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/g39905.1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01983382v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Adatte" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2018.05.010" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713452v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Siani" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017PA003227" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01719183v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillemette Menot" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enno Schefuss" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1715336115" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02358957v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1805582115" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963914v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgina King" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Valla" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2018.05.022" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713461v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pisapia" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Battani" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Buschaert" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/jgs2017-067" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963921v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1808481115" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-01566241v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Frery" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gratier" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Ellouz-Zimmerman" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Blamart" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2016.09.035" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713542v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamit Abderamane" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20546/ijcrar.2017.512.008" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118456v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2017.04.015" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457352v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-20-1599-2016" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://college-de-france.hal.science/hal-05422851v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Durand" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Bard" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Camoin" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2458/azu_js_rc.v55i2.16134" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606719v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanni Gunnell" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Curmi" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2016.06.026" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TSTH52WH-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01470290v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Beauducel" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015JB012406" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118434v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Weil-Accardo" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Feuillet" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Jacques" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Saurel" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha.2015.12.019" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LP4GCM9T-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765500v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016PA002979" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255926v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2015.10.044" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P6R7NCDW-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052175v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeps.2015.07.035" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207746v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuelle Frery Frery" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Ellouz-Zimmermann" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Loiselet" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Braun" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2015.03.018" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424609v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Pupier" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucilla Benedetti" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery Guillou" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2015.03.022" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7S32H5D9-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258811v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Michelot" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2014.04.014" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P9WKC9KX-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457742v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. G. C. Amaral" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vincens" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Guiot" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Buchet" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-9-223-2013" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230142v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Baba-Sy" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/grl.50478" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230143v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Merkel" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ed C. Hathorne" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms1973" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230139v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Durand" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature10902" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495168v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander L. Thomas" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuhiko Fujita" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasufumi Iryu" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Cabioch" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2011.12.006" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118566v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Seard" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yusuke Yokoyama" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroyuki Matsuzaki" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2010.10.013" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VBZ5LTMB-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420387v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L L M&#233;nabr&#233;az &#8270;" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Thouveny" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D L Bourl&#232;s" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Deschamps" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2011.10.037" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234900v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lebatard" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.L. Bourles" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Braucher" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Arnauld" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Duringer" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00549775v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Elisabeth Lebatard" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier L. Bourl&#232;s" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Arnold" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Duringer" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.EPSL.2010.06.003" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GL02QDPV-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259782v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Siddall" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Abe-Ouchi" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Andersen" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Antonioli" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bamber" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jqs.1270" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/FB3CF209A316D5A646215A9FEC8630A88E494C3D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00408991v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Marchal" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Monchot" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Coussot" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Desclaux" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2009.03.004" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5ZJCZGMW-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://college-de-france.hal.science/hal-05423842v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Thomas" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gideon Henderson" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Mason" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1168754" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://college-de-france.hal.science/hal-05423822v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimio Hanawa" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2009.09.011" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V1RQWMF4-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895148v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Nicolis" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Curis" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. B&#233;nazeth" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2009.06.003" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HNRWG2BN-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00348079v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Beauchamp" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Bahain" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larbi Boudad" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.913" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-M4M5NG1L-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061573v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Miralles" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Veron" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Radakovitch" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Tremblay" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2006.03.018" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QK989MZG-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774054v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Dumont" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Steuwer" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Peel" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Withers" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2006.06.015" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118568v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Pons-Branchu" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Hillaire-Marcel" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassam Ghaleb" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sinclair" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2005.06.011" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M8RJKT7R-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118562v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b402237h" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8F36F7C0229125915D40561898D47758042E78E3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330850v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hillaire-Marcel" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Michelot" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Doucelance" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01902491v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0009-2541(03)00226-2" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BWTWPS1R-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00227011v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Spiberg" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cahen" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:19877186" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F8DE374B676B08E31D6BEA79F923DD944AC20173/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00245089v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.S. Sullivan" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. N&#233;el" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Vaissi&#232;re" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rphysap:01983001804025300" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/421380399458C8AA1B260B14F18DF105626ADB2C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00219906v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tanre" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Herman" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=De Leffe" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:1980387" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/AB24F4D938901697DDECE1CA2A678DF4AD7751DF/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00236683v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphysrad:019620023010080700" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C7BF925E2F150F5F95DC33586C86867E0B58BC75/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447209v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Ludovino Aranda" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Homberg" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Huyghe" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio L. Rosenberg" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05221871v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrix Heller" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Guinoiseau" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bouchez" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Duvivier" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430649v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosine Cartier" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Au Yang" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Alexandre" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248835v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-7994" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515431v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293831v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Pons" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanche Collin" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Chaurand" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Levard" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860065v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Such&#233;ras-Marx" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahimsamba Bomou" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Dutour" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03874599v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587831v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Schwartz" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549188v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Till Fehlauer" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547773v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Keller" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Basile-Doelsch" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Angeletti" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-12083" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588213v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03542944v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587793v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Ansanay-Alex" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541193v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Perez-Asensio" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2021.7050" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01707123v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Andr&#233;" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Decouchon" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Wuilleumier" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098309v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Menot" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Sachse" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553133v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Dominique Meunier" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547756v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606966v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Brigode" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Folton" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547515v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01951160v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135533v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Favreau" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02069497v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Seidel" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02064294v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bouchez" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02071519v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Doumnang" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817841v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.O. Petersen" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Goncalves" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Michelot" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00675490v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hadj Ammar" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00639084v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Tarrieu" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gasquet" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Rossi" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Cheilletz" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Deloule" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910397v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910406v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Weil Accardo" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Tapponnier" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113496v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Asami" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411186v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Buschaert" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487370v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel B&#233;d&#233;carrats" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Couvrat" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Mariot" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agenda.unige.ch/events/view/44609" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15hha" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782275v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmina Chaid-Saoudi" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ichraq Larbi" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerry Sayle" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731795v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544783v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098270v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dietrich" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Diaz" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.P. Verrecchia" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098278v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Durand" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.E. King" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02112506v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377397v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thijs van de Meeren" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baouy&#233; Kemkong" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03619354v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Olvera-Vazquez" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Remou&#233;" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Venon" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Rousselet" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Grandcolas" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pci.evolbiol.100134" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374837v2" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Tortosa" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146000v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Brigaud" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00004257v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>