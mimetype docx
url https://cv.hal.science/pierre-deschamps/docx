--- v1 (2026-04-30)
+++ v2 (2026-05-24)
@@ -127,299 +127,299 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Updating the timeline of faunal endemism in Balkanatolia, the biogeographic province connecting Europe, Asia and Africa</w:t>
+                <w:t xml:space="preserve">Timing of Deformation in the Provence Fold-and-Thrust Belt (SE France) as Constrained by U-Pb Calcite Geochronology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leny Montheil</w:t>
+                <w:t xml:space="preserve">Anies Zeboudj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis Licht</w:t>
+                <w:t xml:space="preserve">Olivier Lacombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deniz İbilioğlu</w:t>
+                <w:t xml:space="preserve">Nicolas E Beaudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Botté</w:t>
+                <w:t xml:space="preserve">Jean-Paul Callot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faruk Ocakoğlu</w:t>
+                <w:t xml:space="preserve">Juliette Lamarche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Asian Earth Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 290, pp.106661. </w:t>
+              <w:t xml:space="preserve">Geosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15 (12), pp.463. </w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jseaes.2025.106661⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/geosciences15120463⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-05073427v1</w:t>
+                <w:t xml:space="preserve">hal-05400891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Timing of Deformation in the Provence Fold-and-Thrust Belt (SE France) as Constrained by U-Pb Calcite Geochronology</w:t>
+                <w:t xml:space="preserve">Updating the timeline of faunal endemism in Balkanatolia, the biogeographic province connecting Europe, Asia and Africa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anies Zeboudj</w:t>
+                <w:t xml:space="preserve">Leny Montheil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Lacombe</w:t>
+                <w:t xml:space="preserve">Alexis Licht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas E Beaudoin</w:t>
+                <w:t xml:space="preserve">Deniz İbilioğlu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Paul Callot</w:t>
+                <w:t xml:space="preserve">Paul Botté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliette Lamarche</w:t>
+                <w:t xml:space="preserve">Faruk Ocakoğlu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geosciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 15 (12), pp.463. </w:t>
+              <w:t xml:space="preserve">Journal of Asian Earth Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 290, pp.106661. </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/geosciences15120463⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jseaes.2025.106661⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05400891v1</w:t>
+                <w:t xml:space="preserve">insu-05073427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The authigenic and detrital neodymium isotopic composition in the modern Mediterranean Sea: implications for paleocirculation proxy</w:t>
               </w:r>
@@ -533,1760 +533,1760 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05247364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The missing arcs of the India-Asia collision</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dating a Medieval Tsunami With Uranium‐Series Techniques on Caribbean Corals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Dupont-Nivet</w:t>
+                <w:t xml:space="preserve">K. Halimeda Kilbourne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jan Westerweel</w:t>
+                <w:t xml:space="preserve">Jennifer Weil‐accardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zaw Win</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Abel Guihou</w:t>
+                <w:t xml:space="preserve">Nathalie Feuillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuan‐yuan Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gondwana Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gr.2025.06.018⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 52 (19), pp.e2024GL114448. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2024gl114448⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-05164741v2</w:t>
+                <w:t xml:space="preserve">hal-05463233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dating a Medieval Tsunami With Uranium‐Series Techniques on Caribbean Corals</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cooling and Exhumation History of the Paris Basin Southeastern Margin Revealed by Δ47/U–Pb Carbonate Thermochronology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Feuillet</w:t>
+                <w:t xml:space="preserve">Marta Gasparrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Xavier Mangenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Bonifacie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Pierre Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Ceriani</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2024gl114448⟩</w:t>
+              <w:t xml:space="preserve">Terra Nova</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 37 (6), pp.421-430. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ter.70004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05463233v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05455616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cooling and Exhumation History of the Paris Basin Southeastern Margin Revealed by Δ47/U–Pb Carbonate Thermochronology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marta Gasparrini</w:t>
+                <w:t xml:space="preserve">The missing arcs of the India-Asia collision</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Licht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Mangenot</w:t>
+                <w:t xml:space="preserve">Guillaume Dupont-Nivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magali Bonifacie</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Deschamps</w:t>
+                <w:t xml:space="preserve">Jan Westerweel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrea Ceriani</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Zaw Win</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abel Guihou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Terra Nova</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 37 (6), pp.421-430. </w:t>
+              <w:t xml:space="preserve">Gondwana Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 147, pp.260-275. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/ter.70004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.gr.2025.06.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-05455616v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-05164741v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensitivity to climate and vegetation dynamics of a peatland record from central Cameroon during the African Humid Period</w:t>
+                <w:t xml:space="preserve">Timing of syn-orogenic extension in the Western Alps revealed by calcite U-Pb and hematite (U-Th)/He dating</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentine Schaaff</w:t>
+                <w:t xml:space="preserve">Antonin Bilau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Grossi</w:t>
+                <w:t xml:space="preserve">Yann Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthew Makou</w:t>
+                <w:t xml:space="preserve">Stéphane Schwartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yannick Garcin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Deschamps</w:t>
+                <w:t xml:space="preserve">Cécile Gautheron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2025.109307⟩</w:t>
+              <w:t xml:space="preserve">Geoscience Frontiers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 16 (2), pp.101969. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gsf.2024.101969⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05151589v1</w:t>
+                <w:t xml:space="preserve">hal-04941533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Timing of syn-orogenic extension in the Western Alps revealed by calcite U-Pb and hematite (U-Th)/He dating</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sensitivity to climate and vegetation dynamics of a peatland record from central Cameroon during the African Humid Period</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Rolland</w:t>
+                <w:t xml:space="preserve">Valentine Schaaff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Schwartz</w:t>
+                <w:t xml:space="preserve">Vincent Grossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Gautheron</w:t>
+                <w:t xml:space="preserve">Matthew Makou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Dumont</w:t>
+                <w:t xml:space="preserve">Yannick Garcin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoscience Frontiers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 16 (2), pp.101969. </w:t>
+              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 358, pp.109307. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.gsf.2024.101969⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2025.109307⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04941533v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05151589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">U‐Pb carbonate dating reveals long‐lived activity of proximal margin extensional faults during the Alpine Tethys rifting</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Provenance of aeolian sands from the southeastern Sahara from a detrital zircon perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Licht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Rocca</w:t>
+                <w:t xml:space="preserve">Adrien Folch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Zanchetta</w:t>
+                <w:t xml:space="preserve">Nathan Cogné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Gasparrini</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">F. Berra</w:t>
+                <w:t xml:space="preserve">Moussa Abderamane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abel Guihou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Terra Nova</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/ter.12717⟩</w:t>
+              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 328, pp.108539. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2024.108539⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04730901v1</w:t>
+                <w:t xml:space="preserve">insu-04464951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Groundwater potential zone mapping by combining remote sensing, modified DRASTIC method and field data for Bidou I, South Cameroon</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dealing with hydrologic data scarcity: the case of the Tindouf basin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julio Gonçalvès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Nutz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Njikeu</w:t>
+                <w:t xml:space="preserve">Pierre Séraphin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roger Feumba</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Deschamps</w:t>
+                <w:t xml:space="preserve">Amine Chekireb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Ngounou Ngatcha</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Lahcen Kabiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainable Water Resources Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 10 (2), pp.100. </w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 355 (S1), pp.281-300. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s40899-024-01031-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5802/crgeos.202⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04751600v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04119190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">U–Pb calcite dating reveals the origin of a 600 km‐long intraplate fault: The Balcones Fault System of Texas</w:t>
+                <w:t xml:space="preserve">Anti-phase variation of long eccentricity and precipitation in inland Asia during the middle Miocene Climatic Optimum (MMCO)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean‐claude Hippolyte</w:t>
+                <w:t xml:space="preserve">Zhongbao Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Mann</w:t>
+                <w:t xml:space="preserve">Junsheng Nie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Licht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Cogné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Henry</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pierre Deschamps</w:t>
+                <w:t xml:space="preserve">Anta-Clarisse Sarr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Terra Nova</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, </w:t>
+              <w:t xml:space="preserve">Geological Society of America Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 137 (1-2), pp.51-66. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/ter.12734⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1130/B37333.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04666833v1</w:t>
+                <w:t xml:space="preserve">insu-04628645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Provenance of aeolian sands from the southeastern Sahara from a detrital zircon perspective</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The anatomy and stacking pattern of palustrine-dominated carbonate sequences from the Cengle Plateau, Paleocene, SE France: A multi-scalar approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Folch</w:t>
+                <w:t xml:space="preserve">Eduardo Roemers-Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathan Cogné</w:t>
+                <w:t xml:space="preserve">François Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moussa Abderamane</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Abel Guihou</w:t>
+                <w:t xml:space="preserve">Sophie Viseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilherme Pederneiras Raja Gabaglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jules Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2024.108539⟩</w:t>
+              <w:t xml:space="preserve">Sedimentary Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 470, pp.106690. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sedgeo.2024.106690⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-04464951v1</w:t>
+                <w:t xml:space="preserve">insu-04721421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dealing with hydrologic data scarcity: the case of the Tindouf basin</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alexis Nutz</w:t>
+                <w:t xml:space="preserve">Sedimentology and chronostratigraphy of the Apt Basin, Southeastern France: lacustrine response to late Paleogene cooling and regional rifting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Licht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Séraphin</w:t>
+                <w:t xml:space="preserve">Pauline Coster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Botté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amine Chekireb</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lahcen Kabiri</w:t>
+                <w:t xml:space="preserve">Mustafa Kaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5802/crgeos.202⟩</w:t>
+              <w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 195, pp.22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/bsgf/2024019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04119190v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04763082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sedimentology and chronostratigraphy of the Apt Basin, Southeastern France: lacustrine response to late Paleogene cooling and regional rifting</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexis Licht</w:t>
+                <w:t xml:space="preserve">U‐Pb carbonate dating reveals long‐lived activity of proximal margin extensional faults during the Alpine Tethys rifting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Rocca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Coster</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Paul Botté</w:t>
+                <w:t xml:space="preserve">S. Zanchetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mustafa Kaya</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Deschamps</w:t>
+                <w:t xml:space="preserve">M. Gasparrini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Mangenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Berra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/bsgf/2024019⟩</w:t>
+              <w:t xml:space="preserve">Terra Nova</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 36 (5), pp.347-357. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ter.12717⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04763082v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04730901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anti-phase variation of long eccentricity and precipitation in inland Asia during the middle Miocene Climatic Optimum (MMCO)</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Groundwater potential zone mapping by combining remote sensing, modified DRASTIC method and field data for Bidou I, South Cameroon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anta-Clarisse Sarr</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Olivier Njikeu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Feumba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Ngounou Ngatcha</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geological Society of America Bulletin</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1130/B37333.1⟩</w:t>
+              <w:t xml:space="preserve">Sustainable Water Resources Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 10 (2), pp.100. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s40899-024-01031-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">insu-04628645v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04751600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The anatomy and stacking pattern of palustrine-dominated carbonate sequences from the Cengle Plateau, Paleocene, SE France: A multi-scalar approach</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">U–Pb calcite dating reveals the origin of a 600 km‐long intraplate fault: The Balcones Fault System of Texas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Viseur</w:t>
+                <w:t xml:space="preserve">Jean‐claude Hippolyte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guilherme Pederneiras Raja Gabaglia</w:t>
+                <w:t xml:space="preserve">Paul Mann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jules Fleury</w:t>
+                <w:t xml:space="preserve">Pierre Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abel Guihou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sedimentary Geology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 470, pp.106690. </w:t>
+              <w:t xml:space="preserve">Terra Nova</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.sedgeo.2024.106690⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/ter.12734⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-04721421v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04666833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Last deglacial environmental change in the Tropical South Pacific from Tahiti Corals</w:t>
               </w:r>
@@ -2311,51 +2311,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Felis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ryuji Asami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Kölling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2400,515 +2400,515 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04731044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stable isotopes analysis combined with X-ray absorption spectroscopy reveal the fate of organic waste-borne copper and zinc in amended soils</w:t>
+                <w:t xml:space="preserve">High resolution paleo-hydrological record from carbonate deposits in the Roman aqueduct of Traconnade (Aix-en-Provence, SE France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abraham Pappoe</w:t>
+                <w:t xml:space="preserve">C. Claude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zuzana Fekiacova-Castanet</w:t>
+                <w:t xml:space="preserve">L. Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Passchier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Angeletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abel Guihou</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Feder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2024.136039⟩</w:t>
+              <w:t xml:space="preserve">Chemical Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 670, pp.122423. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2024.122423⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04758715v1</w:t>
+                <w:t xml:space="preserve">hal-04739746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A 60–50 ka African Humid Period modulated by stadial Heinrich events HE6 and HE5a in northwestern Africa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Nutz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Kwiecien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Buylaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abel Guihou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Khabouchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 635, pp.111952. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.palaeo.2023.111952⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-04328372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High resolution paleo-hydrological record from carbonate deposits in the Roman aqueduct of Traconnade (Aix-en-Provence, SE France)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stable isotopes analysis combined with X-ray absorption spectroscopy reveal the fate of organic waste-borne copper and zinc in amended soils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Vidal</w:t>
+                <w:t xml:space="preserve">Abraham Pappoe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Passchier</w:t>
+                <w:t xml:space="preserve">Zuzana Fekiacova-Castanet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abel Guihou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B Angeletti</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Abel Guihou</w:t>
+                <w:t xml:space="preserve">Frédéric Feder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Geology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 670, pp.122423. </w:t>
+              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 480, pp.136039. </w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2024.122423⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2024.136039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04739746v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04758715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constraints on hopanes and brGDGTs as pH proxies in peat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentine Schaaff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Grossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthew Makou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Garcin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 373, pp.342-354. </w:t>
@@ -2985,51 +2985,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Douville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Dapoigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Battesti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3119,64 +3119,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Hamelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean‐luc Michelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Garcin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Deschamps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hydrological Processes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 37 (6), pp.e14923. </w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3204,1099 +3204,1099 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04320382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling the Decomposition Signal and Correcting Bulk Organic Data From a Peat Deposit, a Case Study at Low Latitudes (Cameroon)</w:t>
+                <w:t xml:space="preserve">Early onset of Pyrenean collision (97–90 Ma) evidenced by U–Pb dating on calcite (Provence, SE France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentine Schaaff</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">David Sebag</w:t>
+                <w:t xml:space="preserve">Antonin Bilau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Rolland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthew Makou</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Ingrid Antheaume</w:t>
+                <w:t xml:space="preserve">Stéphane Schwartz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abel Guihou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic Geochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.orggeochem.2023.104589⟩</w:t>
+              <w:t xml:space="preserve">Terra Nova</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 35 (5), pp.413-423. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ter.12665⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04115489v1</w:t>
+                <w:t xml:space="preserve">hal-04239765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A diatom-based predictive model for inferring past conductivity in Chadian Sahara lakes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Depicting past stress history at passive margins: a combination of calcite twinning and stylolite roughness paleopiezometry in suprasalt Sendji deep carbonates, lower Congo Basin, west Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aniès Zeboudj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boubacar Bah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lacombe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Remadji Rirongarti</w:t>
+                <w:t xml:space="preserve">Nicolas Beaudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Sylvestre</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jean-Charles Mazur,</w:t>
+                <w:t xml:space="preserve">Claude Gout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Paleolimnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10933-022-00270-9⟩</w:t>
+              <w:t xml:space="preserve">Marine and Petroleum Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 152, pp.106219. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marpetgeo.2023.106219⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03850842v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04082117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glacial expansion of carbon-rich deep waters into the Southwestern Indian Ocean over the last 630 kyr</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of normal fault activity on carbonate reservoir diagenetic evolution (Urgonian facies, SE France).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Bitault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Leonide</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">José N. Pérez-Asensio</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Corinne Sonzogni</w:t>
+                <w:t xml:space="preserve">Nicolas Godeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global and Planetary Change</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gloplacha.2023.104283⟩</w:t>
+              <w:t xml:space="preserve">Marine and Petroleum Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 158 (B), pp.106546. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marpetgeo.2023.106546⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04384155v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04276075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Paleogene continental basins from SE France: new geographic and climatic insights from an integrated approach</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Godeau</w:t>
+                <w:t xml:space="preserve">Modeling the Decomposition Signal and Correcting Bulk Organic Data From a Peat Deposit, a Case Study at Low Latitudes (Cameroon)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentine Schaaff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Sebag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthew Makou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Grossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingrid Antheaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.palaeo.2023.111452⟩</w:t>
+              <w:t xml:space="preserve">Organic Geochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 179, pp.104589. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.orggeochem.2023.104589⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03989930v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04115489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-proxy reconstruction of the burial history and porosity evolution of the TOCA carbonate formation in the Lower Congo basin (South West Africa)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Claude Gout</w:t>
+                <w:t xml:space="preserve">A diatom-based predictive model for inferring past conductivity in Chadian Sahara lakes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remadji Rirongarti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Sylvestre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Chalié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Paillès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Mazur,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine and Petroleum Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.marpetgeo.2022.106018⟩</w:t>
+              <w:t xml:space="preserve">Journal of Paleolimnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 69 (3), pp.231-248. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10933-022-00270-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03931511v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03850842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early onset of Pyrenean collision (97–90 Ma) evidenced by U–Pb dating on calcite (Provence, SE France)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Abel Guihou</w:t>
+                <w:t xml:space="preserve">Multi-proxy reconstruction of the burial history and porosity evolution of the TOCA carbonate formation in the Lower Congo basin (South West Africa)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boubacar Bah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Beaudoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lacombe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Gout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Terra Nova</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/ter.12665⟩</w:t>
+              <w:t xml:space="preserve">Marine and Petroleum Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 148, pp.106018. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marpetgeo.2022.106018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04239765v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03931511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of normal fault activity on carbonate reservoir diagenetic evolution (Urgonian facies, SE France).</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Glacial expansion of carbon-rich deep waters into the Southwestern Indian Ocean over the last 630 kyr</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José N. Pérez-Asensio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kazuyo Tachikawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault de Garidel-Thoron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Irène Aubert</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Godeau</w:t>
+                <w:t xml:space="preserve">Corinne Sonzogni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine and Petroleum Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.marpetgeo.2023.106546⟩</w:t>
+              <w:t xml:space="preserve">Global and Planetary Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 230, 104283 (13p.). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gloplacha.2023.104283⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04276075v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04384155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Depicting past stress history at passive margins: a combination of calcite twinning and stylolite roughness paleopiezometry in suprasalt Sendji deep carbonates, lower Congo Basin, west Africa</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Paleogene continental basins from SE France: new geographic and climatic insights from an integrated approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nazim Semmani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Suc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aniès Zeboudj</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Claude Gout</w:t>
+                <w:t xml:space="preserve">Séverine Fauquette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Godeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine and Petroleum Geology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 152, pp.106219. </w:t>
+              <w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.111452. </w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.marpetgeo.2023.106219⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.palaeo.2023.111452⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04082117v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03989930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roman-era alluvial waste in the Vistre de la Fontaine (Nîmes, southeast France): from a sacred spring to a contaminated river</w:t>
               </w:r>
@@ -4416,103 +4416,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Tertiary structuration of the Western Subalpine foreland deciphered by calcite-filled faults and veins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Bilau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorian Bienveignant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Schwartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Godeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth-Science Reviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 236, </w:t>
@@ -4576,51 +4576,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thijs van Der Meeren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dirk Verschuren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Sylvestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacoub A. Nassour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4697,51 +4697,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interaction Between Climate and Tectonics in the Northern Lesser Antilles Inferred From the Last Interglacial Shoreline on Barbuda Island</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Weill-Accardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Feuillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Belle Philibosian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4818,103 +4818,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of intensive agriculture and geological heterogeneity on the recharge of an arid aquifer system (Saq-Ram, Arabian Peninsula) inferred from GRACE data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Séraphin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julio Gonçalvès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Hamelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Stieglitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Deschamps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 26 (22), pp.5757-5771. </w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5076,1200 +5076,1200 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03209499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extensional reactivation of the Penninic frontal thrust 3 Myr ago as evidenced by U–Pb dating on calcite in fault zone cataclasite</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hydrochemical and isotopic characteristics of groundwater in the Continental Intercalaire aquifer system: Insights from Mzab Ridge and surrounding regions, North of the Algerian Sahara</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youcef Hakimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Orban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Brouyere</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solid Earth</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/se-12-237-2021⟩</w:t>
+              <w:t xml:space="preserve">Journal of Hydrology: Regional Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 34 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejrh.2021.100791⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03145956v1</w:t>
+                <w:t xml:space="preserve">hal-03325034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silicon Isotope Analyses of Soil and Plant Reference Materials: An Inter‐Comparison of Seven Laboratories</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Franck Poitrasson</w:t>
+                <w:t xml:space="preserve">Coastal aquifer recharge and groundwater–seawater exchanges using downscaled GRACE data: case study of the Djeffara plain (Libya–Tunisia)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julio Gonçalvès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Séraphin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Stieglitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Chekireb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Hamelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geostandards and Geoanalytical Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/ggr.12378⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 353 (1), pp.297-318. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5802/crgeos.74⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03259365v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03361219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Last interglacial sea-level proxies in East Africa and the WesternIndian Ocean</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Analytical Expressions of Radiocarbon Distribution in Transient State Unconfined Aquifers and Their Application to Determination of Past and Present Recharges of North Africa Aquifers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Chekireb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julio Gonçalvès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Hamelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Alessio Rovere</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séraphin Pierre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth System Science Data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/essd-13-1633-2021⟩</w:t>
+              <w:t xml:space="preserve">Water Resources Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 57 (11), pp.e2021WR030018. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2021WR030018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03662613v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03500323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recharge and baseflow constrained by surface-water and groundwater chemistry: case study of the Chari River, Chad basin</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Last interglacial sea-level proxies in East Africa and the WesternIndian Ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Boyden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Weil-Accardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christine Vallet-Coulomb</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Oppo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessio Rovere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrogeology Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10040-020-02259-y⟩</w:t>
+              <w:t xml:space="preserve">Earth System Science Data</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (4), pp.1633--1651. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/essd-13-1633-2021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-02995966v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03662613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Archaeological evidence for population rise and collapse between ~2500 and ~500 cal. yr BP in Western Central Africa</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Silicon Isotope Analyses of Soil and Plant Reference Materials: An Inter‐Comparison of Seven Laboratories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Delvigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abel Guihou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan A Schuessler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Savage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geoffroy de Saulieu</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Pascal Nlend</w:t>
+                <w:t xml:space="preserve">Franck Poitrasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Afrique : Archéologie et Arts</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/aaa.3029⟩</w:t>
+              <w:t xml:space="preserve">Geostandards and Geoanalytical Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 45 (3), pp.525-538. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ggr.12378⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03471957v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03259365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calcium transfer and mass balance associated with soil carbonate in a semi‐arid silicate watershed (North Cameroon): An overlooked geochemical cascade?</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Extensional reactivation of the Penninic frontal thrust 3 Myr ago as evidenced by U–Pb dating on calcite in fault zone cataclasite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Bilau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Rolland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Schwartz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Godeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abel Guihou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Depositional Record</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/dep2.134⟩</w:t>
+              <w:t xml:space="preserve">Solid Earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12 (1), pp.237-251. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/se-12-237-2021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03325247v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03145956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrochemical and isotopic characteristics of groundwater in the Continental Intercalaire aquifer system: Insights from Mzab Ridge and surrounding regions, North of the Algerian Sahara</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Recharge and baseflow constrained by surface-water and groundwater chemistry: case study of the Chari River, Chad basin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julio Gonçalvès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdallah Mahamat Nour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Bouchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Serge Brouyere</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Vallet-Coulomb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hydrology: Regional Studies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejrh.2021.100791⟩</w:t>
+              <w:t xml:space="preserve">Hydrogeology Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 29 (2), pp.703-722. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10040-020-02259-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03325034v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-02995966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coastal aquifer recharge and groundwater–seawater exchanges using downscaled GRACE data: case study of the Djeffara plain (Libya–Tunisia)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Bruno Hamelin</w:t>
+                <w:t xml:space="preserve">Archaeological evidence for population rise and collapse between ~2500 and ~500 cal. yr BP in Western Central Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffroy de Saulieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffroy De Saulieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Garcin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Sebag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Nlend</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5802/crgeos.74⟩</w:t>
+              <w:t xml:space="preserve">Afrique : Archéologie et Arts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 17, pp.11-32. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/aaa.3029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03361219v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03471957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analytical Expressions of Radiocarbon Distribution in Transient State Unconfined Aquifers and Their Application to Determination of Past and Present Recharges of North Africa Aquifers</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Calcium transfer and mass balance associated with soil carbonate in a semi‐arid silicate watershed (North Cameroon): An overlooked geochemical cascade?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Dietrich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Diaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Sebag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séraphin Pierre</w:t>
+                <w:t xml:space="preserve">Eric Verrecchia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Resources Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 57 (11), pp.e2021WR030018. </w:t>
+              <w:t xml:space="preserve">Depositional Record</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 7 (1), pp.93-110. </w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2021WR030018⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/dep2.134⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03500323v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03325247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution of Retisol impacted by artificial drainage: What can we learn from stable Fe isotope ratios?</w:t>
               </w:r>
@@ -6415,51 +6415,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tachikawa Kazuyo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Rapuc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Dubois-Dauphin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6523,103 +6523,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rainfall-discharge relationship and water balance over the past 60 years within the Chari-Logone sub-basins, Lake Chad basin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdallah Mahamat Nour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Vallet-Coulomb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Gonçalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Sylvestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Deschamps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Hydrology: Regional Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 35, pp.100824. </w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6934,51 +6934,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uranium isotopes as tracers of groundwater evolution in the Complexe Terminal aquifer of southern Tunisia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Friha Hadj Ammar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Najiba Chkir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7081,51 +7081,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Mbusnum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Malleret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imen Khabouchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7202,64 +7202,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geochemistry of the Lake Chad Tributaries Under Strongly Varying Hydro-climatic Conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mahamat Nour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Vallet-Coulomb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Bouchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Ginot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7336,77 +7336,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revisiting recharge and sustainability of the North-Western Sahara aquifers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julio Goncalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Hamelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Vallet-Coulomb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jade Petersen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7451,429 +7451,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02532697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lead, zinc, and copper redistributions in soils along a deposition gradient from emissions of a Pb-Ag smelter decommissioned 100 years ago</w:t>
+                <w:t xml:space="preserve">U-Th dated speleothem recorded geomagnetic excursions in the Lower Brunhes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Gelly</w:t>
+                <w:t xml:space="preserve">Jean-Pierre Pozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zuzana Fekiacova</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Abel Guihou</w:t>
+                <w:t xml:space="preserve">Louis Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Doelsch</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Christophe Falguères</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffroy Mahieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2019.02.092⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9, pp.1114. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-018-38350-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02073144v1</w:t>
+                <w:t xml:space="preserve">hal-02366256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water transit time and active recharge in the Sahel inferred by bomb-produced 36Cl</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Lead, zinc, and copper redistributions in soils along a deposition gradient from emissions of a Pb-Ag smelter decommissioned 100 years ago</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Gelly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zuzana Fekiacova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abel Guihou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Doelsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Deschamps</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Abdallah Mahamat Nour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 665, pp.502-512. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2019.02.092⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-019-43514-x⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02267485v1</w:t>
+                <w:t xml:space="preserve">hal-02073144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">U-Th dated speleothem recorded geomagnetic excursions in the Lower Brunhes</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Water transit time and active recharge in the Sahel inferred by bomb-produced 36Cl</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Bouchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julio Goncalves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Hamelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdallah Mahamat Nour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 9, pp.1114. </w:t>
+              <w:t xml:space="preserve">, 2019, 9 (1), pp.7465. </w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-018-38350-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-019-43514-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02366256v1</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02267485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unraveling the hydrological budget of isolated and seasonally contrasted subtropical lakes</w:t>
               </w:r>
@@ -7885,51 +7885,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Poulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Hamelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Vallet-Coulomb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guinbe Amngar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8139,90 +8139,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">U-Pb dating of calcite cement and diagenetic history in microporous carbonate reservoirs : case of the Urgonian Limestone, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Godeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abel Guihou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Leonide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Tendil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8273,103 +8273,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Correction for the siderite effect on Rock-Eval parameters: Application to the sediments of Lake Barombi (southwest Cameroon)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Sebag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Garcin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Adatte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Verrecchia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organic Geochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 123, pp.126-135. </w:t>
             </w:r>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8397,779 +8397,779 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01983382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Circulation changes in the eastern Mediterranean Sea over the past 23,000 years inferred from authigenic Nd isotopic ratios</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Abel Guihou</w:t>
+                <w:t xml:space="preserve">Early anthropogenic impact on Western Central African rainforests 2,600 y ago</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Garcin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giuseppe Siani</w:t>
+                <w:t xml:space="preserve">Guillemette Menot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffroy de Saulieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enno Schefuss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Paleoceanography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/2017PA003227⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 115 (13), pp.3261--3266. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1715336115⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01713452v1</w:t>
+                <w:t xml:space="preserve">hal-01719183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early anthropogenic impact on Western Central African rainforests 2,600 y ago</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Geoffroy de Saulieu</w:t>
+                <w:t xml:space="preserve">Circulation changes in the eastern Mediterranean Sea over the past 23,000 years inferred from authigenic Nd isotopic ratios</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Cornuault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tachikawa Kazuyo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abel Guihou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enno Schefuss</w:t>
+                <w:t xml:space="preserve">Giuseppe Siani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 115 (13), pp.3261--3266. </w:t>
+              <w:t xml:space="preserve">Paleoceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 33 (3), </w:t>
             </w:r>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1073/pnas.1715336115⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/2017PA003227⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01719183v1</w:t>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01713452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human activity is the most probable trigger of the late Holocene rainforest crisis in Western Central Africa Reply</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Enno Schefuss</w:t>
+                <w:t xml:space="preserve">Pedo-sedimentary constituents as paleoenvironmental proxies in the Sudano-Sahelian belt during the Late Quaternary (southwestern Chad Basin)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Diaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Dietrich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Sebag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgina King</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Valla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.1805582115⟩</w:t>
+              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 191, pp.348-362. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2018.05.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02358957v1</w:t>
+                <w:t xml:space="preserve">hal-01963914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pedo-sedimentary constituents as paleoenvironmental proxies in the Sudano-Sahelian belt during the Late Quaternary (southwestern Chad Basin)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pierre Valla</w:t>
+                <w:t xml:space="preserve">U/Pb dating of geodic calcite: new insights on Western Europe major tectonic events and associated diagenetic fluids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Pisapia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Battani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Buschaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abel Guihou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2018.05.022⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Geological Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 175 (1), pp.60 - 70. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1144/jgs2017-067⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01963914v1</w:t>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01713461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">U/Pb dating of geodic calcite: new insights on Western Europe major tectonic events and associated diagenetic fluids</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Human activity is the most probable trigger of the late Holocene rainforest crisis in Western Central Africa Reply</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Garcin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId345" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Abel Guihou</w:t>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillemette Menot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffroy De Saulieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enno Schefuss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Geological Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 175 (1), pp.60 - 70. </w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 115 (21), pp.E4735--E4736. </w:t>
             </w:r>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1144/jgs2017-067⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1805582115⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01713461v1</w:t>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02358957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reply to Giresse et al.: No evidence for climate variability during the late Holocene rainforest crisis in Western Central Africa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Garcin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillemette Menot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy de Saulieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enno Schefuss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 115 (29), pp.E6674-E6675. </w:t>
@@ -9246,51 +9246,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Gratier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Ellouz-Zimmerman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Blamart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9341,103 +9341,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization and Aquifer Functioning System of Haraz Al Biar (North Chari Baguirmi)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdallah Mahamat Nour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamit Abderamane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Ngounou Ngatcha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Bouchez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Current Research and Academic Review</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 5 (12), pp.52 - 64. </w:t>
             </w:r>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9471,103 +9471,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Origin of calcium in pedogenic carbonate nodules from silicate watersheds in the Far North Region of Cameroon: Respective contribution of in situ weathering source and dust input</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Dietrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Ngounou Ngatcha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Sebag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 460, pp.54-69. </w:t>
@@ -9605,90 +9605,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrological, chemical, and isotopic budgets of Lake Chad: a quantitative assessment of evaporation, transpiration and infiltration fluxes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Bouchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julio Goncalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Vallet-Coulomb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Hamelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9733,437 +9733,437 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01457352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of 14 C and U-Th Ages in Corals from IODP #310 Cores Offshore Tahiti</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Two hundred thirty years of relative sea level changes due to climate and megathrust tectonics recorded in coral microatolls of Martinique (French West Indies)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Weil-Accardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Feuillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Durand</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Gilbert Camoin</w:t>
+                <w:t xml:space="preserve">François Beauducel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radiocarbon</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2458/azu_js_rc.v55i2.16134⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 121 (4), pp.2873-2903. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2015JB012406⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05422851v1</w:t>
+                <w:t xml:space="preserve">insu-01470290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Systematics of U-Th disequilibrium in calcrete profiles : Lessons from southwest India</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Hamelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanni Gunnell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId369" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Curmi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 446, pp.54-69. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2016.06.026⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2016.06.026⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01606719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two hundred thirty years of relative sea level changes due to climate and megathrust tectonics recorded in coral microatolls of Martinique (French West Indies)</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Comparison of 14 C and U-Th Ages in Corals from IODP #310 Cores Offshore Tahiti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Bard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Hamelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Beauducel</w:t>
+                <w:t xml:space="preserve">Gilbert Camoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 121 (4), pp.2873-2903. </w:t>
+              <w:t xml:space="preserve">Radiocarbon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 55 (4), pp.1947-1974. </w:t>
             </w:r>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/2015JB012406⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2458/azu_js_rc.v55i2.16134⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01470290v1</w:t>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05422851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relative sea-level changes during the last century recorded by coral microatolls in Belloc, Haiti</w:t>
               </w:r>
@@ -10188,51 +10188,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Feuillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Saurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10295,90 +10295,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment on ``Younger Dryas sea level and meltwater pulse 1B recorded in Barbados reefal crest coral Acropora palmata'' by N. A. Abdul et al</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Bard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Hamelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Camoin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Paleoceanography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 31 (12), pp.1603-1608. </w:t>
             </w:r>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10425,90 +10425,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Declining water budget in a deep regional aquifer assessed by geostatistical simulations of stable isotopes: Case study of the Saharan “Continental Intercalaire”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julio Goncalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Vallet-Coulomb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jade Petersen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Hamelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Deschamps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Hydrology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, pp.821-829. </w:t>
             </w:r>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10554,103 +10554,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of 36Cl distribution : towards a new estimation of groundwater residence times in the confined aquifer of the LCB?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Bouchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julio Goncalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Hamelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Sylvestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Procedia Earth and Planetary Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 11th Applied Isotope Geochemistery Conference AIG-11, 13, pp.147-150. </w:t>
@@ -10822,90 +10822,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isotope Dilution-AMS technique for Cl-36 and Cl determination in low chlorine content waters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Bouchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Pupier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucilla Benedetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valery Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10981,51 +10981,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantifying paleorecharge in the Continental Intercalaire (CI) aquifer by a Monte-Carlo inversion approach of 36Cl/Cl data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jade Petersen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julio Goncalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11274,51 +11274,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julio Goncalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jade Petersen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Hamelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11417,51 +11417,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">U. Merkel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ryuji Asami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ed C. Hathorne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11512,103 +11512,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ice-sheet collapse and sea-level rise at the Bolling warming 14,600 years ago</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Bard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Hamelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Camoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 483 (7391), pp.559-564. </w:t>
@@ -11685,51 +11685,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kazuhiko Fujita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasufumi Iryu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Bard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Cabioch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11793,90 +11793,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microbialite development patterns in the last deglacial reefs from Tahiti (French Polynesia; IODP Expedition #310): Implications on reef framework architecture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Seard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Camoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yusuke Yokoyama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hiroyuki Matsuzaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Bard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 279 (1-4), pp.63-86. </w:t>
@@ -12529,51 +12529,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Coussot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Desclaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Palevol</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 8 (5), pp.493-502. </w:t>
@@ -12649,51 +12649,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gideon Henderson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yusuke Yokoyama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12783,51 +12783,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ryuji Asami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Felis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kimio Hanawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13026,319 +13026,319 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03895148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Premiers résultats d'une étude pluridisciplinaire menée sur des travertins quaternaires du Maroc</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Atmospheric lead fallout over the last century recorded in Gulf of Lions sediments (Mediterranean Sea)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Beauchamp</w:t>
+                <w:t xml:space="preserve">J. Miralles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Jacques Bahain</w:t>
+                <w:t xml:space="preserve">Alain Veron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Larbi Boudad</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Olivier Radakovitch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Tremblay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternaire</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/quaternaire.913⟩</w:t>
+              <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 52 (11), pp.1364-1371. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2006.03.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00348079v1</w:t>
+                <w:t xml:space="preserve">hal-01061573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atmospheric lead fallout over the last century recorded in Gulf of Lions sediments (Mediterranean Sea)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J. Miralles</w:t>
+                <w:t xml:space="preserve">Premiers résultats d'une étude pluridisciplinaire menée sur des travertins quaternaires du Maroc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Veron</w:t>
+                <w:t xml:space="preserve">Jacques Beauchamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Radakovitch</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Jean-Jacques Bahain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Larbi Boudad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Deschamps</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">T. Tremblay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 52 (11), pp.1364-1371. </w:t>
+              <w:t xml:space="preserve">Quaternaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 17 (4), pp.343-350. </w:t>
             </w:r>
             <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2006.03.018⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/quaternaire.913⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId489" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01061573v1</w:t>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00348079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microstructure mapping in friction stir welds of 7449 aluminium alloy using SAXS</w:t>
               </w:r>
@@ -13480,51 +13480,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Pons-Branchu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Hillaire-Marcel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bassam Ghaleb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13590,311 +13590,311 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02118568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improved method for radium extraction from environmental samples and its analysis by thermal ionization mass spectrometry</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">&amp;lt;sup&amp;gt;234&amp;lt;/sup&amp;gt;U/&amp;lt;sup&amp;gt;238&amp;lt;/sup&amp;gt;U Disequilibrium along stylolitic discontinuities in deep Mesozoic limestone formations of the Eastern Paris basin: evidence for discrete uranium mobility over the last 1–2 million years</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId510" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Hillaire-Marcel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId511" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-L. Michelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId512" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Doucelance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bassam Ghaleb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Analytical Atomic Spectrometry</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Hydrology and Earth System Sciences Discussions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 8 (1), pp.35-46</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId511" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02118562v1</w:t>
+                <w:t xml:space="preserve">hal-00330850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId512" w:history="1">
+            <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">&amp;lt;sup&amp;gt;234&amp;lt;/sup&amp;gt;U/&amp;lt;sup&amp;gt;238&amp;lt;/sup&amp;gt;U Disequilibrium along stylolitic discontinuities in deep Mesozoic limestone formations of the Eastern Paris basin: evidence for discrete uranium mobility over the last 1–2 million years</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Improved method for radium extraction from environmental samples and its analysis by thermal ionization mass spectrometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bassam Ghaleb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Pons-Branchu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrology and Earth System Sciences Discussions</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Analytical Atomic Spectrometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 19 (7), pp.906. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId514" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/b402237h⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId512" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00330850v1</w:t>
+            <w:hyperlink r:id="rId515" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId513" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02118562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Further investigations on optimized tail correction and high-precision measurement of uranium isotopic ratios using multi-collector ICP-MS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId515" w:history="1">
+            <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Doucelance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bassam Ghaleb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14587,51 +14587,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Past changes of weathering regime in laterites recorded in Fe isotope signal preserved in Fe oxyhydroxides.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zuzana Fekiacova-Castanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatrix Heller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14738,51 +14738,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosine Cartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Au Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Paillès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abel Guihou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14863,77 +14863,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kazuyo Tachikawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Beny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abel Guihou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Sonzogni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2025, Vienna, Austria. </w:t>
@@ -14997,64 +14997,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosine Cartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Au Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Sonzogni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Paillès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abel Guihou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -15090,346 +15090,346 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04515431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cadmium detoxification in Solanum nigrum and Solanum melongena through bounding to thiol compounds: a combined X-ray absorption spectroscopy and Cd stable isotopes perspective</w:t>
+                <w:t xml:space="preserve">Tentative de datation U-Pb par LA-ICP-MS à de l'aragonite de mollusques mésozoïques et de la calcite de coquilles d'oeufs de dinosaure non-aviens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Laure Pons</w:t>
+                <w:t xml:space="preserve">Baptiste Suchéras-Marx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abel Guihou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blanche Collin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Doelsch</w:t>
+                <w:t xml:space="preserve">Brahimsamba Bomou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perrine Chaurand</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Clément Levard</w:t>
+                <w:t xml:space="preserve">Yves Dutour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint International Conference of Biogeochemistry of Trace Elements (ICOBTE) &amp; International Conference of Heavy Metals</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Wuppertal, Germany</w:t>
+              <w:t xml:space="preserve">28ème Réunion des Sciences de la Terre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04293831v1</w:t>
+                <w:t xml:space="preserve">hal-04860065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId561" w:history="1">
+            <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tentative de datation U-Pb par LA-ICP-MS à de l'aragonite de mollusques mésozoïques et de la calcite de coquilles d'oeufs de dinosaure non-aviens</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cadmium detoxification in Solanum nigrum and Solanum melongena through bounding to thiol compounds: a combined X-ray absorption spectroscopy and Cd stable isotopes perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId561" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baptiste Suchéras-Marx</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Abel Guihou</w:t>
+                <w:t xml:space="preserve">Blanche Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Doelsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brahimsamba Bomou</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Deschamps</w:t>
+                <w:t xml:space="preserve">Perrine Chaurand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Dutour</w:t>
+                <w:t xml:space="preserve">Clément Levard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28ème Réunion des Sciences de la Terre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Rennes, France</w:t>
+              <w:t xml:space="preserve">Joint International Conference of Biogeochemistry of Trace Elements (ICOBTE) &amp; International Conference of Heavy Metals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Wuppertal, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId561" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04860065v1</w:t>
+            <w:hyperlink r:id="rId560" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04293831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bilan hydrologique d'un système aquifère surexploité en région désertique : estimation de la recharge et paléorecharge par couplage d'approches satellitaires et géochimiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Séraphin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imen Khabouchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julio Gonçalvès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Stieglitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -15465,221 +15465,221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03874599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Datation des phases critiques de fracturation et caractérisation des fluides au cours de l'évolution du prisme alpin</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">Structuration des massifs subalpins, datation de la mise en place par U-Pb sur calcite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorian Bienveignant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Bilau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Schwartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Godeau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abel Guihou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre (RST 2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03587831v1</w:t>
+                <w:t xml:space="preserve">hal-03588213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X-ray absorption spectroscopy evidence of sulfur-bound cadmium in the Cd-hyperaccumulator.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId557" w:history="1">
+            <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId558" w:history="1">
+            <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blanche Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Doelsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId559" w:history="1">
+            <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Chaurand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Till Fehlauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -15721,51 +15721,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silicon isotopes: linking soil Si availability and plant Si strategies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Delvigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15849,152 +15849,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03547773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structuration des massifs subalpins, datation de la mise en place par U-Pb sur calcite</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">Datation des phases critiques de fracturation et caractérisation des fluides au cours de l'évolution du prisme alpin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Bilau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Schwartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Godeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abel Guihou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre (RST 2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03588213v1</w:t>
+                <w:t xml:space="preserve">hal-03587831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neodymium Isotope Budget in the Mediterranean Sea Inferred From Core-top Sediments, Seawater Data Synthesis and Box Model Calculation</w:t>
               </w:r>
@@ -16032,51 +16032,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Cornuault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abel Guihou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGU fall meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2021, New Orleans and Online, United States</w:t>
@@ -16105,103 +16105,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changements paléoenvironnementaux et paléoclimatiques au nord du Cameroun à l'Holocène : la tourbière de N'Gaoundaba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentine Schaaff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthew Makou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Grossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salomé Ansanay-Alex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Antheaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
@@ -16256,77 +16256,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Perez-Asensio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tachikawa Kazuyo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault de Garidel-Thoron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Sonzogni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Goldschmidt2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Virtual, France. </w:t>
@@ -16390,51 +16390,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Michelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId584" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Decouchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16485,90 +16485,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId586" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydroclimate and vegetation changes in Central Africa during the Holocene: new views from the Lake Barombi Mbo (Cameroon).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Garcin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId587" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Menot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enno Schefuss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId588" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dirk Sachse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -16610,51 +16610,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId589" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tracing phytoavailable silicon in soils using silicon isotopes and Ge/Si ratios</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Delvigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId590" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Dominique Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16761,77 +16761,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tachikawa Kazuyo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Cornuault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abel Guihou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Siani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PAGES-OSM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Zaragoza, Spain</w:t>
@@ -16860,103 +16860,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId592" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la simulation de séries climatiques en zone sahélienne à la simulation hydrologique : le cas de la reconstitution des niveaux du lac Tchad sur la période 1851-2011</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Bouchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId593" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brigode</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId594" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Folton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julio Gonçalvès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réunion des Sciences de la Terre 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Caen, France. pp.2</w:t>
@@ -17011,77 +17011,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Cornuault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tachikawa Kazuyo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abel Guihou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Goldschmidt2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Yokohama, Japan</w:t>
@@ -17136,77 +17136,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Hamelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanni Gunnell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId369" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Curmi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Deciphering time-dependent processes in soil and weathering profile evolution. EGU Annual Assembly 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17231,90 +17231,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId597" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chlorine-36 dating of the deep confined aquifer groundwaters of lake Chad Basin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Bouchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdallah Mahamat Nour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Hamelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Sylvestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId598" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Favreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -17356,77 +17356,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId599" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Groundwater ages” of the Lake Chad multi-layer aquifers system inferred from 14C and 36Cl data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Bouchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julio Gonçalvès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Hamelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17606,77 +17606,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId603" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrological budget of Lake Chad : assessment of lake-groundwater interaction by coupling Bayesian approach and chemical budget</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Bouchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julio Gonçalvès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId600" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Seidel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18132,51 +18132,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Felis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ryuji Asami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ed C. Hathorne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18244,77 +18244,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paleoseismology, seismic cycle and tectonic coupling of the Lesser Antilles subduction zone : Insights from micro-atolls</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId619" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Weil Accardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Feuillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId620" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Tapponnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Cabioch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -18395,51 +18395,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">U. Merkel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId622" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Asami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ed C. Hathorne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -18494,51 +18494,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traçage de la mobilité de l'uranium dans les formations mésozoïques du site de Bure à l'aide des déséquilibres radioactifs (234U/238U)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId513" w:history="1">
+            <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Hillaire-Marcel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId608" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Michelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18673,51 +18673,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlle Couvrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abel Guihou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId628" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Mariot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -18945,51 +18945,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Bédécarrats</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abel Guihou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId628" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Mariot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -19057,77 +19057,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Beny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tachikawa Kazuyo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abel Guihou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGU fall meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2021, New Orleans and Online, United States</w:t>
@@ -19195,51 +19195,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Sebag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId640" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E.P. Verrecchia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -19303,51 +19303,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId638" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Dietrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Sebag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId642" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19402,103 +19402,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId644" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">U-Th isochron dating of pedogenic impure carbonates: a first attempt of heavy liquor separation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Dietrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abel Guihou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Sebag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Goldschmidt 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2017, Paris, France</w:t>
@@ -19572,90 +19572,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les lacs d’Ounianga. Mieux comprendre leur dynamique hydrologique et écologique par une approche interdisciplinaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId646" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thijs van de Meeren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Sylvestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId647" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baouyé Kemkong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moussa Abderamane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Tchad des lacs: Les zones humides sahéliennes au défi du changement global</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
@@ -19888,90 +19888,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Possibilities, challenges, and limitations of dinosaur eggshells LA-ICP-MS U-Pb dating based on samples from Provence (Upper Cretaceous, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abel Guihou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId562" w:history="1">
+            <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Suchéras-Marx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId656" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Tortosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId564" w:history="1">
+            <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Dutour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -19989,90 +19989,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId657" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">U-Pb calcite dating  and isotopic fluid signatures of extensional fault gouges affecting the Penninic Frontal Thrust : implications for exhumation of the seismogenic zone.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Bilau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Schwartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId658" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Brigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -20139,51 +20139,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId659" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traçage de la mobilité des radionucléides naturels en milieu sédimentaire profond à l'aide des déséquilibres radioactifs (234U/238U): Application aux formations mésozoïques de l'Est du Bassin de Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Deschamps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Géochimie. Université Paris Sud - Paris XI, 2003. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId660" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -20379,51 +20379,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05073427v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leny Montheil" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Licht" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deniz &#304;bilio&#287;lu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bott&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faruk Ocako&#287;lu" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jseaes.2025.106661" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400891v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anies Zeboudj" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lacombe" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas E Beaudoin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Callot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Lamarche" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geosciences15120463" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247364v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuyo Tachikawa" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Beny" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Cornuault" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guarinos" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Guihou" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2025.09.012" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05164741v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dupont-Nivet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Westerweel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaw Win" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gr.2025.06.018" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463233v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Halimeda Kilbourne" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Weil&#8208;accardo" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Feuillet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Deschamps" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan&#8208;yuan Xu" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024gl114448" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05455616v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Gasparrini" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Mangenot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Bonifacie" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Ceriani" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ter.70004" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-05151589v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Schaaff" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Grossi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Makou" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Garcin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2025.109307" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941533v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Bilau" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Rolland" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Schwartz" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gautheron" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dumont" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gsf.2024.101969" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04730901v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rocca" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Zanchetta" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gasparrini" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Mangenot" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Berra" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ter.12717" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751600v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Njikeu" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Feumba" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Ngounou Ngatcha" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40899-024-01031-4" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04666833v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;claude Hippolyte" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Mann" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Henry" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ter.12734" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04464951v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Folch" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Cogn&#233;" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Abderamane" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2024.108539" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-04119190v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Gon&#231;alv&#232;s" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Nutz" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre S&#233;raphin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Chekireb" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lahcen Kabiri" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.202" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763082v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Coster" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustafa Kaya" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bsgf/2024019" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04628645v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhongbao Zhang" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junsheng Nie" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anta-Clarisse Sarr" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/B37333.1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04721421v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Roemers-Oliveira" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fournier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Viseur" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Pederneiras Raja Gabaglia" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Fleury" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sedgeo.2024.106690" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731044v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Knebel" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Felis" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryuji Asami" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin K&#246;lling" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022PA004585" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04758715v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham Pappoe" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuzana Fekiacova-Castanet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Feder" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2024.136039" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04328372v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nutz" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Kwiecien" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Buylaert" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Khabouchi" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2023.111952" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739746v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Claude" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vidal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Passchier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Angeletti" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2024.122423" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-04695459v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2024.03.034" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04351509v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saskia E Ryan" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Douville" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dapoigny" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Battesti" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2023.1257482" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320382v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souleyman Abba" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Hamelin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;luc Michelot" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.14923" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-04115489v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sebag" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Antheaume" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2023.104589" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850842v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remadji Rirongarti" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Sylvestre" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Chali&#233;" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Paill&#232;s" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Mazur," TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10933-022-00270-9" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384155v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; N. P&#233;rez-Asensio" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Vidal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault de Garidel-Thoron" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Sonzogni" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha.2023.104283" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03989930v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazim Semmani" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Suc" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Fauquette" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Godeau" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2023.111452" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931511v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boubacar Bah" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Beaudoin" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Girard" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Gout" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2022.106018" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239765v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ter.12665" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04276075v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Aubert" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Bitault" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leonide" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2023.106546" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082117v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ani&#232;s Zeboudj" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2023.106219" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138353v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Flaux" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Save" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Scrinzi" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Minvielle Larousse" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vaschalde" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1047759423000132" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948302v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Bienveignant" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2022.104270" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662694v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thijs van Der Meeren" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Verschuren" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacoub A. Nassour" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evi L. Naudts" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abk1261" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03690969v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Weill-Accardo" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belle Philibosian" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Jacques" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021GC010045" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948305v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Stieglitz" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-26-5757-2022" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03209499v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Giaime" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Pichot" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Marriner" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mena El-Assal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egqsj-70-93-2021" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145956v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/se-12-237-2021" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259365v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Delvigne" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan A Schuessler" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Savage" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Poitrasson" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ggr.12378" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662613v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Boyden" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Weil-Accardo" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Oppo" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Rovere" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-13-1633-2021" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02995966v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Mahamat Nour" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bouchez" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Vallet-Coulomb" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10040-020-02259-y" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03471957v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy de Saulieu" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy De Saulieu" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Nlend" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/aaa.3029" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03325247v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Dietrich" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Diaz" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Verrecchia" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dep2.134" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03325034v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youcef Hakimi" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Orban" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Brouyere" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejrh.2021.100791" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03361219v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.74" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500323v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;raphin Pierre" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021WR030018" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065296v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Fekiacova" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Montagne" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Duvivier" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Deschamps" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2020.114771" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152875v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tachikawa Kazuyo" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Rapuc" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Dubois-Dauphin" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Westerhold" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2020.106752" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03234923v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gon&#231;alves" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejrh.2021.100824" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03338738v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Yeghicheyan" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Grinberg" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Alleman" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustafa Belhadj" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Causse" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-021-03456-8" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993180v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Couzini&#233;" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233;-Pierre M&#233;not" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Doumnang" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rochette" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Paquette" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2020.103960" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165195v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Friha Hadj Ammar" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najiba Chkir" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Zouari" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aissa Agoune" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2020.01.024" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152699v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Mbusnum" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Malleret" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Khabouchi" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Asia" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2020.111542" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581956v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mahamat Nour" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ginot" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Doumnang" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10498-019-09363-w" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02532697v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Goncalves" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Petersen" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-020-01627-4" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073144v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Gelly" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuzana Fekiacova" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Doelsch" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.02.092" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267485v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-43514-x" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366256v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Pozzi" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Rousseau" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Falgu&#232;res" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Mahieux" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-38350-4" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091134v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Poulin" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guinbe Amngar" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bichara Loukman" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-23-1705-2019" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743498v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Petersen" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Hamelin" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Fourre" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Goncalv&#232;s" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2018.03.003" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1FNF8WPQ-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713464v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Tendil" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/g39905.1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01983382v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Adatte" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2018.05.010" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713452v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Siani" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017PA003227" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01719183v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillemette Menot" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enno Schefuss" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1715336115" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02358957v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1805582115" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963914v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgina King" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Valla" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2018.05.022" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713461v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pisapia" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Battani" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Buschaert" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/jgs2017-067" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963921v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1808481115" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-01566241v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Frery" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gratier" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Ellouz-Zimmerman" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Blamart" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2016.09.035" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713542v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamit Abderamane" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20546/ijcrar.2017.512.008" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118456v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2017.04.015" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457352v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-20-1599-2016" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://college-de-france.hal.science/hal-05422851v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Durand" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Bard" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Camoin" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2458/azu_js_rc.v55i2.16134" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606719v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanni Gunnell" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Curmi" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2016.06.026" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TSTH52WH-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01470290v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Beauducel" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015JB012406" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118434v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Weil-Accardo" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Feuillet" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Jacques" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Saurel" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha.2015.12.019" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LP4GCM9T-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765500v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016PA002979" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255926v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2015.10.044" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P6R7NCDW-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052175v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeps.2015.07.035" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207746v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuelle Frery Frery" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Ellouz-Zimmermann" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Loiselet" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Braun" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2015.03.018" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424609v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Pupier" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucilla Benedetti" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery Guillou" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2015.03.022" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7S32H5D9-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258811v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Michelot" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2014.04.014" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P9WKC9KX-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457742v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. G. C. Amaral" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vincens" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Guiot" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Buchet" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-9-223-2013" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230142v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Baba-Sy" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/grl.50478" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230143v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Merkel" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ed C. Hathorne" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms1973" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230139v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Durand" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature10902" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495168v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander L. Thomas" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuhiko Fujita" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasufumi Iryu" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Cabioch" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2011.12.006" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118566v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Seard" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yusuke Yokoyama" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroyuki Matsuzaki" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2010.10.013" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VBZ5LTMB-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420387v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L L M&#233;nabr&#233;az &#8270;" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Thouveny" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D L Bourl&#232;s" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Deschamps" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2011.10.037" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234900v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lebatard" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.L. Bourles" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Braucher" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Arnauld" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Duringer" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00549775v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Elisabeth Lebatard" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier L. Bourl&#232;s" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Arnold" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Duringer" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.EPSL.2010.06.003" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GL02QDPV-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259782v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Siddall" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Abe-Ouchi" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Andersen" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Antonioli" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bamber" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jqs.1270" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/FB3CF209A316D5A646215A9FEC8630A88E494C3D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00408991v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Marchal" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Monchot" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Coussot" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Desclaux" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2009.03.004" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5ZJCZGMW-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://college-de-france.hal.science/hal-05423842v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Thomas" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gideon Henderson" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Mason" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1168754" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://college-de-france.hal.science/hal-05423822v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimio Hanawa" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2009.09.011" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V1RQWMF4-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895148v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Nicolis" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Curis" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. B&#233;nazeth" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2009.06.003" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HNRWG2BN-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00348079v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Beauchamp" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Bahain" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larbi Boudad" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.913" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-M4M5NG1L-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061573v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Miralles" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Veron" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Radakovitch" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Tremblay" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2006.03.018" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QK989MZG-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774054v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Dumont" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Steuwer" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Peel" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Withers" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2006.06.015" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118568v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Pons-Branchu" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Hillaire-Marcel" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassam Ghaleb" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sinclair" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2005.06.011" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M8RJKT7R-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118562v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b402237h" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8F36F7C0229125915D40561898D47758042E78E3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330850v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hillaire-Marcel" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Michelot" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Doucelance" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01902491v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0009-2541(03)00226-2" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BWTWPS1R-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00227011v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Spiberg" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cahen" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:19877186" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F8DE374B676B08E31D6BEA79F923DD944AC20173/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00245089v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.S. Sullivan" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. N&#233;el" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Vaissi&#232;re" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rphysap:01983001804025300" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/421380399458C8AA1B260B14F18DF105626ADB2C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00219906v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tanre" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Herman" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=De Leffe" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:1980387" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/AB24F4D938901697DDECE1CA2A678DF4AD7751DF/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00236683v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphysrad:019620023010080700" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C7BF925E2F150F5F95DC33586C86867E0B58BC75/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447209v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Ludovino Aranda" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Homberg" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Huyghe" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio L. Rosenberg" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05221871v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrix Heller" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Guinoiseau" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bouchez" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Duvivier" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430649v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosine Cartier" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Au Yang" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Alexandre" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248835v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-7994" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515431v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293831v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Pons" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanche Collin" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Chaurand" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Levard" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860065v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Such&#233;ras-Marx" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahimsamba Bomou" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Dutour" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03874599v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587831v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Schwartz" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549188v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Till Fehlauer" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547773v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Keller" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Basile-Doelsch" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Angeletti" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-12083" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588213v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03542944v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587793v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Ansanay-Alex" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541193v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Perez-Asensio" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2021.7050" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01707123v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Andr&#233;" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Decouchon" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Wuilleumier" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098309v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Menot" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Sachse" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553133v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Dominique Meunier" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547756v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606966v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Brigode" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Folton" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547515v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01951160v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135533v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Favreau" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02069497v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Seidel" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02064294v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bouchez" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02071519v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Doumnang" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817841v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.O. Petersen" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Goncalves" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Michelot" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00675490v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hadj Ammar" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00639084v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Tarrieu" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gasquet" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Rossi" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Cheilletz" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Deloule" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910397v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910406v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Weil Accardo" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Tapponnier" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113496v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Asami" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411186v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Buschaert" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487370v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel B&#233;d&#233;carrats" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Couvrat" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Mariot" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agenda.unige.ch/events/view/44609" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15hha" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782275v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmina Chaid-Saoudi" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ichraq Larbi" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerry Sayle" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731795v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544783v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098270v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dietrich" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Diaz" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.P. Verrecchia" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098278v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Durand" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.E. King" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02112506v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377397v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thijs van de Meeren" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baouy&#233; Kemkong" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03619354v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Olvera-Vazquez" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Remou&#233;" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Venon" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Rousselet" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Grandcolas" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pci.evolbiol.100134" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374837v2" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Tortosa" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146000v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Brigaud" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00004257v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400891v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anies Zeboudj" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lacombe" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas E Beaudoin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Callot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Lamarche" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geosciences15120463" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05073427v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leny Montheil" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Licht" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deniz &#304;bilio&#287;lu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bott&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faruk Ocako&#287;lu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jseaes.2025.106661" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247364v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuyo Tachikawa" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Beny" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Cornuault" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guarinos" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Guihou" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2025.09.012" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463233v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Halimeda Kilbourne" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Weil&#8208;accardo" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Feuillet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Deschamps" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan&#8208;yuan Xu" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024gl114448" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05455616v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Gasparrini" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Mangenot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Bonifacie" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Ceriani" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ter.70004" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05164741v2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dupont-Nivet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Westerweel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaw Win" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gr.2025.06.018" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941533v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Bilau" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Rolland" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Schwartz" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gautheron" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dumont" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gsf.2024.101969" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-05151589v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Schaaff" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Grossi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Makou" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Garcin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2025.109307" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04464951v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Folch" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Cogn&#233;" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Abderamane" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2024.108539" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-04119190v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Gon&#231;alv&#232;s" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Nutz" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre S&#233;raphin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Chekireb" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lahcen Kabiri" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.202" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04628645v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhongbao Zhang" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junsheng Nie" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anta-Clarisse Sarr" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/B37333.1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04721421v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Roemers-Oliveira" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fournier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Viseur" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Pederneiras Raja Gabaglia" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Fleury" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sedgeo.2024.106690" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763082v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Coster" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustafa Kaya" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bsgf/2024019" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04730901v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rocca" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Zanchetta" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gasparrini" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Mangenot" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Berra" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ter.12717" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751600v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Njikeu" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Feumba" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Ngounou Ngatcha" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40899-024-01031-4" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04666833v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;claude Hippolyte" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Mann" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Henry" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ter.12734" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731044v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Knebel" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Felis" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryuji Asami" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin K&#246;lling" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022PA004585" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739746v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Claude" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vidal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Passchier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Angeletti" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2024.122423" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04328372v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nutz" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Kwiecien" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Buylaert" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Khabouchi" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2023.111952" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04758715v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham Pappoe" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuzana Fekiacova-Castanet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Feder" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2024.136039" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-04695459v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2024.03.034" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04351509v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saskia E Ryan" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Douville" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dapoigny" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Battesti" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2023.1257482" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320382v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souleyman Abba" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Hamelin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;luc Michelot" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.14923" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239765v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ter.12665" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082117v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ani&#232;s Zeboudj" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boubacar Bah" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Beaudoin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Gout" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2023.106219" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04276075v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Aubert" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Bitault" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leonide" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Godeau" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2023.106546" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-04115489v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sebag" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Antheaume" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2023.104589" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850842v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remadji Rirongarti" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Sylvestre" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Chali&#233;" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Paill&#232;s" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Mazur," TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10933-022-00270-9" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931511v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Girard" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2022.106018" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384155v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; N. P&#233;rez-Asensio" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Vidal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault de Garidel-Thoron" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Sonzogni" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha.2023.104283" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03989930v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazim Semmani" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Suc" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Fauquette" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2023.111452" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138353v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Flaux" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Save" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Scrinzi" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Minvielle Larousse" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vaschalde" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1047759423000132" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948302v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Bienveignant" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2022.104270" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662694v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thijs van Der Meeren" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Verschuren" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacoub A. Nassour" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evi L. Naudts" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abk1261" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03690969v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Weill-Accardo" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belle Philibosian" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Jacques" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021GC010045" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948305v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Stieglitz" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-26-5757-2022" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03209499v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Giaime" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Pichot" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Marriner" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mena El-Assal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egqsj-70-93-2021" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03325034v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youcef Hakimi" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Orban" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Brouyere" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejrh.2021.100791" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03361219v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.74" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500323v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;raphin Pierre" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021WR030018" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662613v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Boyden" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Weil-Accardo" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Oppo" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Rovere" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-13-1633-2021" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259365v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Delvigne" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan A Schuessler" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Savage" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Poitrasson" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ggr.12378" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145956v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/se-12-237-2021" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02995966v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Mahamat Nour" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bouchez" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Vallet-Coulomb" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10040-020-02259-y" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03471957v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy de Saulieu" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy De Saulieu" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Nlend" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/aaa.3029" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03325247v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Dietrich" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Diaz" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Verrecchia" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dep2.134" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065296v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Fekiacova" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Montagne" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Duvivier" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Deschamps" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2020.114771" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152875v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tachikawa Kazuyo" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Rapuc" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Dubois-Dauphin" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Westerhold" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2020.106752" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03234923v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gon&#231;alves" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejrh.2021.100824" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03338738v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Yeghicheyan" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Grinberg" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Alleman" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustafa Belhadj" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Causse" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-021-03456-8" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993180v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Couzini&#233;" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233;-Pierre M&#233;not" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Doumnang" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rochette" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Paquette" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2020.103960" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165195v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Friha Hadj Ammar" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najiba Chkir" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Zouari" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aissa Agoune" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2020.01.024" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152699v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Mbusnum" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Malleret" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Khabouchi" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Asia" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2020.111542" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581956v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mahamat Nour" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ginot" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Doumnang" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10498-019-09363-w" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02532697v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Goncalves" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Petersen" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-020-01627-4" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366256v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Pozzi" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Rousseau" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Falgu&#232;res" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Mahieux" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-38350-4" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073144v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Gelly" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuzana Fekiacova" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Doelsch" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.02.092" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267485v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-43514-x" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091134v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Poulin" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guinbe Amngar" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bichara Loukman" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-23-1705-2019" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743498v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Petersen" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Hamelin" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Fourre" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Goncalv&#232;s" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2018.03.003" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1FNF8WPQ-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713464v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Tendil" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/g39905.1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01983382v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Adatte" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2018.05.010" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01719183v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillemette Menot" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enno Schefuss" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1715336115" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713452v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Siani" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017PA003227" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963914v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgina King" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Valla" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2018.05.022" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713461v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pisapia" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Battani" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Buschaert" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/jgs2017-067" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02358957v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1805582115" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963921v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1808481115" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-01566241v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Frery" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gratier" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Ellouz-Zimmerman" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Blamart" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2016.09.035" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713542v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamit Abderamane" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20546/ijcrar.2017.512.008" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118456v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2017.04.015" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457352v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-20-1599-2016" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01470290v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Beauducel" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015JB012406" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606719v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Durand" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanni Gunnell" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Curmi" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2016.06.026" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TSTH52WH-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://college-de-france.hal.science/hal-05422851v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Bard" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Camoin" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2458/azu_js_rc.v55i2.16134" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118434v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Weil-Accardo" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Feuillet" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Jacques" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Saurel" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha.2015.12.019" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LP4GCM9T-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765500v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016PA002979" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255926v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2015.10.044" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P6R7NCDW-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052175v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeps.2015.07.035" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207746v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuelle Frery Frery" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Ellouz-Zimmermann" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Loiselet" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Braun" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2015.03.018" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424609v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Pupier" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucilla Benedetti" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery Guillou" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2015.03.022" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7S32H5D9-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258811v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Michelot" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2014.04.014" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P9WKC9KX-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457742v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. G. C. Amaral" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vincens" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Guiot" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Buchet" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-9-223-2013" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230142v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Baba-Sy" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/grl.50478" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230143v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Merkel" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ed C. Hathorne" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms1973" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230139v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Durand" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature10902" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495168v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander L. Thomas" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuhiko Fujita" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasufumi Iryu" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Cabioch" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2011.12.006" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118566v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Seard" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yusuke Yokoyama" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroyuki Matsuzaki" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2010.10.013" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VBZ5LTMB-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420387v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L L M&#233;nabr&#233;az &#8270;" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Thouveny" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D L Bourl&#232;s" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Deschamps" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2011.10.037" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234900v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lebatard" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.L. Bourles" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Braucher" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Arnauld" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Duringer" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00549775v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Elisabeth Lebatard" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier L. Bourl&#232;s" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Arnold" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Duringer" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.EPSL.2010.06.003" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GL02QDPV-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259782v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Siddall" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Abe-Ouchi" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Andersen" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Antonioli" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bamber" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jqs.1270" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/FB3CF209A316D5A646215A9FEC8630A88E494C3D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00408991v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Marchal" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Monchot" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Coussot" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Desclaux" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2009.03.004" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5ZJCZGMW-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://college-de-france.hal.science/hal-05423842v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Thomas" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gideon Henderson" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Mason" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1168754" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://college-de-france.hal.science/hal-05423822v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimio Hanawa" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2009.09.011" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V1RQWMF4-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895148v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Nicolis" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Curis" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. B&#233;nazeth" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2009.06.003" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HNRWG2BN-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061573v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Miralles" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Veron" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Radakovitch" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Tremblay" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2006.03.018" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QK989MZG-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00348079v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Beauchamp" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Bahain" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larbi Boudad" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.913" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-M4M5NG1L-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774054v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Dumont" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Steuwer" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Peel" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Withers" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2006.06.015" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118568v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Pons-Branchu" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Hillaire-Marcel" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassam Ghaleb" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sinclair" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2005.06.011" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M8RJKT7R-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330850v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hillaire-Marcel" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Michelot" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Doucelance" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118562v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b402237h" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8F36F7C0229125915D40561898D47758042E78E3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01902491v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0009-2541(03)00226-2" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BWTWPS1R-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00227011v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Spiberg" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cahen" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:19877186" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F8DE374B676B08E31D6BEA79F923DD944AC20173/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00245089v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.S. Sullivan" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. N&#233;el" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Vaissi&#232;re" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rphysap:01983001804025300" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/421380399458C8AA1B260B14F18DF105626ADB2C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00219906v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tanre" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Herman" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=De Leffe" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:1980387" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/AB24F4D938901697DDECE1CA2A678DF4AD7751DF/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00236683v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphysrad:019620023010080700" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C7BF925E2F150F5F95DC33586C86867E0B58BC75/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447209v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Ludovino Aranda" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Homberg" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Huyghe" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio L. Rosenberg" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05221871v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrix Heller" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Guinoiseau" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bouchez" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Duvivier" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430649v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosine Cartier" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Au Yang" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Alexandre" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248835v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-7994" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515431v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860065v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Such&#233;ras-Marx" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahimsamba Bomou" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Dutour" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293831v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Pons" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanche Collin" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Chaurand" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Levard" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03874599v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588213v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Schwartz" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549188v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Till Fehlauer" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547773v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Keller" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Basile-Doelsch" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Angeletti" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-12083" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587831v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03542944v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587793v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Ansanay-Alex" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541193v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Perez-Asensio" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2021.7050" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01707123v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Andr&#233;" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Decouchon" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Wuilleumier" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098309v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Menot" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Sachse" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553133v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Dominique Meunier" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547756v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606966v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Brigode" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Folton" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547515v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01951160v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135533v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Favreau" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02069497v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Seidel" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02064294v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bouchez" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02071519v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Doumnang" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817841v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.O. Petersen" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Goncalves" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Michelot" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00675490v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hadj Ammar" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00639084v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Tarrieu" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gasquet" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Rossi" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Cheilletz" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Deloule" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910397v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910406v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Weil Accardo" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Tapponnier" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113496v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Asami" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411186v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Buschaert" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487370v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel B&#233;d&#233;carrats" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Couvrat" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Mariot" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agenda.unige.ch/events/view/44609" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15hha" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782275v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmina Chaid-Saoudi" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ichraq Larbi" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerry Sayle" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731795v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544783v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098270v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dietrich" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Diaz" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.P. Verrecchia" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098278v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Durand" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.E. King" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02112506v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377397v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thijs van de Meeren" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baouy&#233; Kemkong" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03619354v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Olvera-Vazquez" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Remou&#233;" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Venon" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Rousselet" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Grandcolas" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pci.evolbiol.100134" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374837v2" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Tortosa" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146000v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Brigaud" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00004257v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>