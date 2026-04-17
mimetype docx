--- v0 (2026-03-16)
+++ v1 (2026-04-17)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Pierre Desvaux </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Critical assessment of the reliability and provenance of global plastic pollution flow statistics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Pinto da Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Desvaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hazardous Materials: Plastics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 2, pp.100043. </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.hazmp.2026.100043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05494493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mayssoun Sukarieh, Senior Lecturer au King’s College de Londres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Desvaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mayssoun Sukarieh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Chossière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Fourault-Cauët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Mahoudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de géographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 6 (742), pp.122-135. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ag.742.0122⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03503400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’économie circulaire : un réel changement de paradigme ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Desvaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers français : documents d'actualité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, n°422 (4), pp.34-41. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/cafr.422.0034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05019941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. Les zabbâlîn, un objet surétudié ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Desvaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Degner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Égypte Soudan mondes arabes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Les zabbâlîn, un objet surétudié, 3è Série (19), pp.11-34. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ema.4452⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01952384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une approche qualitative du métabolisme urbain. L’exemple des voies métaboliques des déchets plastiques au Caire (Égypte)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Desvaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flux - Cahiers scientifiques internationaux Réseaux et territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 116-117, pp.147-160. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/flux1.116.0147⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02394290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Zabbalîn du Caire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Desvaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamie Furniss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Philippe Tastevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BelvedeR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03791591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Économie circulaire acritique et condition post-politique : analyse de la valorisation des déchets en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Desvaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flux - Cahiers scientifiques internationaux Réseaux et territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 108, pp.36-50. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/flux1.108.0036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01689174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notes de lecture. Sociétés urbaines et déchets : éclairages internationaux, Claudia Cirelli & Bénédicte Florin (dir.), Tours : Presses Universitaires François-Rabelais, Collection Villes et Territoires, 2015, 450 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Desvaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flux - Cahiers scientifiques internationaux Réseaux et territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.145-149. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/flux.101.0145⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01871622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tribulations de fin de vie d’une bouteille en plastique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Desvaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géographie et cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 91-92, pp.197-211. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/gc.3429⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01200604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles dynamiques de compétitions dans les filières de valorisation des déchets ? Regard croisé sur trois gisements : biodéchets, terres excavées et déchets plastiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Desvaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain J. Garcier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er Congrès Interdisciplinaire sur l'Économie Circulaire 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Montpellier Management, Jun 2024, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-04690762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What critical mapping of communities/disciplines and recycling flows in urban metabolic research?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Bahers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Desvaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RGS-IBG Annual International Conference 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Royal Geographical Society, Aug 2024, London, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04843116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La valorisation des déchets au Caire : entre multiplicité des infrastructures, renforcement des logiques marchandes et prédation économique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Desvaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Socialiser les déchets - Du rebut à la ressource</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02155280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparer les déchets à travers le prisme de leur mise en circulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Desvaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier Deuxième vie des objets (DVO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01899597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immunisation et purification : enjeux sémantiques et politiques du déchet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Desvaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude " “Medium is the message” : que faire de la médiologie en SHS ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire Analyse Comparée des Pouvoirs (ACP) et Université Paris-Est Marne-la-Vallée, Oct 2018, Marne-la-Vallée, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01899606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Governing urban metabolism through the assimilation of alternative practices by local governments in Lyon (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Desvaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RGS-IBG Annual International Conference 2018, session "Geographies of Multi-Scalar Waste Economies"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Cardiff, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01899600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mise en avant d'une conception systémique du gaspillage comme critique de la politique lyonnaise de valorisation des déchets par les acteurs associatifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Desvaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque RELGA : Enquête sur les réseaux émergents de lutte contre le gaspillage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01899603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filières de valorisation informelles des déchets au Caire : entre laisser-faire et prédation étatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Desvaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier Deuxième vie des objets (DVO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01899596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le paradigme de l’économie circulaire au prisme de l’informel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Desvaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude « Produits, matériaux, déchets : circulations territoriales et économie des circularités », ACREOR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01899592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les services urbains à l'épreuve de l'informalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Desvaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman Stadnicki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de travail, CEDEJ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Le Caire, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01899589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-layered infrastructures: Toward an inclusive city?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Desvaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RGS-IBG Annual International Conference 2013, session « Governing Cities of the South: New Political Frontiers »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01899586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organisation et pratiques professionnelles des chiffonniers du Caire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Desvaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire SUDMED, atelier « Organisation professionnelle du secteur informel »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01899579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Legitimating informal waste practices: Implementing norms and the right to the city</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Desvaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAG Meeting 2013, session « Social, Cultural &amp; Political Geographies of Waste »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Los Angeles, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01899581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Informalité et légitimité de l'action : une négociation permanente du droit à la ville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Desvaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamie Furniss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « Villes, acteurs et pouvoirs dans le monde arabe et musulman », atelier « Gouvernance urbaine à l'heure néo-libérale », GREMMO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01899577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les stratégies d'adaptation des zabbalin aux contraintes imposées par le nouveau système de gestion des déchets au Caire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Desvaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Florin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La gestion des déchets en question : acteurs, temporalités et territoires, Séminaire CITERES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01899572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Métabolisme(s). Matière en circulation, matière en transformation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Desvaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Dillenseger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Mongeard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions 205, 2024, À partir de l'Anthropocène, Michel Lussault; Valérie Disdier, 978–2–919380–80–0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04766935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coding urban metabolism: infrastructuring metabolic pathways</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Desvaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coutard, Olivier; Florentin, Daniel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Infrastructures and Cities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edward Edgar Publishing, pp.349-361, 2024, 978 1 80088 914 9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04416199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Las controvertidas infraestructuras del reciclaje de plásticos en El Cairo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Desvaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">SCHAMBER, Pablo; SUAREZ, Francisco; CIRELLI, Claudia. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recicloscopio VII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prometeo Libros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.41-68, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02394302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entrée « Plastique »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Desvaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Groupe Cynorhodon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire critique de l'anthropocène</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNRS Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 978-2-271-12427-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02394276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’économie du recyclage au Caire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Desvaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamie Furniss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas de l’Égypte contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Editions, pp.110-111, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02395686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le ramassage des déchets au Caire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Desvaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Furniss Jamie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas de l’Égypte contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Editions, pp.82-83, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02395670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’État et la valorisation informelle des déchets au Caire : renforcement des logiques marchandes et prédation économique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Desvaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamie Furniss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jaglin, Sylvy; Debout, Lise; Salenson, Irène. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Du rebut à la ressource. Valorisation des déchets dans les villes du Sud</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions AFD</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.135-152, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01871628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybridations formelles informelles : gestion des déchets au Caire après la délégation à des entreprises internationales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Desvaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamie Furniss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Karine Bennafla. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acteurs et pouvoirs dans les villes du Maghreb et du Moyen-Orient</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Karthala, 2015, 978-2-8111-1449-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01200610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plastics used in agriculture and for food: uses, properties and impacts. Condensed report of the collective scientific assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Duquesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Mercier-Bonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Monsaingeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Paresys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fleurine Akoueson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE; CNRS. 2025, 164 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05126469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plastics used in agriculture and for food: uses, properties and impacts. Extended report of the collective scientific assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Duquesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Mercier-Bonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Monsaingeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Paresys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fleurine Akoueson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE; CNRS. 2025, 1 533 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05127243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'arraisonnement des milieux urbains. Analyse des flux cataboliques au Caire (Égypte) et à Lyon (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Desvaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Géographie. Université Grenoble Alpes, 2017. Français. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01700751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId79"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Pierre Desvaux </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Critical assessment of the reliability and provenance of global plastic pollution flow statistics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Pinto da Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Desvaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hazardous Materials: Plastics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 2, pp.100043. </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.hazmp.2026.100043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05494493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mayssoun Sukarieh, Senior Lecturer au King’s College de Londres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Desvaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mayssoun Sukarieh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Chossière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Fourault-Cauët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Mahoudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de géographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 6 (742), pp.122-135. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ag.742.0122⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03503400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’économie circulaire : un réel changement de paradigme ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Desvaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers français : documents d'actualité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, n°422 (4), pp.34-41. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/cafr.422.0034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05019941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. Les zabbâlîn, un objet surétudié ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Desvaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Degner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Égypte Soudan mondes arabes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Les zabbâlîn, un objet surétudié, 3è Série (19), pp.11-34. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ema.4452⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01952384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une approche qualitative du métabolisme urbain. L’exemple des voies métaboliques des déchets plastiques au Caire (Égypte)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Desvaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flux - Cahiers scientifiques internationaux Réseaux et territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 116-117, pp.147-160. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/flux1.116.0147⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02394290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Zabbalîn du Caire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Desvaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamie Furniss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Philippe Tastevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BelvedeR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03791591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Économie circulaire acritique et condition post-politique : analyse de la valorisation des déchets en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Desvaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flux - Cahiers scientifiques internationaux Réseaux et territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 108, pp.36-50. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/flux1.108.0036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01689174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notes de lecture. Sociétés urbaines et déchets : éclairages internationaux, Claudia Cirelli & Bénédicte Florin (dir.), Tours : Presses Universitaires François-Rabelais, Collection Villes et Territoires, 2015, 450 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Desvaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flux - Cahiers scientifiques internationaux Réseaux et territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.145-149. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/flux.101.0145⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01871622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tribulations de fin de vie d’une bouteille en plastique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Desvaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géographie et cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 91-92, pp.197-211. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/gc.3429⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01200604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles dynamiques de compétitions dans les filières de valorisation des déchets ? Regard croisé sur trois gisements : biodéchets, terres excavées et déchets plastiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Desvaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain J. Garcier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er Congrès Interdisciplinaire sur l'Économie Circulaire 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Montpellier Management, Jun 2024, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-04690762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What critical mapping of communities/disciplines and recycling flows in urban metabolic research?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Bahers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Desvaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RGS-IBG Annual International Conference 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Royal Geographical Society, Aug 2024, London, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04843116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La valorisation des déchets au Caire : entre multiplicité des infrastructures, renforcement des logiques marchandes et prédation économique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Desvaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Socialiser les déchets - Du rebut à la ressource</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02155280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparer les déchets à travers le prisme de leur mise en circulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Desvaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier Deuxième vie des objets (DVO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01899597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immunisation et purification : enjeux sémantiques et politiques du déchet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Desvaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude " “Medium is the message” : que faire de la médiologie en SHS ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire Analyse Comparée des Pouvoirs (ACP) et Université Paris-Est Marne-la-Vallée, Oct 2018, Marne-la-Vallée, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01899606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Governing urban metabolism through the assimilation of alternative practices by local governments in Lyon (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Desvaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RGS-IBG Annual International Conference 2018, session "Geographies of Multi-Scalar Waste Economies"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Cardiff, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01899600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mise en avant d'une conception systémique du gaspillage comme critique de la politique lyonnaise de valorisation des déchets par les acteurs associatifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Desvaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque RELGA : Enquête sur les réseaux émergents de lutte contre le gaspillage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01899603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filières de valorisation informelles des déchets au Caire : entre laisser-faire et prédation étatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Desvaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier Deuxième vie des objets (DVO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01899596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le paradigme de l’économie circulaire au prisme de l’informel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Desvaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude « Produits, matériaux, déchets : circulations territoriales et économie des circularités », ACREOR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01899592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les services urbains à l'épreuve de l'informalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Desvaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman Stadnicki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de travail, CEDEJ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Le Caire, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01899589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Legitimating informal waste practices: Implementing norms and the right to the city</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Desvaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAG Meeting 2013, session « Social, Cultural &amp; Political Geographies of Waste »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Los Angeles, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01899581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-layered infrastructures: Toward an inclusive city?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Desvaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RGS-IBG Annual International Conference 2013, session « Governing Cities of the South: New Political Frontiers »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01899586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organisation et pratiques professionnelles des chiffonniers du Caire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Desvaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire SUDMED, atelier « Organisation professionnelle du secteur informel »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01899579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Informalité et légitimité de l'action : une négociation permanente du droit à la ville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Desvaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamie Furniss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « Villes, acteurs et pouvoirs dans le monde arabe et musulman », atelier « Gouvernance urbaine à l'heure néo-libérale », GREMMO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01899577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les stratégies d'adaptation des zabbalin aux contraintes imposées par le nouveau système de gestion des déchets au Caire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Desvaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Florin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La gestion des déchets en question : acteurs, temporalités et territoires, Séminaire CITERES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01899572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Métabolisme(s). Matière en circulation, matière en transformation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Desvaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Dillenseger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Mongeard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions 205, 2024, À partir de l'Anthropocène, Michel Lussault; Valérie Disdier, 978–2–919380–80–0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04766935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coding urban metabolism: infrastructuring metabolic pathways</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Desvaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coutard, Olivier; Florentin, Daniel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Infrastructures and Cities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edward Edgar Publishing, pp.349-361, 2024, 978 1 80088 914 9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04416199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Las controvertidas infraestructuras del reciclaje de plásticos en El Cairo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Desvaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">SCHAMBER, Pablo; SUAREZ, Francisco; CIRELLI, Claudia. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recicloscopio VII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prometeo Libros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.41-68, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02394302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entrée « Plastique »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Desvaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Groupe Cynorhodon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire critique de l'anthropocène</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNRS Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 978-2-271-12427-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02394276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’économie du recyclage au Caire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Desvaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamie Furniss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas de l’Égypte contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Editions, pp.110-111, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02395686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le ramassage des déchets au Caire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Desvaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Furniss Jamie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas de l’Égypte contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Editions, pp.82-83, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02395670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’État et la valorisation informelle des déchets au Caire : renforcement des logiques marchandes et prédation économique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Desvaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamie Furniss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jaglin, Sylvy; Debout, Lise; Salenson, Irène. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Du rebut à la ressource. Valorisation des déchets dans les villes du Sud</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions AFD</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.135-152, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01871628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybridations formelles informelles : gestion des déchets au Caire après la délégation à des entreprises internationales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Desvaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamie Furniss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Karine Bennafla. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acteurs et pouvoirs dans les villes du Maghreb et du Moyen-Orient</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Karthala, 2015, 978-2-8111-1449-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01200610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plastics used in agriculture and for food: uses, properties and impacts. Condensed report of the collective scientific assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Duquesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Mercier-Bonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Monsaingeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Paresys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fleurine Akoueson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE; CNRS. 2025, 164 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05126469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plastics used in agriculture and for food: uses, properties and impacts. Extended report of the collective scientific assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Duquesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Mercier-Bonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Monsaingeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Paresys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fleurine Akoueson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE; CNRS. 2025, 1 533 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05127243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'arraisonnement des milieux urbains. Analyse des flux cataboliques au Caire (Égypte) et à Lyon (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Desvaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Géographie. Université Grenoble Alpes, 2017. Français. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01700751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId79"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05494493v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Pinto da Costa" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Desvaux" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hazmp.2026.100043" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503400v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayssoun Sukarieh" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Chossi&#232;re" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Fourault-Cau&#235;t" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Mahoudeau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ag.742.0122" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019941v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cafr.422.0034" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952384v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Degner" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ema.4452" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394290v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/flux1.116.0147" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/B18-5N070TJ0-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03791591v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamie Furniss" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Philippe Tastevin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689174v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/flux1.108.0036" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/B18-1TSHKMH1-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871622v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/flux.101.0145" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01200604v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gc.3429" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04690762v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Tanguy" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain J. Garcier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Laforest" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843116v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Bahers" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155280v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899597v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899606v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899600v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899603v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899596v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899592v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899589v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Stadnicki" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899586v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899579v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899581v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899577v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899572v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Florin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766935v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Dillenseger" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Mongeard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416199v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394302v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://edunla.unla.edu.ar/publicaciones" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394276v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395686v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395670v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Furniss Jamie" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871628v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.afd.fr/fr/du-rebut-la-ressource" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01200610v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05126469v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Duquesne" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Mercier-Bonin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Monsaingeon" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Paresys" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleurine Akoueson" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05127243v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01700751v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05494493v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Pinto da Costa" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Desvaux" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hazmp.2026.100043" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503400v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayssoun Sukarieh" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Chossi&#232;re" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Fourault-Cau&#235;t" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Mahoudeau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ag.742.0122" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019941v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cafr.422.0034" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952384v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Degner" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ema.4452" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394290v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/flux1.116.0147" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/B18-5N070TJ0-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03791591v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamie Furniss" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Philippe Tastevin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689174v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/flux1.108.0036" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/B18-1TSHKMH1-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871622v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/flux.101.0145" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01200604v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gc.3429" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04690762v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Tanguy" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain J. Garcier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Laforest" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843116v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Bahers" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155280v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899597v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899606v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899600v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899603v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899596v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899592v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899589v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Stadnicki" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899581v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899586v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899579v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899577v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899572v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Florin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766935v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Dillenseger" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Mongeard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416199v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394302v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://edunla.unla.edu.ar/publicaciones" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394276v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395686v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395670v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Furniss Jamie" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871628v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.afd.fr/fr/du-rebut-la-ressource" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01200610v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05126469v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Duquesne" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Mercier-Bonin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Monsaingeon" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Paresys" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleurine Akoueson" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05127243v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01700751v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>