--- v1 (2026-04-17)
+++ v2 (2026-05-27)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Pierre Desvaux </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Critical assessment of the reliability and provenance of global plastic pollution flow statistics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Pinto da Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Desvaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hazardous Materials: Plastics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 2, pp.100043. </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.hazmp.2026.100043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05494493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mayssoun Sukarieh, Senior Lecturer au King’s College de Londres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Desvaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mayssoun Sukarieh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Chossière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Fourault-Cauët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Mahoudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de géographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 6 (742), pp.122-135. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ag.742.0122⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03503400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’économie circulaire : un réel changement de paradigme ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Desvaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers français : documents d'actualité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, n°422 (4), pp.34-41. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/cafr.422.0034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05019941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. Les zabbâlîn, un objet surétudié ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Desvaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Degner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Égypte Soudan mondes arabes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Les zabbâlîn, un objet surétudié, 3è Série (19), pp.11-34. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ema.4452⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01952384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une approche qualitative du métabolisme urbain. L’exemple des voies métaboliques des déchets plastiques au Caire (Égypte)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Desvaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flux - Cahiers scientifiques internationaux Réseaux et territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 116-117, pp.147-160. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/flux1.116.0147⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02394290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Zabbalîn du Caire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Desvaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamie Furniss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Philippe Tastevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BelvedeR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03791591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Économie circulaire acritique et condition post-politique : analyse de la valorisation des déchets en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Desvaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flux - Cahiers scientifiques internationaux Réseaux et territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 108, pp.36-50. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/flux1.108.0036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01689174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notes de lecture. Sociétés urbaines et déchets : éclairages internationaux, Claudia Cirelli & Bénédicte Florin (dir.), Tours : Presses Universitaires François-Rabelais, Collection Villes et Territoires, 2015, 450 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Desvaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flux - Cahiers scientifiques internationaux Réseaux et territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.145-149. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/flux.101.0145⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01871622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tribulations de fin de vie d’une bouteille en plastique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Desvaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géographie et cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 91-92, pp.197-211. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/gc.3429⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01200604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles dynamiques de compétitions dans les filières de valorisation des déchets ? Regard croisé sur trois gisements : biodéchets, terres excavées et déchets plastiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Desvaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain J. Garcier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er Congrès Interdisciplinaire sur l'Économie Circulaire 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Montpellier Management, Jun 2024, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-04690762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What critical mapping of communities/disciplines and recycling flows in urban metabolic research?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Bahers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Desvaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RGS-IBG Annual International Conference 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Royal Geographical Society, Aug 2024, London, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04843116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La valorisation des déchets au Caire : entre multiplicité des infrastructures, renforcement des logiques marchandes et prédation économique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Desvaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Socialiser les déchets - Du rebut à la ressource</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02155280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparer les déchets à travers le prisme de leur mise en circulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Desvaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier Deuxième vie des objets (DVO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01899597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immunisation et purification : enjeux sémantiques et politiques du déchet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Desvaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude " “Medium is the message” : que faire de la médiologie en SHS ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire Analyse Comparée des Pouvoirs (ACP) et Université Paris-Est Marne-la-Vallée, Oct 2018, Marne-la-Vallée, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01899606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Governing urban metabolism through the assimilation of alternative practices by local governments in Lyon (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Desvaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RGS-IBG Annual International Conference 2018, session "Geographies of Multi-Scalar Waste Economies"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Cardiff, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01899600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mise en avant d'une conception systémique du gaspillage comme critique de la politique lyonnaise de valorisation des déchets par les acteurs associatifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Desvaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque RELGA : Enquête sur les réseaux émergents de lutte contre le gaspillage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01899603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filières de valorisation informelles des déchets au Caire : entre laisser-faire et prédation étatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Desvaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier Deuxième vie des objets (DVO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01899596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le paradigme de l’économie circulaire au prisme de l’informel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Desvaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude « Produits, matériaux, déchets : circulations territoriales et économie des circularités », ACREOR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01899592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les services urbains à l'épreuve de l'informalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Desvaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman Stadnicki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de travail, CEDEJ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Le Caire, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01899589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Legitimating informal waste practices: Implementing norms and the right to the city</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Desvaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAG Meeting 2013, session « Social, Cultural &amp; Political Geographies of Waste »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Los Angeles, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01899581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-layered infrastructures: Toward an inclusive city?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Desvaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RGS-IBG Annual International Conference 2013, session « Governing Cities of the South: New Political Frontiers »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01899586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organisation et pratiques professionnelles des chiffonniers du Caire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Desvaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire SUDMED, atelier « Organisation professionnelle du secteur informel »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01899579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Informalité et légitimité de l'action : une négociation permanente du droit à la ville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Desvaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamie Furniss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « Villes, acteurs et pouvoirs dans le monde arabe et musulman », atelier « Gouvernance urbaine à l'heure néo-libérale », GREMMO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01899577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les stratégies d'adaptation des zabbalin aux contraintes imposées par le nouveau système de gestion des déchets au Caire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Desvaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Florin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La gestion des déchets en question : acteurs, temporalités et territoires, Séminaire CITERES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01899572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Métabolisme(s). Matière en circulation, matière en transformation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Desvaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Dillenseger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Mongeard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions 205, 2024, À partir de l'Anthropocène, Michel Lussault; Valérie Disdier, 978–2–919380–80–0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04766935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coding urban metabolism: infrastructuring metabolic pathways</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Desvaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coutard, Olivier; Florentin, Daniel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Infrastructures and Cities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edward Edgar Publishing, pp.349-361, 2024, 978 1 80088 914 9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04416199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Las controvertidas infraestructuras del reciclaje de plásticos en El Cairo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Desvaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">SCHAMBER, Pablo; SUAREZ, Francisco; CIRELLI, Claudia. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recicloscopio VII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prometeo Libros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.41-68, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02394302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entrée « Plastique »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Desvaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Groupe Cynorhodon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire critique de l'anthropocène</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNRS Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 978-2-271-12427-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02394276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’économie du recyclage au Caire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Desvaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamie Furniss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas de l’Égypte contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Editions, pp.110-111, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02395686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le ramassage des déchets au Caire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Desvaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Furniss Jamie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas de l’Égypte contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Editions, pp.82-83, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02395670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’État et la valorisation informelle des déchets au Caire : renforcement des logiques marchandes et prédation économique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Desvaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamie Furniss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jaglin, Sylvy; Debout, Lise; Salenson, Irène. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Du rebut à la ressource. Valorisation des déchets dans les villes du Sud</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions AFD</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.135-152, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01871628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybridations formelles informelles : gestion des déchets au Caire après la délégation à des entreprises internationales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Desvaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamie Furniss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Karine Bennafla. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acteurs et pouvoirs dans les villes du Maghreb et du Moyen-Orient</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Karthala, 2015, 978-2-8111-1449-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01200610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plastics used in agriculture and for food: uses, properties and impacts. Condensed report of the collective scientific assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Duquesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Mercier-Bonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Monsaingeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Paresys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fleurine Akoueson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE; CNRS. 2025, 164 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05126469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plastics used in agriculture and for food: uses, properties and impacts. Extended report of the collective scientific assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Duquesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Mercier-Bonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Monsaingeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Paresys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fleurine Akoueson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE; CNRS. 2025, 1 533 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05127243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'arraisonnement des milieux urbains. Analyse des flux cataboliques au Caire (Égypte) et à Lyon (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Desvaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Géographie. Université Grenoble Alpes, 2017. Français. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01700751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId79"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Pierre Desvaux </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Critical assessment of the reliability and provenance of global plastic pollution flow statistics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Pinto da Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Desvaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hazardous Materials: Plastics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 2, pp.100043. </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.hazmp.2026.100043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05494493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mayssoun Sukarieh, Senior Lecturer au King’s College de Londres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Desvaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mayssoun Sukarieh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Chossière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Fourault-Cauët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Mahoudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de géographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 6 (742), pp.122-135. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ag.742.0122⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03503400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’économie circulaire : un réel changement de paradigme ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Desvaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers français : documents d'actualité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, n°422 (4), pp.34-41. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/cafr.422.0034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05019941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une approche qualitative du métabolisme urbain. L’exemple des voies métaboliques des déchets plastiques au Caire (Égypte)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Desvaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flux - Cahiers scientifiques internationaux Réseaux et territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 116-117, pp.147-160. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/flux1.116.0147⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02394290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. Les zabbâlîn, un objet surétudié ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Desvaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Degner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Égypte Soudan mondes arabes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Les zabbâlîn, un objet surétudié, 3è Série (19), pp.11-34. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ema.4452⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01952384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Zabbalîn du Caire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Desvaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamie Furniss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Philippe Tastevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BelvedeR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03791591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Économie circulaire acritique et condition post-politique : analyse de la valorisation des déchets en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Desvaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flux - Cahiers scientifiques internationaux Réseaux et territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 108, pp.36-50. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/flux1.108.0036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01689174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notes de lecture. Sociétés urbaines et déchets : éclairages internationaux, Claudia Cirelli & Bénédicte Florin (dir.), Tours : Presses Universitaires François-Rabelais, Collection Villes et Territoires, 2015, 450 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Desvaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flux - Cahiers scientifiques internationaux Réseaux et territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.145-149. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/flux.101.0145⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01871622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tribulations de fin de vie d’une bouteille en plastique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Desvaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géographie et cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 91-92, pp.197-211. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/gc.3429⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01200604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles dynamiques de compétitions dans les filières de valorisation des déchets ? Regard croisé sur trois gisements : biodéchets, terres excavées et déchets plastiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Desvaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain J. Garcier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er Congrès Interdisciplinaire sur l'Économie Circulaire 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Montpellier Management, Jun 2024, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-04690762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What critical mapping of communities/disciplines and recycling flows in urban metabolic research?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Bahers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Desvaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RGS-IBG Annual International Conference 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Royal Geographical Society, Aug 2024, London, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04843116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La valorisation des déchets au Caire : entre multiplicité des infrastructures, renforcement des logiques marchandes et prédation économique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Desvaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Socialiser les déchets - Du rebut à la ressource</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02155280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mise en avant d'une conception systémique du gaspillage comme critique de la politique lyonnaise de valorisation des déchets par les acteurs associatifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Desvaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque RELGA : Enquête sur les réseaux émergents de lutte contre le gaspillage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01899603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparer les déchets à travers le prisme de leur mise en circulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Desvaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier Deuxième vie des objets (DVO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01899597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immunisation et purification : enjeux sémantiques et politiques du déchet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Desvaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude " “Medium is the message” : que faire de la médiologie en SHS ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire Analyse Comparée des Pouvoirs (ACP) et Université Paris-Est Marne-la-Vallée, Oct 2018, Marne-la-Vallée, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01899606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Governing urban metabolism through the assimilation of alternative practices by local governments in Lyon (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Desvaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RGS-IBG Annual International Conference 2018, session "Geographies of Multi-Scalar Waste Economies"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Cardiff, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01899600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filières de valorisation informelles des déchets au Caire : entre laisser-faire et prédation étatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Desvaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier Deuxième vie des objets (DVO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01899596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le paradigme de l’économie circulaire au prisme de l’informel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Desvaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude « Produits, matériaux, déchets : circulations territoriales et économie des circularités », ACREOR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01899592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les services urbains à l'épreuve de l'informalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Desvaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman Stadnicki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de travail, CEDEJ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Le Caire, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01899589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-layered infrastructures: Toward an inclusive city?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Desvaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RGS-IBG Annual International Conference 2013, session « Governing Cities of the South: New Political Frontiers »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01899586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organisation et pratiques professionnelles des chiffonniers du Caire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Desvaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire SUDMED, atelier « Organisation professionnelle du secteur informel »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01899579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Legitimating informal waste practices: Implementing norms and the right to the city</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Desvaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAG Meeting 2013, session « Social, Cultural &amp; Political Geographies of Waste »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Los Angeles, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01899581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Informalité et légitimité de l'action : une négociation permanente du droit à la ville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Desvaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamie Furniss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « Villes, acteurs et pouvoirs dans le monde arabe et musulman », atelier « Gouvernance urbaine à l'heure néo-libérale », GREMMO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01899577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les stratégies d'adaptation des zabbalin aux contraintes imposées par le nouveau système de gestion des déchets au Caire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Desvaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Florin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La gestion des déchets en question : acteurs, temporalités et territoires, Séminaire CITERES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01899572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Métabolisme(s). Matière en circulation, matière en transformation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Desvaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Dillenseger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Mongeard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions 205, 2024, À partir de l'Anthropocène, Michel Lussault; Valérie Disdier, 978–2–919380–80–0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04766935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coding urban metabolism: infrastructuring metabolic pathways</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Desvaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coutard, Olivier; Florentin, Daniel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Infrastructures and Cities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edward Edgar Publishing, pp.349-361, 2024, 978 1 80088 914 9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04416199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Las controvertidas infraestructuras del reciclaje de plásticos en El Cairo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Desvaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">SCHAMBER, Pablo; SUAREZ, Francisco; CIRELLI, Claudia. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recicloscopio VII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prometeo Libros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.41-68, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02394302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le ramassage des déchets au Caire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Desvaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Furniss Jamie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas de l’Égypte contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Editions, pp.82-83, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02395670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entrée « Plastique »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Desvaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Groupe Cynorhodon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire critique de l'anthropocène</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNRS Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 978-2-271-12427-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02394276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’économie du recyclage au Caire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Desvaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamie Furniss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas de l’Égypte contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Editions, pp.110-111, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02395686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’État et la valorisation informelle des déchets au Caire : renforcement des logiques marchandes et prédation économique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Desvaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamie Furniss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jaglin, Sylvy; Debout, Lise; Salenson, Irène. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Du rebut à la ressource. Valorisation des déchets dans les villes du Sud</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions AFD</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.135-152, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01871628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybridations formelles informelles : gestion des déchets au Caire après la délégation à des entreprises internationales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Desvaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamie Furniss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Karine Bennafla. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acteurs et pouvoirs dans les villes du Maghreb et du Moyen-Orient</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Karthala, 2015, 978-2-8111-1449-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01200610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plastics used in agriculture and for food: uses, properties and impacts. Extended report of the collective scientific assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Duquesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Mercier-Bonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Monsaingeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Paresys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fleurine Akoueson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE; CNRS. 2025, 1 533 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05127243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plastics used in agriculture and for food: uses, properties and impacts. Condensed report of the collective scientific assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Duquesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Mercier-Bonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Monsaingeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Paresys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fleurine Akoueson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE; CNRS. 2025, 164 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05126469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'arraisonnement des milieux urbains. Analyse des flux cataboliques au Caire (Égypte) et à Lyon (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Desvaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Géographie. Université Grenoble Alpes, 2017. Français. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01700751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId79"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05494493v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Pinto da Costa" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Desvaux" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hazmp.2026.100043" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503400v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayssoun Sukarieh" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Chossi&#232;re" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Fourault-Cau&#235;t" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Mahoudeau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ag.742.0122" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019941v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cafr.422.0034" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952384v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Degner" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ema.4452" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394290v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/flux1.116.0147" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/B18-5N070TJ0-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03791591v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamie Furniss" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Philippe Tastevin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689174v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/flux1.108.0036" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/B18-1TSHKMH1-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871622v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/flux.101.0145" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01200604v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gc.3429" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04690762v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Tanguy" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain J. Garcier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Laforest" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843116v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Bahers" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155280v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899597v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899606v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899600v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899603v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899596v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899592v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899589v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Stadnicki" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899581v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899586v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899579v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899577v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899572v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Florin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766935v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Dillenseger" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Mongeard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416199v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394302v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://edunla.unla.edu.ar/publicaciones" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394276v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395686v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395670v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Furniss Jamie" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871628v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.afd.fr/fr/du-rebut-la-ressource" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01200610v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05126469v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Duquesne" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Mercier-Bonin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Monsaingeon" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Paresys" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleurine Akoueson" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05127243v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01700751v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05494493v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Pinto da Costa" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Desvaux" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hazmp.2026.100043" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503400v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayssoun Sukarieh" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Chossi&#232;re" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Fourault-Cau&#235;t" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Mahoudeau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ag.742.0122" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019941v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cafr.422.0034" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394290v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/flux1.116.0147" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/B18-5N070TJ0-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952384v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Degner" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ema.4452" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03791591v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamie Furniss" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Philippe Tastevin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689174v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/flux1.108.0036" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/B18-1TSHKMH1-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871622v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/flux.101.0145" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01200604v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gc.3429" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04690762v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Tanguy" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain J. Garcier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Laforest" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843116v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Bahers" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155280v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899603v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899597v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899606v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899600v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899596v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899592v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899589v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Stadnicki" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899586v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899579v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899581v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899577v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899572v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Florin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766935v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Dillenseger" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Mongeard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416199v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394302v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://edunla.unla.edu.ar/publicaciones" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395670v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Furniss Jamie" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394276v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395686v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871628v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.afd.fr/fr/du-rebut-la-ressource" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01200610v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05127243v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Duquesne" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Mercier-Bonin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Monsaingeon" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Paresys" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleurine Akoueson" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05126469v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01700751v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>