--- v0 (2026-05-03)
+++ v1 (2026-05-24)
@@ -319,315 +319,315 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03984201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le 31 mai : fête de Marie et des masques au Mali</w:t>
+                <w:t xml:space="preserve">Apprendre à vivre avec diverses religions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diarra Pierre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mythologie(s). Hors-série</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, n°40, p. 100-103</w:t>
+              <w:t xml:space="preserve">, 2020, N°40, p. 81</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03984206v1</w:t>
+                <w:t xml:space="preserve">halshs-03984235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compte-rendu de : Charles Becker, Jeanne Lopis-Sylla et Aloyse-Raymond N'Diaye (éd.), Actes du colloque international 50 ans après Vatican II. L'Afrique et l'héritage d'Alioune Diop. Le dialogue des religions et les défis du temps présent, Dakar, 26-29 janvier 2016, Paris, Présence Africaine, 195-196, 2019.</w:t>
+                <w:t xml:space="preserve">Dialoguer avec les Religions Traditionnelles Africaines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diarra Pierre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Spiritus : expériences et recherches missionaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, N°238, p. 126-127</w:t>
+              <w:t xml:space="preserve">, 2020, n°241, p. 463-470</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03984417v1</w:t>
+                <w:t xml:space="preserve">halshs-03984240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apprendre à vivre avec diverses religions</w:t>
+                <w:t xml:space="preserve">Le 31 mai : fête de Marie et des masques au Mali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diarra Pierre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mythologie(s). Hors-série</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, N°40, p. 81</w:t>
+              <w:t xml:space="preserve">, 2020, n°40, p. 100-103</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03984235v1</w:t>
+                <w:t xml:space="preserve">halshs-03984206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dialoguer avec les Religions Traditionnelles Africaines</w:t>
+                <w:t xml:space="preserve">Compte-rendu de : Charles Becker, Jeanne Lopis-Sylla et Aloyse-Raymond N'Diaye (éd.), Actes du colloque international 50 ans après Vatican II. L'Afrique et l'héritage d'Alioune Diop. Le dialogue des religions et les défis du temps présent, Dakar, 26-29 janvier 2016, Paris, Présence Africaine, 195-196, 2019.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diarra Pierre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Spiritus : expériences et recherches missionaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, n°241, p. 463-470</w:t>
+              <w:t xml:space="preserve">, 2020, N°238, p. 126-127</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03984240v1</w:t>
+                <w:t xml:space="preserve">halshs-03984417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mois missionnaire extraordinaire, octobre 2019 en France</w:t>
               </w:r>
@@ -826,234 +826,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03984237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Pinailler au cœur de la palabre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diarra Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers Sens Public</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Pinailler. Entre souci de précision et bavardage, 1 (23-24), pp.163-182. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/csp.023.0161⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02616113v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Théologie de la pratique missionnaire. Enseignement à deux voix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diarra Pierre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Spiritus : expériences et recherches missionaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 236</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04317287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Pinailler. Entre souci de précision et bavardage, 1 (23-24), pp.163-182. </w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théologie contemporaine de la pratique missionnaire.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Diarra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
-              <w:r>
-[...66 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Spiritus : expériences et recherches missionaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Dans un monde qui change: quelle formation?, 236, pp.295-304</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2980,246 +2980,246 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04859436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La mission en contexte africain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diarra Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Fabrizio Meroni et Leonardo Sileo (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalla Maximum illud alla Evangelii gaudium. Sull’urgenza della trasformazione missionaria della Chiesa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Urbaniana University Press, p. 177-194, 2021, 978-88-401-6047-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03984191v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Die Situation der katholischen Kirche im Mali seit 1945</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diarra Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marco Moerschbacher. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Marco Moerschbacher (dir.), Kirche und Katholizismus seit 1945.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ferdinand Schöningh, p. 61-72, 2021, 978-3-506-77701-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03984019v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Die Situation der katholischen Kirche im Senegal seit 1945</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diarra Pierre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marco Moerschbacher. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Kirche und Katholizismus seit 1945.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ferdinand Schöningh, p. 49-60., 2021, 978-3-506-77701-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03984022v1</w:t>
-              </w:r>
-[...144 lines deleted...]
-                <w:t xml:space="preserve">halshs-03984019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dieu, à partir de quatre mythes de la &amp;quot;retraite de Dieu</w:t>
               </w:r>
@@ -3272,173 +3272,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03983957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Postface à l'ouvrage Jean-Pierre Bwalwel et Jean-Baptiste Malenge (dir.), Mission universelle et tribalité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diarra Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean-Pierre Bwalwel et Jean-Baptiste Malenge (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mission universelle et tribalité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Baobab, p. 269-303, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03984184v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Ad gentes &amp;quot;inspiré&amp;quot; par Maximum illud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diarra Pierre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Emmanuel Pisani, Pierre Diarra, Xavier Manzano, Marie-Hélène Robert (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Maximum illud. Aux sources d’une nouvelle ère missionnaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Le Cerf, p. 95-99, 2020, 978-2-204-13995-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03984076v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">halshs-03984184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ouverture, coopérer à la mission universelle</w:t>
               </w:r>
@@ -4132,50 +4132,123 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03984490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Diarra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pierre Diarra, Michel Younès (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dialogue interreligieux. Quel avenir?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Publications Chemins de Dialogue, pp.9-13, 2017, 979-10-93441-11-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02616754v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le proverbe au risque de l'incompréhension</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Diarra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -4188,276 +4261,203 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Micheline Lebarbier (éd.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les ruses de la parole. Dire et sous-entendre. Parler, chanter, écrire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Karthala, pp.23-47, 2017, 978-2-8111-1771-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02616439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Introduction</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouvelles orientations missionnaires après Vatican II: la revue Mission de l’Église (1961-1977)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Diarra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Pierre Diarra, Michel Younès (dir.). </w:t>
+              <w:t xml:space="preserve">Bernadette Truchet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dialogue interreligieux. Quel avenir?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Publications Chemins de Dialogue, pp.9-13, 2017, 979-10-93441-11-5</w:t>
+              <w:t xml:space="preserve">Quand la mission se cherche. Vatican II et ses prolongements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Karthala, pp.81-94, 2016, 978-2-8111-1753-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02616424v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Diarra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Paulin Poucouta, Gaston Ogui et Pierre Diarra (éd.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les défis du vivre-ensemble au XXIe siècle. Contributions à l'occasion des 15 ans de l'Université catholique d'Afrique de l'Ouest</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Karthala, pp.5-9, 2016, 978-2-8111-1637-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02620302v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">halshs-02616424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l'inculturation à l'inter gentes.</w:t>
               </w:r>
@@ -5757,51 +5757,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03984402v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diarra Pierre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03984199v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03984201v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03984206v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03984417v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03984235v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03984240v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03984244v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03984233v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03984237v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04317287v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Vidal" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02616113v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/csp.023.0161" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02616811v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Diarra" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03175856v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Privat" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/clo.4882" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01573504v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Leguy" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zufo Alexis Demb&#233;l&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Tanden Diarra" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02616513v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02616833v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03984623v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03984627v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03984595v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03984608v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03984512v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03989869v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04131952v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03984059v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaston Ogui Cossi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulin Poucouta" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Baka" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03983840v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03984080v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02616497v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02616732v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02616330v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02616805v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Avrillon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Vuillemin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Marin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02619624v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02616402v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01409197v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02616427v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02175428v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859436v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03984022v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03984191v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03984019v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03983957v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03984076v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03984184v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03984095v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03984065v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03989885v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03984395v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02616399v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02616838v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02616358v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03984274v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03984187v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03984490v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02616439v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02616754v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02620302v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02616424v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02620284v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02616177v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02616347v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02616261v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02616443v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02616210v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02616718v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Pivot" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02616275v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02616609v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02616429v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02619611v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02619588v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02616821v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03993677v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03993693v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03984402v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diarra Pierre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03984199v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03984201v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03984235v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03984240v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03984206v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03984417v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03984244v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03984233v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03984237v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02616113v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/csp.023.0161" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04317287v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Vidal" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02616811v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Diarra" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03175856v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Privat" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/clo.4882" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01573504v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Leguy" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zufo Alexis Demb&#233;l&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Tanden Diarra" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02616513v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02616833v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03984623v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03984627v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03984595v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03984608v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03984512v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03989869v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04131952v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03984059v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaston Ogui Cossi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulin Poucouta" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Baka" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03983840v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03984080v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02616497v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02616732v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02616330v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02616805v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Avrillon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Vuillemin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Marin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02619624v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02616402v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01409197v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02616427v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02175428v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859436v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03984191v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03984019v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03984022v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03983957v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03984184v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03984076v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03984095v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03984065v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03989885v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03984395v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02616399v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02616838v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02616358v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03984274v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03984187v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03984490v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02616754v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02616439v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02616424v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02620302v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02620284v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02616177v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02616347v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02616261v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02616443v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02616210v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02616718v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Pivot" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02616275v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02616609v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02616429v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02619611v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02619588v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02616821v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03993677v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03993693v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>