--- v0 (2026-03-18)
+++ v1 (2026-04-07)
@@ -179,51 +179,51 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aghiad Khadour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2025, Vienna, Austria. </w:t>
+              <w:t xml:space="preserve">, European Geosciences Union (EGU), Apr 2025, Vienna, Austria. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/egusphere-egu25-17350⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
@@ -489,265 +489,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03513530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strain and Flow Pathways in a Shale Fault Zone: An In-Situ Test of Fault Seal Integrity</w:t>
+                <w:t xml:space="preserve">Non-Invasive Characterisation of Cement-Based Materials by Spectral Induced Polarization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P Henry</w:t>
+                <w:t xml:space="preserve">J. Holzhauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Guglielmi</w:t>
+                <w:t xml:space="preserve">P. Dick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Gout</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A. Revil</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fifth International Conference on Fault and Top Seals 2019, EAGE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3997/2214-4609.201902318⟩</w:t>
+              <w:t xml:space="preserve">1st Conference on Geophysics for Infrastructure Planning Monitoring and BIM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, The Hague, Netherlands. pp.1-5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3997/2214-4609.201902526⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02391332v1</w:t>
+                <w:t xml:space="preserve">irsn-03860888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-Invasive Characterisation of Cement-Based Materials by Spectral Induced Polarization</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Strain and Flow Pathways in a Shale Fault Zone: An In-Situ Test of Fault Seal Integrity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Guglielmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Holzhauer</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">C. Gout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Castilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Dick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st Conference on Geophysics for Infrastructure Planning Monitoring and BIM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, The Hague, Netherlands. pp.1-5, </w:t>
+              <w:t xml:space="preserve">Fifth International Conference on Fault and Top Seals 2019, EAGE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Palermo, Italy. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3997/2214-4609.201902526⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3997/2214-4609.201902318⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">irsn-03860888v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02391332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sealing, Healing and Fluid Flow in Clay Rocks: Insights on Episodic Flow Events in Fault Zones</w:t>
               </w:r>
@@ -1031,51 +1031,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jianzhao Geng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Dick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Schubnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1366,282 +1366,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04133885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An In-situ Experiment of Fault Reactivation in a Shaly Formation, Massif Central, France</w:t>
+                <w:t xml:space="preserve">Underground Research Laboratories for conducting fault activation experiments in shales.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raymu Castilla</w:t>
+                <w:t xml:space="preserve">Yves Guglielmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Guglielmi</w:t>
+                <w:t xml:space="preserve">Pierre Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Henry</w:t>
+                <w:t xml:space="preserve">Christophe Nussbaum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Dick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélodie Lefevre</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Claude Gout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fifth EAGE Shale Workshop EAGE</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">American Rock Mechanics Association, ARMA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, SAN FRANCISCO, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02894350v1</w:t>
+                <w:t xml:space="preserve">hal-02866935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Underground Research Laboratories for conducting fault activation experiments in shales.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An In-situ Experiment of Fault Reactivation in a Shaly Formation, Massif Central, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymu Castilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Guglielmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Guglielmi</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Pierre Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Nussbaum</w:t>
+                <w:t xml:space="preserve">Mélodie Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Dick</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Rock Mechanics Association, ARMA</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Fifth EAGE Shale Workshop EAGE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Catania, Italy. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3997/2214-4609.201600428⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02866935v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02894350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (21)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1672,51 +1672,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Induced polarization of clay-rich materials - Part 4 : Water content and temperature effects in bentonites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. El Alam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Revil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Dick</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1757,308 +1757,308 @@
                 </w:rPr>
                 <w:t xml:space="preserve">irsn-04874895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Induced polarization of clay-rich materials — Part 5: Influence of hyperalkalinity in bentonites</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Physical properties variations in a shaly formation across a fault core</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Bonnelye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Wassermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Schubnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1190/GEO2024-0111.1⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Journal International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 237 (3), pp.1526-1535. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/gji/ggae078⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04729060v1</w:t>
+                <w:t xml:space="preserve">hal-04603555v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physical properties variations in a shaly formation across a fault core</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Induced polarization of clay-rich materials — Part 5: Influence of hyperalkalinity in bentonites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. El Alam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Revil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Dick</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Journal International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 237 (3), pp.1526-1535. </w:t>
+              <w:t xml:space="preserve">Geophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 89 (6), pp.E267-E279. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/gji/ggae078⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1190/GEO2024-0111.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04603555v2</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04729060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of the water content on the complex conductivity of bentonite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jad El Alam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Revil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Dick</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2559,51 +2559,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Jin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Dick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 123 (11), pp.9658-9675. </w:t>
@@ -2769,161 +2769,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02006500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strength anisotropy of shales deformed under uppermost crustal conditions</w:t>
+                <w:t xml:space="preserve">Elastic wave velocity evolution of shales deformed under uppermost crustal conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Bonnelye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Schubnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Guglielmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 122 (1), pp.110 - 129. </w:t>
+              <w:t xml:space="preserve">, 2017, 122 (1), pp.130 - 141. </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/2016JB013040⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/2016JB013540⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01784070v1</w:t>
+                <w:t xml:space="preserve">hal-01784069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elastic Anisotropy Reversal During Brittle Creep in Shale</w:t>
               </w:r>
@@ -3037,161 +3037,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03480366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elastic wave velocity evolution of shales deformed under uppermost crustal conditions</w:t>
+                <w:t xml:space="preserve">Strength anisotropy of shales deformed under uppermost crustal conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Bonnelye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Schubnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Guglielmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 122 (1), pp.130 - 141. </w:t>
+              <w:t xml:space="preserve">, 2017, 122 (1), pp.110 - 129. </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/2016JB013540⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/2016JB013040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01784069v1</w:t>
+                <w:t xml:space="preserve">hal-01784070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elastic wave velocity evolution of shales deformed under uppermost crustal conditions</w:t>
               </w:r>
@@ -3216,91 +3216,91 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Schubnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Guglielmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 122 (1), pp.130-141. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/2016JB013540⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03480383v1</w:t>
@@ -3363,51 +3363,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Schubnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Guglielmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 122 (1), pp. 130-141</w:t>
@@ -3430,420 +3430,420 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04133180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of technological macro voids on the performance of compacted bentonite/sand seals for deep geological repositories</w:t>
+                <w:t xml:space="preserve">Calcite veins as an indicator of fracture dilatancy and connectivity during strike-slip faulting in Toarcian shale (Tournemire tunnel, Southern France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Mokni</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">T.S. Nguyen</w:t>
+                <w:t xml:space="preserve">Melody Lefevre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Guglielmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Dick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Gout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Rock Mechanics and Mining Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijrmms.2016.07.011⟩</w:t>
+              <w:t xml:space="preserve">Journal of Structural Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 83, pp.73-84. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jsg.2016.01.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02559827v1</w:t>
+                <w:t xml:space="preserve">hal-01758969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">THE INTERNAL ARCHITECTURE ANDPERMEABILITY STRUCTURES OF FAULTS INSHALE FORMATIONS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Dick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Wittebroodt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Courbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juuso Sammaljärvi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imène Esteve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Clay Minerals</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 21 (17), pp.219-229. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1346/CMS-WLS-21.17⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02894356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calcite veins as an indicator of fracture dilatancy and connectivity during strike-slip faulting in Toarcian shale (Tournemire tunnel, Southern France)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Claude Gout</w:t>
+                <w:t xml:space="preserve">Effect of technological macro voids on the performance of compacted bentonite/sand seals for deep geological repositories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Mokni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Dominique Barnichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Dick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T.S. Nguyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Structural Geology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Rock Mechanics and Mining Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 88, pp.87-97. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijrmms.2016.07.011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jsg.2016.01.002⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01758969v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02559827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fault structure, stress, or pressure control of the seismicity in shale? Insights from a controlled experiment of fluid-induced fault reactivation</w:t>
               </w:r>
@@ -3855,51 +3855,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. de Barros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Guglielmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Rivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3963,103 +3963,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In situ observations on the coupling between hydraulic diffusivity and displacements during fault reactivation in shales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Guglielmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Elsworth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Cappa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Gout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 120 (11), pp.7729-7748. </w:t>
@@ -4541,51 +4541,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis De Barros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Guglielmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Rivet Rivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4818,51 +4818,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459549v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nataline Simon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Aubert" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Pouya" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dick" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aghiad Khadour" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-17350" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-03860892v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bonnelye" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan L&#252;th" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Henninges" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grzegorz Kwiatek" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-13477" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513530v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Matray" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Dymitrowska" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Mokni" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justo Cabrera" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391332v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Henry" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Guglielmi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gout" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Castilla" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dick" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201902318" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-03860888v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Holzhauer" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Revil" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201902526" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894355v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ville Nenoen" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juuso Sammalj&#228;rvi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Johansson" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikko Voutilainen" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201902324" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465834v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Luis Garc&#237;a-Si&#241;eriz" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Tu&#241;&#243;n Valladares" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Rey Maz&#243;n" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruna de Carvalho Faria Lima Lopes" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133842v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian David" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianzhao Geng" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Schubnel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894354v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ville Nenonen" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Johanson" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie L'Hopital" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/adv.2017.615" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133885v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Wassermann" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lef&#232;vre" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894350v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymu Castilla" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Guglielmi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Henry" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Lefevre" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201600428" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866935v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Nussbaum" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Gout" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/irsn-04874895v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. El Alam" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/geo2024-0110.1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729060v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Revil" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/GEO2024-0111.1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603555v2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggae078" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04200615v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jad El Alam" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enggeo.2023.107183" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04034877v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Bohnhoff" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Cotton" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#252;diger Giese" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/adgeo-58-177-2023" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03386473v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhi Geng" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanfei Wang" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020JB021370" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02982035v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dris Sachet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sentenac" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vojt&#283;ch Bene&#353;" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/SP482.11" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881799v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Geng" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bonnelye" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chen" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Jin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018JB016169" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02006500v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Moreno" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Homberg" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Schnyder" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Person" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2018.07.017" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784070v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JB013040" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480366v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mian Chen" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Jin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017GL074555" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784069v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JB013540" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480383v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133180v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Henry" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559827v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mokni" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Dominique Barnichon" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.S. Nguyen" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrmms.2016.07.011" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0V7X6G37-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894356v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Wittebroodt" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Courbet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Im&#232;ne Esteve" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1346/CMS-WLS-21.17" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758969v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melody Lefevre" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsg.2016.01.002" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527365v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. de Barros" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Daniel" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rivet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Caron" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015JB012633" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01364594v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Elsworth" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cappa" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015JB012158" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106833v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bensenouci" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Michelot" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Matray" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Savoye" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lavielle" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pce.2011.10.016" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DJL16W7T-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00103128v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia de Sigoyer" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Guillot" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2002TC001492" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03471502v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Luis Garcia-Sineriz" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2777/64867" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391356v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis De Barros" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rivet Rivet" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201600024" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459549v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nataline Simon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Aubert" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Pouya" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dick" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aghiad Khadour" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-17350" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-03860892v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bonnelye" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan L&#252;th" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Henninges" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grzegorz Kwiatek" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-13477" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513530v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Matray" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Dymitrowska" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Mokni" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justo Cabrera" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-03860888v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Holzhauer" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dick" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Revil" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201902526" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391332v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Henry" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Guglielmi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gout" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Castilla" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201902318" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894355v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ville Nenoen" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juuso Sammalj&#228;rvi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Johansson" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikko Voutilainen" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201902324" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465834v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Luis Garc&#237;a-Si&#241;eriz" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Tu&#241;&#243;n Valladares" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Rey Maz&#243;n" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruna de Carvalho Faria Lima Lopes" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133842v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian David" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianzhao Geng" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Schubnel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894354v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ville Nenonen" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Johanson" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie L'Hopital" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/adv.2017.615" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133885v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Wassermann" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lef&#232;vre" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866935v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Guglielmi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Henry" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Nussbaum" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Gout" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894350v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymu Castilla" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Lefevre" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201600428" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/irsn-04874895v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. El Alam" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/geo2024-0110.1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603555v2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggae078" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729060v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Revil" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/GEO2024-0111.1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04200615v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jad El Alam" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enggeo.2023.107183" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04034877v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Bohnhoff" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Cotton" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#252;diger Giese" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/adgeo-58-177-2023" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03386473v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhi Geng" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanfei Wang" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020JB021370" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02982035v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dris Sachet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sentenac" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vojt&#283;ch Bene&#353;" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/SP482.11" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881799v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Geng" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bonnelye" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chen" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Jin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018JB016169" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02006500v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Moreno" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Homberg" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Schnyder" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Person" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2018.07.017" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784069v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JB013540" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480366v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mian Chen" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Jin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017GL074555" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784070v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JB013040" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480383v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133180v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Henry" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758969v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melody Lefevre" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsg.2016.01.002" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894356v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Wittebroodt" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Courbet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Im&#232;ne Esteve" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1346/CMS-WLS-21.17" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559827v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mokni" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Dominique Barnichon" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.S. Nguyen" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrmms.2016.07.011" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0V7X6G37-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527365v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. de Barros" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Daniel" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rivet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Caron" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015JB012633" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01364594v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Elsworth" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cappa" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015JB012158" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106833v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bensenouci" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Michelot" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Matray" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Savoye" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lavielle" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pce.2011.10.016" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DJL16W7T-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00103128v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia de Sigoyer" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Guillot" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2002TC001492" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03471502v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Luis Garcia-Sineriz" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2777/64867" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391356v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis De Barros" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rivet Rivet" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201600024" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>