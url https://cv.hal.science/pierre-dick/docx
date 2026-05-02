--- v1 (2026-04-07)
+++ v2 (2026-05-02)
@@ -1107,286 +1107,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04133842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Porosity distribution in a heterogeneous clay-rich fault core by image processing of 14C-PMMA autoradiographs and Scanning Electron Microscopy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evolution of petrophysical properties of across natural faults : a study on cores from the Tournemire underground research laboratory (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Bonnelye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Schubnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ville Nenonen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Juuso Sammaljärvi</w:t>
+                <w:t xml:space="preserve">Jérôme Wassermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bo Johanson</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Emilie L'Hopital</w:t>
+                <w:t xml:space="preserve">M. Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MRS Advances, MRS</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">EGU General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Vienne (Autriche), Austria</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02894354v1</w:t>
+                <w:t xml:space="preserve">hal-04133885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of petrophysical properties of across natural faults : a study on cores from the Tournemire underground research laboratory (France)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Schubnel</w:t>
+                <w:t xml:space="preserve">Porosity distribution in a heterogeneous clay-rich fault core by image processing of 14C-PMMA autoradiographs and Scanning Electron Microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ville Nenonen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juuso Sammaljärvi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bo Johanson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikko Voutilainen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Wassermann</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M. Lefèvre</w:t>
+                <w:t xml:space="preserve">Emilie L'Hopital</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">MRS Advances, MRS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, SYDNEY, Australia. pp.1167-1173, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1557/adv.2017.615⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04133885v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02894354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Underground Research Laboratories for conducting fault activation experiments in shales.</w:t>
               </w:r>
@@ -1619,51 +1619,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02894350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (21)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (19)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -1757,308 +1757,308 @@
                 </w:rPr>
                 <w:t xml:space="preserve">irsn-04874895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physical properties variations in a shaly formation across a fault core</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Induced polarization of clay-rich materials — Part 5: Influence of hyperalkalinity in bentonites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. El Alam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Revil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Dick</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Journal International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/gji/ggae078⟩</w:t>
+              <w:t xml:space="preserve">Geophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 89 (6), pp.E267-E279. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1190/GEO2024-0111.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04603555v2</w:t>
+                <w:t xml:space="preserve">hal-04729060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Induced polarization of clay-rich materials — Part 5: Influence of hyperalkalinity in bentonites</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Physical properties variations in a shaly formation across a fault core</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Bonnelye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Wassermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Schubnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 89 (6), pp.E267-E279. </w:t>
+              <w:t xml:space="preserve">Geophysical Journal International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 237 (3), pp.1526-1535. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1190/GEO2024-0111.1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/gji/ggae078⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04729060v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04603555v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of the water content on the complex conductivity of bentonite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jad El Alam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Revil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Dick</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2903,1459 +2903,1200 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01784069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elastic Anisotropy Reversal During Brittle Creep in Shale</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Strength anisotropy of shales deformed under uppermost crustal conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Bonnelye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Pierre Dick</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Schubnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Guglielmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/2017GL074555⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 122 (1), pp.110 - 129. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2016JB013040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03480366v1</w:t>
+                <w:t xml:space="preserve">hal-01784070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strength anisotropy of shales deformed under uppermost crustal conditions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Elastic Anisotropy Reversal During Brittle Creep in Shale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhi Geng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Bonnelye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Yves Guglielmi</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mian Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan Jin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Dick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 122 (1), pp.110 - 129. </w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 44 (21), </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/2016JB013040⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/2017GL074555⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01784070v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03480366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elastic wave velocity evolution of shales deformed under uppermost crustal conditions</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christian David</w:t>
+                <w:t xml:space="preserve">Calcite veins as an indicator of fracture dilatancy and connectivity during strike-slip faulting in Toarcian shale (Tournemire tunnel, Southern France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melody Lefevre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Guglielmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Dick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Gout</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/2016JB013540⟩</w:t>
+              <w:t xml:space="preserve">Journal of Structural Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 83, pp.73-84. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jsg.2016.01.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03480383v1</w:t>
+                <w:t xml:space="preserve">hal-01758969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elastic wave velocity evolution of shales deformed under uppermost-crustal conditions</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effect of technological macro voids on the performance of compacted bentonite/sand seals for deep geological repositories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Mokni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Dominique Barnichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Dick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T.S. Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Rock Mechanics and Mining Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 88, pp.87-97. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijrmms.2016.07.011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04133180v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02559827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calcite veins as an indicator of fracture dilatancy and connectivity during strike-slip faulting in Toarcian shale (Tournemire tunnel, Southern France)</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">THE INTERNAL ARCHITECTURE ANDPERMEABILITY STRUCTURES OF FAULTS INSHALE FORMATIONS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Dick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Wittebroodt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Courbet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juuso Sammaljärvi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imène Esteve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Structural Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jsg.2016.01.002⟩</w:t>
+              <w:t xml:space="preserve">Clay Minerals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 21 (17), pp.219-229. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1346/CMS-WLS-21.17⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01758969v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02894356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">THE INTERNAL ARCHITECTURE ANDPERMEABILITY STRUCTURES OF FAULTS INSHALE FORMATIONS</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Imène Esteve</w:t>
+                <w:t xml:space="preserve">Fault structure, stress, or pressure control of the seismicity in shale? Insights from a controlled experiment of fluid-induced fault reactivation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. de Barros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Guglielmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Rivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clay Minerals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1346/CMS-WLS-21.17⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 121 (6), pp.4506 - 4522. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2015JB012633⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02894356v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01527365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of technological macro voids on the performance of compacted bentonite/sand seals for deep geological repositories</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">In situ observations on the coupling between hydraulic diffusivity and displacements during fault reactivation in shales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Guglielmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Elsworth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Cappa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Gout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Rock Mechanics and Mining Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijrmms.2016.07.011⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 120 (11), pp.7729-7748. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2015JB012158⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02559827v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01364594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fault structure, stress, or pressure control of the seismicity in shale? Insights from a controlled experiment of fluid-induced fault reactivation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">H. Caron</w:t>
+                <w:t xml:space="preserve">A profile of helium-4 concentration in pore-water for assessing the transport phenomena through an argillaceous formation (Tournemire, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bensenouci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Michelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Matray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Savoye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Lavielle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/2015JB012633⟩</w:t>
+              <w:t xml:space="preserve">Physics and Chemistry of the Earth. Parts A/B/C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 36 (17-18), pp.1521-1530. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pce.2011.10.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01527365v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03106833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ observations on the coupling between hydraulic diffusivity and displacements during fault reactivation in shales</w:t>
-[...217 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Exhumation of the ultra high-pressure Tso Morari unit in eastern Ladakh (NW Himalaya): a case study.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.pce.2011.10.016⟩</w:t>
-[...11 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Julia de Sigoyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
-              <w:r>
-[...59 lines deleted...]
-            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Dick</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tectonics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 23(3), pp.TC3003. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1029/2002TC001492⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00103128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4365,133 +4106,133 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">THE MODERN2020 IN SITU TESTS IMPLEMENTED AT THE TOURNEMIRE URL – TESTING AND IMPROVING NEW MONITORING SENSORS AND TECHNOLOGIES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Dick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Michel Matray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José-Luis Garcia-Sineriz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th European Commission Conferences on Euratom Research and Training in Radioactive Waste Management, EURADWASTE 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, PITESTI, Romania. 9th European Commission conference on Euratom research and training in radioactive waste management : conference proceedings, 6.3, pp.184-197, 2019, EURADWASTE. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2777/64867⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03471502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4501,177 +4242,177 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What Controls the Occurrence of Seismicity in Shale? Lessons Learned from a Meter-Scale Fluid-Injection Experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis De Barros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Guglielmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Rivet Rivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sixth EAGE Workshop on Passive Seismic</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3997/2214-4609.201600024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02391356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId159"/>
+      <w:footerReference w:type="default" r:id="rId156"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4818,51 +4559,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459549v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nataline Simon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Aubert" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Pouya" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dick" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aghiad Khadour" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-17350" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-03860892v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bonnelye" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan L&#252;th" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Henninges" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grzegorz Kwiatek" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-13477" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513530v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Matray" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Dymitrowska" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Mokni" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justo Cabrera" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-03860888v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Holzhauer" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dick" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Revil" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201902526" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391332v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Henry" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Guglielmi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gout" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Castilla" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201902318" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894355v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ville Nenoen" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juuso Sammalj&#228;rvi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Johansson" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikko Voutilainen" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201902324" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465834v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Luis Garc&#237;a-Si&#241;eriz" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Tu&#241;&#243;n Valladares" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Rey Maz&#243;n" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruna de Carvalho Faria Lima Lopes" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133842v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian David" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianzhao Geng" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Schubnel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894354v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ville Nenonen" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Johanson" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie L'Hopital" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/adv.2017.615" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133885v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Wassermann" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lef&#232;vre" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866935v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Guglielmi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Henry" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Nussbaum" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Gout" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894350v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymu Castilla" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Lefevre" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201600428" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/irsn-04874895v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. El Alam" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/geo2024-0110.1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603555v2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggae078" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729060v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Revil" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/GEO2024-0111.1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04200615v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jad El Alam" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enggeo.2023.107183" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04034877v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Bohnhoff" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Cotton" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#252;diger Giese" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/adgeo-58-177-2023" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03386473v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhi Geng" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanfei Wang" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020JB021370" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02982035v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dris Sachet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sentenac" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vojt&#283;ch Bene&#353;" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/SP482.11" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881799v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Geng" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bonnelye" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chen" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Jin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018JB016169" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02006500v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Moreno" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Homberg" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Schnyder" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Person" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2018.07.017" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784069v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JB013540" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480366v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mian Chen" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Jin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017GL074555" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784070v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JB013040" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480383v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133180v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Henry" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758969v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melody Lefevre" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsg.2016.01.002" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894356v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Wittebroodt" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Courbet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Im&#232;ne Esteve" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1346/CMS-WLS-21.17" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559827v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mokni" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Dominique Barnichon" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.S. Nguyen" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrmms.2016.07.011" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0V7X6G37-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527365v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. de Barros" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Daniel" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rivet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Caron" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015JB012633" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01364594v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Elsworth" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cappa" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015JB012158" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106833v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bensenouci" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Michelot" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Matray" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Savoye" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lavielle" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pce.2011.10.016" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DJL16W7T-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00103128v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia de Sigoyer" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Guillot" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2002TC001492" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03471502v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Luis Garcia-Sineriz" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2777/64867" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391356v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis De Barros" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rivet Rivet" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201600024" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459549v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nataline Simon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Aubert" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Pouya" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dick" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aghiad Khadour" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-17350" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-03860892v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bonnelye" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan L&#252;th" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Henninges" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grzegorz Kwiatek" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-13477" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513530v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Matray" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Dymitrowska" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Mokni" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justo Cabrera" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-03860888v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Holzhauer" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dick" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Revil" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201902526" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391332v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Henry" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Guglielmi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gout" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Castilla" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201902318" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894355v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ville Nenoen" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juuso Sammalj&#228;rvi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Johansson" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikko Voutilainen" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201902324" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465834v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Luis Garc&#237;a-Si&#241;eriz" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Tu&#241;&#243;n Valladares" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Rey Maz&#243;n" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruna de Carvalho Faria Lima Lopes" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133842v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian David" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianzhao Geng" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Schubnel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133885v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Wassermann" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lef&#232;vre" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894354v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ville Nenonen" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Johanson" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie L'Hopital" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/adv.2017.615" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866935v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Guglielmi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Henry" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Nussbaum" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Gout" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894350v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymu Castilla" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Lefevre" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201600428" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/irsn-04874895v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. El Alam" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/geo2024-0110.1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729060v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Revil" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/GEO2024-0111.1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603555v2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggae078" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04200615v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jad El Alam" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enggeo.2023.107183" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04034877v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Bohnhoff" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Cotton" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#252;diger Giese" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/adgeo-58-177-2023" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03386473v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhi Geng" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanfei Wang" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020JB021370" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02982035v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dris Sachet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sentenac" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vojt&#283;ch Bene&#353;" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/SP482.11" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881799v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Geng" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bonnelye" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chen" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Jin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018JB016169" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02006500v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Moreno" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Homberg" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Schnyder" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Person" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2018.07.017" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784069v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JB013540" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784070v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JB013040" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480366v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mian Chen" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Jin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017GL074555" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758969v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melody Lefevre" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsg.2016.01.002" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559827v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mokni" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Dominique Barnichon" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.S. Nguyen" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrmms.2016.07.011" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0V7X6G37-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894356v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Wittebroodt" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Courbet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Im&#232;ne Esteve" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1346/CMS-WLS-21.17" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527365v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. de Barros" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Daniel" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rivet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Caron" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015JB012633" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01364594v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Elsworth" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cappa" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015JB012158" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106833v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bensenouci" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Michelot" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Matray" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Savoye" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lavielle" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pce.2011.10.016" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DJL16W7T-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00103128v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia de Sigoyer" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Guillot" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2002TC001492" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03471502v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Luis Garcia-Sineriz" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2777/64867" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391356v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis De Barros" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rivet Rivet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201600024" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>