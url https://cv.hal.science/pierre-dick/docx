--- v2 (2026-05-02)
+++ v3 (2026-05-27)
@@ -66,1576 +66,1816 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Poster de conférence (2)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">From monitoring to prediction: fiber optic–based detection of damage precursors in radioactive waste packages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nataline Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Dick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Dauzères</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EGU General Assembly 2026</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2026, Vienna (Austria), Austria. 2026, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu26-21863⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05618995v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">THE MODERN2020 IN SITU TESTS IMPLEMENTED AT THE TOURNEMIRE URL – TESTING AND IMPROVING NEW MONITORING SENSORS AND TECHNOLOGIES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Dick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Michel Matray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José-Luis Garcia-Sineriz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">9th European Commission Conferences on Euratom Research and Training in Radioactive Waste Management, EURADWASTE 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, PITESTI, Romania. 9th European Commission conference on Euratom research and training in radioactive waste management : conference proceedings, 6.3, pp.184-197, 2019, EURADWASTE. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2777/64867⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03471502v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (12)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advanced Distributed Optical Fiber Strain Sensing for Monitoring Radioactive Waste Package Degradation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nataline Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Pouya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Aubert</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Pierre Dick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aghiad Khadour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Geosciences Union (EGU), Apr 2025, Vienna, Austria. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/egusphere-egu25-17350⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05459549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CHENILLE : Coupled beHaviour undErstaNdIng of fauLts : from the Laboratory to the fiEld</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Bonnelye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Dick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Lüth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Henninges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grzegorz Kwiatek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geosciences Union General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2020, Vienne, Austria. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-13477⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">irsn-03860892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing the performances of engineered barrier systems and rock masses from large scale in situ tests at the Tournemire underground research laboratory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Dick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Michel Matray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magdalena Dymitrowska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Mokni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justo Cabrera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Nuclear Safety, EUROSAFE 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, COLOGNE, Germany. pp.133-143</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03513530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-Invasive Characterisation of Cement-Based Materials by Spectral Induced Polarization</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The Long Term Rock Buffer Monitoring (LTRBM) in situ test, assessing under realistic conditions the performances of monitoring devices developed in Modern2020</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Dick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Luis García-Siñeriz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susana Tuñón Valladares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Rey Mazón</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruna de Carvalho Faria Lima Lopes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st Conference on Geophysics for Infrastructure Planning Monitoring and BIM</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">2nd international conference on Monitoring in Geological Disposal of Radioactive Waste, Modern2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, PARIS, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">irsn-03860888v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03465834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strain and Flow Pathways in a Shale Fault Zone: An In-Situ Test of Fault Seal Integrity</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Non-Invasive Characterisation of Cement-Based Materials by Spectral Induced Polarization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Holzhauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Dick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Revil</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fifth International Conference on Fault and Top Seals 2019, EAGE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3997/2214-4609.201902318⟩</w:t>
+              <w:t xml:space="preserve">1st Conference on Geophysics for Infrastructure Planning Monitoring and BIM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, The Hague, Netherlands. pp.1-5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3997/2214-4609.201902526⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02391332v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">irsn-03860888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sealing, Healing and Fluid Flow in Clay Rocks: Insights on Episodic Flow Events in Fault Zones</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Dick</w:t>
+                <w:t xml:space="preserve">Strain and Flow Pathways in a Shale Fault Zone: An In-Situ Test of Fault Seal Integrity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Guglielmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Gout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Castilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juuso Sammaljärvi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Mikko Voutilainen</w:t>
+                <w:t xml:space="preserve">P. Dick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fifth International Conference on Fault and Top Seals 2019, EAGE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, Palermo, Italy. pp.1-5, </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2019, Palermo, Italy. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3997/2214-4609.201902318⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3997/2214-4609.201902324⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02894355v1</w:t>
+                <w:t xml:space="preserve">hal-02391332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Long Term Rock Buffer Monitoring (LTRBM) in situ test, assessing under realistic conditions the performances of monitoring devices developed in Modern2020</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Sealing, Healing and Fluid Flow in Clay Rocks: Insights on Episodic Flow Events in Fault Zones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ville Nenoen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Dick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Bruna de Carvalho Faria Lima Lopes</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juuso Sammaljärvi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bo Johansson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikko Voutilainen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd international conference on Monitoring in Geological Disposal of Radioactive Waste, Modern2020</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Fifth International Conference on Fault and Top Seals 2019, EAGE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Palermo, Italy. pp.1-5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3997/2214-4609.201902324⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03465834v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02894355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brittle Creep of Tournemire Shale : Orientation, Temperature and Pressure Dependences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Bonnelye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jianzhao Geng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Dick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Schubnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Vienne (Autriche), Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04133842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of petrophysical properties of across natural faults : a study on cores from the Tournemire underground research laboratory (France)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Lefèvre</w:t>
+                <w:t xml:space="preserve">Porosity distribution in a heterogeneous clay-rich fault core by image processing of 14C-PMMA autoradiographs and Scanning Electron Microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ville Nenonen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juuso Sammaljärvi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bo Johanson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikko Voutilainen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie L'Hopital</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">MRS Advances, MRS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, SYDNEY, Australia. pp.1167-1173, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1557/adv.2017.615⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04133885v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02894354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Porosity distribution in a heterogeneous clay-rich fault core by image processing of 14C-PMMA autoradiographs and Scanning Electron Microscopy</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Juuso Sammaljärvi</w:t>
+                <w:t xml:space="preserve">Evolution of petrophysical properties of across natural faults : a study on cores from the Tournemire underground research laboratory (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Bonnelye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bo Johanson</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Emilie L'Hopital</w:t>
+                <w:t xml:space="preserve">Alexandre Schubnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Wassermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MRS Advances, MRS</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">EGU General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Vienne (Autriche), Austria</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02894354v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04133885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Underground Research Laboratories for conducting fault activation experiments in shales.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Guglielmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Nussbaum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Dick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Gout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Rock Mechanics Association, ARMA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, SAN FRANCISCO, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02866935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An In-situ Experiment of Fault Reactivation in a Shaly Formation, Massif Central, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymu Castilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Guglielmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélodie Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Dick</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fifth EAGE Shale Workshop EAGE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Catania, Italy. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3997/2214-4609.201600428⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02894350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1645,2774 +1885,2638 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Induced polarization of clay-rich materials - Part 4 : Water content and temperature effects in bentonites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. El Alam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Revil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Dick</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 90 (2), pp.MR39-MR54. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1190/geo2024-0110.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">irsn-04874895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Induced polarization of clay-rich materials — Part 5: Influence of hyperalkalinity in bentonites</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Physical properties variations in a shaly formation across a fault core</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Bonnelye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Wassermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Schubnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1190/GEO2024-0111.1⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Journal International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 237 (3), pp.1526-1535. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/gji/ggae078⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04729060v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04603555v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physical properties variations in a shaly formation across a fault core</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Induced polarization of clay-rich materials — Part 5: Influence of hyperalkalinity in bentonites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. El Alam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Revil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Dick</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Journal International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/gji/ggae078⟩</w:t>
+              <w:t xml:space="preserve">Geophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 89 (6), pp.E267-E279. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1190/GEO2024-0111.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04603555v2</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04729060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of the water content on the complex conductivity of bentonite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jad El Alam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Revil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Dick</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Engineering Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 322, pp.107183. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.enggeo.2023.107183⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">irsn-04200615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CHENILLE: Coupled Behavior Understanding of Faults: from the Laboratory to the Field</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Bonnelye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Dick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Bohnhoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Cotton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rüdiger Giese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Geosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 58, pp.177-188. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/adgeo-58-177-2023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04034877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pressure Solution Compaction During Creep Deformation of Tournemire Shale: Implications for Temporal Sealing in Shales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhi Geng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Bonnelye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Dick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yanfei Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 126 (3), pp.e2020JB021370. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1029/2020JB021370⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03386473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preliminary non-intrusive geophysical electrical resistivity tomography surveys of a mock-up scale monitoring of anengineered barrier system at URL Tournemire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruna de Carvalho Faria Lima Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédris Sachet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Sentenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vojtěch Beneš</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Dick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Geology Society of London</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 482, pp.331-345. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1144/SP482.11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02982035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Time and Temperature Dependent Creep in Tournemire Shale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Geng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bonnelye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Jin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Dick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 123 (11), pp.9658-9675. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1029/2018JB016169⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02881799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fault imprint in clay units: Magnetic fabric, p-wave velocity, structural and mineralogical signatures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Moreno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Homberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Schnyder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Person</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tectonophysics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 745, pp.264-277. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.tecto.2018.07.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02006500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elastic wave velocity evolution of shales deformed under uppermost crustal conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Bonnelye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Schubnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Guglielmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 122 (1), pp.130 - 141. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/2016JB013540⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01784069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strength anisotropy of shales deformed under uppermost crustal conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Bonnelye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Schubnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Guglielmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 122 (1), pp.110 - 129. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/2016JB013040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01784070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elastic Anisotropy Reversal During Brittle Creep in Shale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhi Geng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Bonnelye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mian Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Jin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Dick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Research Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 44 (21), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/2017GL074555⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03480366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calcite veins as an indicator of fracture dilatancy and connectivity during strike-slip faulting in Toarcian shale (Tournemire tunnel, Southern France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melody Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Guglielmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Dick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Gout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Structural Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 83, pp.73-84. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jsg.2016.01.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01758969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of technological macro voids on the performance of compacted bentonite/sand seals for deep geological repositories</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Mokni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Dominique Barnichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Dick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T.S. Nguyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Rock Mechanics and Mining Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 88, pp.87-97. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ijrmms.2016.07.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02559827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">THE INTERNAL ARCHITECTURE ANDPERMEABILITY STRUCTURES OF FAULTS INSHALE FORMATIONS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Dick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Wittebroodt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Courbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juuso Sammaljärvi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imène Esteve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Clay Minerals</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 21 (17), pp.219-229. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1346/CMS-WLS-21.17⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02894356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fault structure, stress, or pressure control of the seismicity in shale? Insights from a controlled experiment of fluid-induced fault reactivation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. de Barros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Guglielmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Rivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 121 (6), pp.4506 - 4522. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/2015JB012633⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01527365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In situ observations on the coupling between hydraulic diffusivity and displacements during fault reactivation in shales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Guglielmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Elsworth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Cappa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Gout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 120 (11), pp.7729-7748. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/2015JB012158⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01364594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A profile of helium-4 concentration in pore-water for assessing the transport phenomena through an argillaceous formation (Tournemire, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bensenouci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Michelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Matray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Savoye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Lavielle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics and Chemistry of the Earth. Parts A/B/C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 36 (17-18), pp.1521-1530. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pce.2011.10.016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03106833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exhumation of the ultra high-pressure Tso Morari unit in eastern Ladakh (NW Himalaya): a case study.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia de Sigoyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Dick</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tectonics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 23(3), pp.TC3003. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1029/2002TC001492⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00103128v1</w:t>
-              </w:r>
-[...134 lines deleted...]
-                <w:t xml:space="preserve">hal-03471502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What Controls the Occurrence of Seismicity in Shale? Lessons Learned from a Meter-Scale Fluid-Injection Experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis De Barros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Guglielmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Rivet Rivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sixth EAGE Workshop on Passive Seismic</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3997/2214-4609.201600024⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02391356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId156"/>
+      <w:footerReference w:type="default" r:id="rId159"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4559,51 +4663,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459549v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nataline Simon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Aubert" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Pouya" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dick" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aghiad Khadour" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-17350" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-03860892v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bonnelye" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan L&#252;th" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Henninges" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grzegorz Kwiatek" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-13477" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513530v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Matray" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Dymitrowska" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Mokni" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justo Cabrera" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-03860888v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Holzhauer" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dick" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Revil" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201902526" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391332v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Henry" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Guglielmi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gout" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Castilla" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201902318" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894355v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ville Nenoen" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juuso Sammalj&#228;rvi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Johansson" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikko Voutilainen" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201902324" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465834v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Luis Garc&#237;a-Si&#241;eriz" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Tu&#241;&#243;n Valladares" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Rey Maz&#243;n" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruna de Carvalho Faria Lima Lopes" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133842v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian David" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianzhao Geng" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Schubnel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133885v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Wassermann" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lef&#232;vre" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894354v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ville Nenonen" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Johanson" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie L'Hopital" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/adv.2017.615" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866935v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Guglielmi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Henry" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Nussbaum" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Gout" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894350v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymu Castilla" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Lefevre" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201600428" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/irsn-04874895v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. El Alam" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/geo2024-0110.1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729060v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Revil" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/GEO2024-0111.1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603555v2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggae078" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04200615v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jad El Alam" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enggeo.2023.107183" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04034877v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Bohnhoff" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Cotton" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#252;diger Giese" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/adgeo-58-177-2023" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03386473v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhi Geng" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanfei Wang" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020JB021370" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02982035v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dris Sachet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sentenac" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vojt&#283;ch Bene&#353;" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/SP482.11" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881799v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Geng" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bonnelye" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chen" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Jin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018JB016169" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02006500v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Moreno" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Homberg" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Schnyder" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Person" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2018.07.017" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784069v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JB013540" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784070v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JB013040" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480366v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mian Chen" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Jin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017GL074555" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758969v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melody Lefevre" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsg.2016.01.002" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559827v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mokni" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Dominique Barnichon" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.S. Nguyen" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrmms.2016.07.011" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0V7X6G37-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894356v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Wittebroodt" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Courbet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Im&#232;ne Esteve" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1346/CMS-WLS-21.17" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527365v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. de Barros" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Daniel" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rivet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Caron" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015JB012633" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01364594v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Elsworth" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cappa" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015JB012158" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106833v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bensenouci" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Michelot" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Matray" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Savoye" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lavielle" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pce.2011.10.016" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DJL16W7T-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00103128v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia de Sigoyer" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Guillot" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2002TC001492" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03471502v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Luis Garcia-Sineriz" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2777/64867" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391356v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis De Barros" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rivet Rivet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201600024" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05618995v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nataline Simon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dick" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dauz&#232;res" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu26-21863" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03471502v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Matray" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Luis Garcia-Sineriz" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2777/64867" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459549v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Aubert" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Pouya" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aghiad Khadour" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-17350" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-03860892v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bonnelye" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan L&#252;th" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Henninges" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grzegorz Kwiatek" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-13477" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513530v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Dymitrowska" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Mokni" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justo Cabrera" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465834v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Luis Garc&#237;a-Si&#241;eriz" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Tu&#241;&#243;n Valladares" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Rey Maz&#243;n" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruna de Carvalho Faria Lima Lopes" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-03860888v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Holzhauer" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dick" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Revil" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201902526" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391332v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Henry" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Guglielmi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gout" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Castilla" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201902318" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894355v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ville Nenoen" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juuso Sammalj&#228;rvi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Johansson" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikko Voutilainen" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201902324" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133842v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian David" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianzhao Geng" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Schubnel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894354v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ville Nenonen" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Johanson" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie L'Hopital" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/adv.2017.615" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133885v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Wassermann" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lef&#232;vre" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866935v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Guglielmi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Henry" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Nussbaum" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Gout" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894350v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymu Castilla" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Lefevre" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201600428" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/irsn-04874895v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. El Alam" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/geo2024-0110.1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603555v2" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggae078" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729060v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Revil" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/GEO2024-0111.1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04200615v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jad El Alam" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enggeo.2023.107183" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04034877v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Bohnhoff" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Cotton" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#252;diger Giese" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/adgeo-58-177-2023" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03386473v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhi Geng" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanfei Wang" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020JB021370" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02982035v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dris Sachet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sentenac" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vojt&#283;ch Bene&#353;" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/SP482.11" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881799v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Geng" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bonnelye" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chen" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Jin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018JB016169" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02006500v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Moreno" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Homberg" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Schnyder" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Person" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2018.07.017" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784069v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JB013540" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784070v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JB013040" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480366v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mian Chen" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Jin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017GL074555" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758969v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melody Lefevre" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsg.2016.01.002" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559827v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mokni" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Dominique Barnichon" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.S. Nguyen" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrmms.2016.07.011" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0V7X6G37-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894356v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Wittebroodt" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Courbet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Im&#232;ne Esteve" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1346/CMS-WLS-21.17" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527365v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. de Barros" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Daniel" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rivet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Caron" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015JB012633" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01364594v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Elsworth" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cappa" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015JB012158" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106833v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bensenouci" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Michelot" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Matray" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Savoye" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lavielle" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pce.2011.10.016" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DJL16W7T-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00103128v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia de Sigoyer" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Guillot" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2002TC001492" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391356v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis De Barros" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rivet Rivet" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201600024" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>