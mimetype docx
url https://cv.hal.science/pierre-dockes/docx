--- v0 (2026-03-28)
+++ v1 (2026-04-21)
@@ -2655,169 +2655,169 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00419862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Régulations libérales ou nouvelles régulations publiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Dockès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Europe et la gouvernance mondiale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Descartes &amp; Cie, pp.149- 180, 2003</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00419864v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les pouvoirs, l'autorité, les ruses, point de vue de l'économie historique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Dockès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Atlan, Henri. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Savoirs et démocratie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Parenthèses, 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00419863v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-00419864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le paradigme sucrier (XVIe-XIXe siècle)</w:t>
               </w:r>
@@ -3196,343 +3196,343 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00497086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Lire Walras : des fonds d'archives à l'édition et à la réinterprétation des Œuvres économiques complètes d'Auguste et Léon Walras</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Dockès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Mouchot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers d'Economie Politique = Papers in political economy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 2009/2 (57), pp.197-210. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/cep.057.0197⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00457344v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réponse à Jean Cartelier [Hobbes ou les fondements incertains de la théorie économique]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Dockès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers d'Economie Politique = Papers in political economy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 56, pp.179-194. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/cep.056.0179⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00384773v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les fonds souverains et l'impérialisme d'émergence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Dockès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'économie financière</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 2009 (HS), pp.27-38. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3406/ecofi.2009.5414⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00450348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une terrible démangeaison de Molinari: de l'esclavage à la mise en tutelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Dockès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Économies et sociétés. Série PE, Histoire de la pensée économique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, De l'esclavage au salariat dans l'économie coloniale : les aspects économiques de la transition au XIXe siècle / Fred Célimène, André Legris, 2009 (41), pp.1231-1268</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00438556v1</w:t>
-              </w:r>
-[...167 lines deleted...]
-                <w:t xml:space="preserve">halshs-00457344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lire Léon Walras et même les autres : une &amp;quot;note d'humeur</w:t>
               </w:r>
@@ -4355,51 +4355,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8E602F98"/>
+    <w:nsid w:val="F2D2E17F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4586,51 +4586,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pierre-dockes" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/026833441" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02169743v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dock&#232;s" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-09618-4" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01565708v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-06393-3" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00483789v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Herv&#233; Lorenzi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayard.fr/documents-temoignages/le-choc-des-populations-guerre-ou-paix-9782213654997" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00425355v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00384805v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00394281v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Guillaume" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Fukuyama" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Sloterdijk" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00359255v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00394276v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00174621v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Goutte" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude H&#233;bert" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00419860v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02169728v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/view/9782807611740/chapter-02.xhtml" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02305734v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/le-capitalisme-et-ses-rythmes-quatre-siecles-en-perspective-tome-ii-splendeurs-et-misere-de-la-croissance-les-ressorts-sous-jacents-de-l-instabilite-economique.html" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-09618-4.p.1055" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01794316v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-08114-2.p.0037" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01551119v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00794613v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00968761v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00703806v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00591579v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00794593v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00497915v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Chevalier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Raffaelli" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Le Bras" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00396874v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00384786v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00359248v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00277463v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00195770v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00195769v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00172162v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00138352v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Potier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00419866v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00419865v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00419861v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00419862v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00419863v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00419864v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00419859v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01223205v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.665.0967" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00794631v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00794624v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00497086v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cep.058.0157" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00450348v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ecofi.2009.5414" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00438556v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00384773v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cep.056.0179" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00457344v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Mouchot" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cep.057.0197" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00265205v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00207978v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/asterion.801" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00188718v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00188717v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cep.050.0007" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00138312v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00138311v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03003053v2" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00738727v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01223214v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gaspard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebeca Gomez Betancourt" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pierre-dockes" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/026833441" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02169743v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dock&#232;s" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-09618-4" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01565708v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-06393-3" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00483789v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Herv&#233; Lorenzi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayard.fr/documents-temoignages/le-choc-des-populations-guerre-ou-paix-9782213654997" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00425355v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00384805v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00394281v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Guillaume" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Fukuyama" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Sloterdijk" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00359255v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00394276v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00174621v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Goutte" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude H&#233;bert" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00419860v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02169728v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/view/9782807611740/chapter-02.xhtml" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02305734v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/le-capitalisme-et-ses-rythmes-quatre-siecles-en-perspective-tome-ii-splendeurs-et-misere-de-la-croissance-les-ressorts-sous-jacents-de-l-instabilite-economique.html" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-09618-4.p.1055" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01794316v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-08114-2.p.0037" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01551119v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00794613v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00968761v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00703806v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00591579v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00794593v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00497915v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Chevalier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Raffaelli" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Le Bras" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00396874v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00384786v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00359248v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00277463v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00195770v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00195769v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00172162v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00138352v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Potier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00419866v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00419865v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00419861v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00419862v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00419864v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00419863v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00419859v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01223205v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.665.0967" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00794631v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00794624v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00497086v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cep.058.0157" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00457344v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Mouchot" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cep.057.0197" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00384773v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cep.056.0179" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00450348v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ecofi.2009.5414" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00438556v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00265205v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00207978v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/asterion.801" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00188718v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00188717v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cep.050.0007" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00138312v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00138311v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03003053v2" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00738727v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01223214v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gaspard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebeca Gomez Betancourt" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>