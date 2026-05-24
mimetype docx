--- v1 (2026-04-21)
+++ v2 (2026-05-24)
@@ -948,204 +948,204 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les ressorts sous-jacents de l’instabilité économique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Dockès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Capitalisme et ses rythmes, quatre siècles en perspective. Tome 2, Splendeurs et misère de la croissance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Classiques Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.1055-1175, 2019, 978-2-406-09371-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-09618-4.p.1055⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02305734v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le débat libre-échange versus protectionnisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Dockès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Tiran, André; Uzunidis, Dimitri. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Libéralisme et protectionnisme : économie et politique des relations internationales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Lang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.19-28, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02169728v1</w:t>
-              </w:r>
-[...89 lines deleted...]
-                <w:t xml:space="preserve">halshs-02305734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel ou la socioéconomie</w:t>
               </w:r>
@@ -3196,343 +3196,343 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00497086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lire Walras : des fonds d'archives à l'édition et à la réinterprétation des Œuvres économiques complètes d'Auguste et Léon Walras</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">,</w:t>
+                <w:t xml:space="preserve">Les fonds souverains et l'impérialisme d'émergence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Dockès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'économie financière</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 2009 (HS), pp.27-38. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude Mouchot</w:t>
+                <w:t xml:space="preserve">⟨10.3406/ecofi.2009.5414⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00450348v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une terrible démangeaison de Molinari: de l'esclavage à la mise en tutelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Dockès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Économies et sociétés. Série PE, Histoire de la pensée économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, De l'esclavage au salariat dans l'économie coloniale : les aspects économiques de la transition au XIXe siècle / Fred Célimène, André Legris, 2009 (41), pp.1231-1268</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00438556v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réponse à Jean Cartelier [Hobbes ou les fondements incertains de la théorie économique]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Dockès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers d'Economie Politique = Papers in political economy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 2009/2 (57), pp.197-210. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/cep.057.0197⟩</w:t>
+              <w:t xml:space="preserve">, 2009, 56, pp.179-194. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/cep.056.0179⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...16 lines deleted...]
-                <w:t xml:space="preserve">Pierre Dockès</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00384773v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lire Walras : des fonds d'archives à l'édition et à la réinterprétation des Œuvres économiques complètes d'Auguste et Léon Walras</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Dockès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Mouchot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers d'Economie Politique = Papers in political economy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 56, pp.179-194. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/cep.056.0179⟩</w:t>
+              <w:t xml:space="preserve">, 2009, 2009/2 (57), pp.197-210. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/cep.057.0197⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...127 lines deleted...]
-                <w:t xml:space="preserve">halshs-00438556v1</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00457344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lire Léon Walras et même les autres : une &amp;quot;note d'humeur</w:t>
               </w:r>
@@ -4355,51 +4355,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F2D2E17F"/>
+    <w:nsid w:val="8EC9CCBD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4586,51 +4586,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pierre-dockes" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/026833441" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02169743v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dock&#232;s" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-09618-4" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01565708v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-06393-3" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00483789v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Herv&#233; Lorenzi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayard.fr/documents-temoignages/le-choc-des-populations-guerre-ou-paix-9782213654997" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00425355v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00384805v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00394281v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Guillaume" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Fukuyama" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Sloterdijk" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00359255v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00394276v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00174621v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Goutte" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude H&#233;bert" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00419860v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02169728v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/view/9782807611740/chapter-02.xhtml" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02305734v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/le-capitalisme-et-ses-rythmes-quatre-siecles-en-perspective-tome-ii-splendeurs-et-misere-de-la-croissance-les-ressorts-sous-jacents-de-l-instabilite-economique.html" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-09618-4.p.1055" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01794316v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-08114-2.p.0037" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01551119v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00794613v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00968761v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00703806v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00591579v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00794593v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00497915v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Chevalier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Raffaelli" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Le Bras" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00396874v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00384786v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00359248v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00277463v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00195770v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00195769v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00172162v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00138352v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Potier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00419866v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00419865v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00419861v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00419862v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00419864v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00419863v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00419859v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01223205v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.665.0967" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00794631v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00794624v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00497086v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cep.058.0157" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00457344v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Mouchot" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cep.057.0197" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00384773v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cep.056.0179" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00450348v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ecofi.2009.5414" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00438556v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00265205v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00207978v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/asterion.801" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00188718v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00188717v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cep.050.0007" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00138312v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00138311v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03003053v2" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00738727v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01223214v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gaspard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebeca Gomez Betancourt" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pierre-dockes" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/026833441" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02169743v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dock&#232;s" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-09618-4" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01565708v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-06393-3" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00483789v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Herv&#233; Lorenzi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayard.fr/documents-temoignages/le-choc-des-populations-guerre-ou-paix-9782213654997" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00425355v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00384805v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00394281v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Guillaume" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Fukuyama" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Sloterdijk" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00359255v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00394276v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00174621v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Goutte" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude H&#233;bert" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00419860v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02305734v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/le-capitalisme-et-ses-rythmes-quatre-siecles-en-perspective-tome-ii-splendeurs-et-misere-de-la-croissance-les-ressorts-sous-jacents-de-l-instabilite-economique.html" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-09618-4.p.1055" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02169728v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/view/9782807611740/chapter-02.xhtml" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01794316v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-08114-2.p.0037" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01551119v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00794613v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00968761v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00703806v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00591579v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00794593v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00497915v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Chevalier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Raffaelli" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Le Bras" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00396874v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00384786v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00359248v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00277463v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00195770v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00195769v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00172162v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00138352v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Potier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00419866v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00419865v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00419861v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00419862v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00419864v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00419863v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00419859v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01223205v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.665.0967" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00794631v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00794624v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00497086v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cep.058.0157" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00450348v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ecofi.2009.5414" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00438556v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00384773v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cep.056.0179" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00457344v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Mouchot" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cep.057.0197" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00265205v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00207978v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/asterion.801" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00188718v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00188717v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cep.050.0007" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00138312v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00138311v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03003053v2" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00738727v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01223214v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gaspard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebeca Gomez Betancourt" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>