--- v0 (2026-03-16)
+++ v1 (2026-04-05)
@@ -127,321 +127,321 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the emergence of fault afterslip during laboratory seismic cycles</w:t>
+                <w:t xml:space="preserve">Community-Driven Code Comparisons for Simulations of Fluid-Induced Aseismic Slip</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corentin Noël</w:t>
+                <w:t xml:space="preserve">Valère R Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cedric Twardzik</w:t>
+                <w:t xml:space="preserve">Brittany A Erickson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Dublanchet</w:t>
+                <w:t xml:space="preserve">Junle Jiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Passelègue</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Eric M Dunham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taeho Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2025.119288⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2024JB030601⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04985988v1</w:t>
+                <w:t xml:space="preserve">hal-05019269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Community-Driven Code Comparisons for Simulations of Fluid-Induced Aseismic Slip</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On the emergence of fault afterslip during laboratory seismic cycles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brittany A Erickson</w:t>
+                <w:t xml:space="preserve">Corentin Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Junle Jiang</w:t>
+                <w:t xml:space="preserve">Cedric Twardzik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric M Dunham</w:t>
+                <w:t xml:space="preserve">Pierre Dublanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taeho Kim</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">François Passelègue</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 658, pp.119288. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2024JB030601⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2025.119288⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05019269v1</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04985988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geomechanical modelling of injection-induced seismicity: the case study of the Muara Laboh geothermal plant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Gerardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Dublanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Jeannin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -531,51 +531,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kinematic Inversion of Aseismic Fault Slip During the Nucleation of Laboratory Earthquakes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Dublanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Passelègue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Chauris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -652,51 +652,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inelastic deformation accrued over multiple seismic cycles: Insights from an elastic-plastic slider-and-springboard model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Dublanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Arthur Olive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -743,51 +743,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seismicity modulation in a 3-D rate-and-state interacting fault population model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Dublanchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Journal International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 229 (3), pp.1804-1823. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
@@ -821,51 +821,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shear stress and b-value fluctuations in a hierarchical rate-and-state asperity model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Dublanchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pure and Applied Geophysics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 179, pp.2423-2435. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
@@ -899,51 +899,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dual seismic migration velocities in seismic swarms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Dublanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis De Barros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1016,51 +1016,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François X Passelègue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelle Almakari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Dublanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabian Barras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1163,51 +1163,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Cappa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Dublanchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Research Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 47 (9), pp.e2020GL087142. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1280,51 +1280,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Chauris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Passelègue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Dublanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandrine Gesret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1371,51 +1371,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stress‐Dependent b Value Variations in a Heterogeneous Rate‐and‐State Fault Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Dublanchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Research Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 47 (13), pp.e2020GL087434. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1462,51 +1462,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Controls on the magmatic fraction of extension at mid-ocean ridges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Arthur Olive</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Dublanchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 549, pp.116541. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1534,265 +1534,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02921482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fluid driven shear cracks on a strengthening rate-and-state frictional fault</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Rayleigh wave amplitude distortions above a reservoir: new insights from elastic modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Kazantsev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Chauris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Dublanchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H Huguet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmps.2019.07.015⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Journal International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 217 (2), pp.1267-1289. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/gji/ggz077⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02367634v1</w:t>
+                <w:t xml:space="preserve">hal-02103946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rayleigh wave amplitude distortions above a reservoir: new insights from elastic modelling</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Fluid driven shear cracks on a strengthening rate-and-state frictional fault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Dublanchet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">H Huguet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Journal International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 217 (2), pp.1267-1289. </w:t>
+              <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 132, pp.103672. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/gji/ggz077⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jmps.2019.07.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02103946v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02367634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The slow slip of viscous faults</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert C. Viesca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Dublanchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1843,51 +1843,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Renou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Dublanchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 124 (8), pp.8942-8952. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1934,51 +1934,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of the Injection Scenario on the Rate and Magnitude Content of Injection‐Induced Seismicity: Case of a Heterogeneous Fault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelle Almakari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Dublanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Chauris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2038,51 +2038,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scaling and Variability of Interacting Repeating Earthquake Sequences Controlled by Asperity Density</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Dublanchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Research Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2116,51 +2116,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The dynamics of earthquake precursors controlled by effective friction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Dublanchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Journal International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 212 (2), pp.853-871. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2194,51 +2194,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inferring fault slip rates from cumulative seismic moment in a multiple asperity context</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Dublanchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Journal International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2272,51 +2272,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inferring fault mechanical conditions from the source parameters of a complex microseismic multiplet in the Corinth rift, Greece</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Dublanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Godano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2402,51 +2402,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Godano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Dublanchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 120 (11), pp.7683 - 7712. </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2519,51 +2519,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Helmstetter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bouchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Dublanchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Research Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 41 (19), pp.6652-6658. </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2597,51 +2597,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Creep modulation of Omori law generated by a Coulomb stress perturbation in a 3-D rate-and-state asperity model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Dublanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2713,51 +2713,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interactions and triggering in a 3-D rate-and-state asperity model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Dublanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2817,51 +2817,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interactions and triggering in a 3-D rate-and-state asperity model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Dublanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2979,51 +2979,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Passelegue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Brantut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Dublanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barnaby Fryer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3083,64 +3083,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of slow slip front during the nucleation of laboratory fluid-induced earthquakes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Passelègue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Dublanchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Vienne, Austria. </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3187,51 +3187,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical modelling of fluid-induced fault slip reactivation, application to Geo-Energy systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jinlin Jiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Dublanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François X Passelègue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3295,51 +3295,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physics based Modeling of Corinth Earthquake Swarms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Dublanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis De Barros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3377,51 +3377,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What is the contribution of stress redistribution in earthquake swarm dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Dublanchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3446,51 +3446,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An elasto-plastic slider-and-springboard model for seismic cycles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Dublanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Arthur Olive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3522,234 +3522,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04096178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fluids in earthquake cycle models</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Dual seismic migration velocities reveal imbricated fluid diffusion and aseismic slip In a Corinth Gulf swarm (Greece)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis De Barros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Dublanchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Cappa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Deschamps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational Infrastructure for Geodynamics Webinar</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, Virtual (Online), United States</w:t>
+              <w:t xml:space="preserve">EGU General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04096364v1</w:t>
+                <w:t xml:space="preserve">hal-04096296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dual seismic migration velocities reveal imbricated fluid diffusion and aseismic slip In a Corinth Gulf swarm (Greece)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Fluids in earthquake cycle models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Dublanchet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anne Deschamps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, Vienna, Austria</w:t>
+              <w:t xml:space="preserve">Computational Infrastructure for Geodynamics Webinar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Virtual (Online), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04096296v1</w:t>
+                <w:t xml:space="preserve">hal-04096364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantification and mechanical control of fault slip: insights from physics based models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Dublanchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Caltech Seismolab Seminar</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Los Angeles, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3800,51 +3800,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François X Passelègue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelle Almakari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Dublanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabian Barras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3899,51 +3899,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What controls b-value variations: insights from a physics based numerical model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Dublanchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3981,51 +3981,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What's in a &amp;quot;M&amp;quot;? Short-term controls on the magmatic fraction of mid-ocean ridge extension</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Arthur Olive</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Dublanchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGU Fall Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Virtual (Online), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4089,51 +4089,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Chauris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François X Passelègue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Dublanchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4184,51 +4184,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François X Passelègue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelle Almakari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Dublanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie E.S. Violay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4318,51 +4318,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Chauris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François X Passelègue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Dublanchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Virtual (Online), Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4381,208 +4381,208 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04096305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stability of fault slip: effects of fluids and frictional heterogeneity</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">The dynamics of interacting repeating earthquake sequences in an asperity model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Dublanchet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michelle Almakari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forecasting unstable frictional slip and the failure of geomaterials workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Palaiseau (Ecole Polytechnique), France</w:t>
+              <w:t xml:space="preserve">Repeating Earthquakes Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Paris (ENS, Laboratoire de géologie), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04095974v1</w:t>
+                <w:t xml:space="preserve">hal-04095944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The dynamics of interacting repeating earthquake sequences in an asperity model</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Stability of fault slip: effects of fluids and frictional heterogeneity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Dublanchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michelle Almakari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Repeating Earthquakes Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Paris (ENS, Laboratoire de géologie), France</w:t>
+              <w:t xml:space="preserve">Forecasting unstable frictional slip and the failure of geomaterials workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Palaiseau (Ecole Polytechnique), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04095944v1</w:t>
+                <w:t xml:space="preserve">hal-04095974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Earthquake nucleation under heterogeneous friction : aseimic slip and foreshocks interaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Dublanchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4607,51 +4607,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Earthquake nucleation under heterogeneous friction : aseismic slip and foreshocks interaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Dublanchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4689,51 +4689,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Injection-induced seismicity controlled by the pore pressure rate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelle Almakari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Dublanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Chauris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4771,51 +4771,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fault slip reactivation by fluid injections : aseismic slip and induced seismicity in rate-and-state fault models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Dublanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelle Almakari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4866,51 +4866,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamics of fluid induced aseismic slip</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Dublanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert C. Viesca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4961,51 +4961,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Injection-induced seismicity controlled by the pore-pressure rate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelle Almakari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Dublanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Chauris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5069,51 +5069,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Kazantsev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Chauris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Dublanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Huguet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5151,51 +5151,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamics of Fluid Induced Aseismic Slip</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Dublanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert C. Viesca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5255,51 +5255,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Slow slip and self-similar asymptotics of rate-strengthening faults</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert C. Viesca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Dublanchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGU Fall Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2016, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5324,51 +5324,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fault creep and earthquake interaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Dublanchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CECAM Workshop: The flow of amorphous solids: from atomistic simulations to Earth Science applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5425,64 +5425,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of slow slip front during the nucleation of laboratory fluid-induced earthquakes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Passelègue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Dublanchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGU Fall Meeting 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2022, Chicago, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5546,51 +5546,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Chauris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François X Passelègue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Dublanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandrine Gesret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5654,51 +5654,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François X Passelègue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelle Almakari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Dublanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabian Barras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5762,51 +5762,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelle Almakari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François X Passelègue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Dublanchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Schatzalp 3rd Induced Seismicity Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Davos, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5844,51 +5844,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dependence of Injection-Induced Seismicity on the Injection Scenario</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelle Almakari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Dublanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Chauris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5952,51 +5952,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lichen Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sohom Ray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Dublanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert C. Viesca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6034,90 +6034,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Origins of Lg phase and Rayleigh overtones in ambient noise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Kazantsev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Peruzzetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Chauris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Dublanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Huguet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6168,51 +6168,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Induced seismicity in a rate-and-state asperity model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelle Almakari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Dublanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Chauris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6250,51 +6250,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Earthquake nucleation on a heterogeneous rate-and-state fault : aseismic slip acceleration and foreshock sequences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Dublanchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cargèse school on Earthquakes : nucleation, triggering rupture and relationship with aseismic processes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Cargèse (Corse), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6332,51 +6332,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self-similar asymptotics of rate-strengthening faults.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert C. Viesca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Dublanchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SCEC Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Palm Springs, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6414,51 +6414,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of asperities distribution on induced seismicity and permeability during deep underground exploitation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio P. Rinaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Dublanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Urpi Luca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6509,51 +6509,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Earthquake nucleation on a heterogeneous rate-and-state interface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Dublanchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">31st IUGG Conference on Mathematical Geophysics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6610,51 +6610,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantification and mechanical control of fault slip events : insights from physics based models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Dublanchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Geophysics [physics.geo-ph]. Institut de Physique du Globe de Paris; Université de Paris, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6841,51 +6841,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04985988v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin No&#235;l" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Twardzik" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dublanchet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Passel&#232;gue" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2025.119288" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019269v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#232;re R Lambert" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brittany A Erickson" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junle Jiang" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric M Dunham" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taeho Kim" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024JB030601" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04532543v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Gerardi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Jeannin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Kazantsev" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Duboeuf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggae084" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843964v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dublanchet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Chauris" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gesret" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Twardzik" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024JB028733" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04740233v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Arthur Olive" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26443/seismica.v3i2.1345" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614894v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggac023" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03661684v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00024-022-03039-3" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052273v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis De Barros" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020GL090025" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970539v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois X Passel&#232;gue" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Almakari" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Barras" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fortin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-18937-0" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544005v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cappa" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Deschamps" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020GL087142" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02968785v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Almakari" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Chauris" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Passel&#232;gue" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandrine Gesret" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggaa446" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02968787v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020GL087434" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921482v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2020.116541" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367634v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2019.07.015" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02103946v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kazantsev" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Huguet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggz077" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02103947v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert C. Viesca" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367631v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Renou" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Vall&#233;e" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019JB018045" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367625v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic L Pellet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019JB017898" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367639v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019GL084614" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01735148v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggx438" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02103945v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggy431" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02555083v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Godano" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bernard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015JB012259" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418737v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015JB012217" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03204559v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Marsan" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Helmstetter" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouchon" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014GL061219" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01386349v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Favreau" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgrb.50311" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VZ0DH7QD-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02968780v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bernard" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgrb.50187" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01386351v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422074v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Passelegue" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brantut" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barnaby Fryer" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-15900" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04096231v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-11535" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04096222v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinlin Jiang" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bruel" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04096173v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04096204v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04096178v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04096364v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04096296v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04096341v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04096273v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Fortin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04095996v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04096254v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04095992v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04096006v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie E.S. Violay" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04096305v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04095974v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04095944v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04096312v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01735170v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04096326v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01735197v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01735195v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01735175v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01543525v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Kazantsev" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Huguet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01545714v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201700960" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01498275v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01498223v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04096189v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04096245v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04095958v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04095966v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02103950v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01735180v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lichen Wang" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sohom Ray" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01735168v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Peruzzetto" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01735164v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01735160v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01498233v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01735188v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio P. Rinaldi" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urpi Luca" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Karvounis" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01498282v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/tel-03499671v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019269v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#232;re R Lambert" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brittany A Erickson" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junle Jiang" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric M Dunham" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taeho Kim" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024JB030601" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04985988v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin No&#235;l" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Twardzik" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dublanchet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Passel&#232;gue" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2025.119288" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04532543v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Gerardi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Jeannin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Kazantsev" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Duboeuf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggae084" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843964v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dublanchet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Chauris" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gesret" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Twardzik" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024JB028733" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04740233v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Arthur Olive" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26443/seismica.v3i2.1345" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614894v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggac023" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03661684v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00024-022-03039-3" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052273v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis De Barros" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020GL090025" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970539v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois X Passel&#232;gue" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Almakari" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Barras" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fortin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-18937-0" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544005v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cappa" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Deschamps" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020GL087142" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02968785v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Almakari" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Chauris" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Passel&#232;gue" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandrine Gesret" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggaa446" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02968787v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020GL087434" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921482v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2020.116541" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02103946v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kazantsev" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Huguet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggz077" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367634v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2019.07.015" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02103947v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert C. Viesca" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367631v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Renou" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Vall&#233;e" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019JB018045" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367625v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic L Pellet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019JB017898" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367639v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019GL084614" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01735148v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggx438" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02103945v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggy431" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02555083v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Godano" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bernard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015JB012259" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418737v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015JB012217" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03204559v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Marsan" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Helmstetter" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouchon" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014GL061219" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01386349v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Favreau" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgrb.50311" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VZ0DH7QD-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02968780v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bernard" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgrb.50187" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01386351v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422074v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Passelegue" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brantut" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barnaby Fryer" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-15900" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04096231v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-11535" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04096222v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinlin Jiang" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bruel" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04096173v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04096204v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04096178v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04096296v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04096364v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04096341v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04096273v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Fortin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04095996v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04096254v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04095992v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04096006v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie E.S. Violay" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04096305v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04095944v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04095974v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04096312v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01735170v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04096326v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01735197v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01735195v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01735175v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01543525v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Kazantsev" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Huguet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01545714v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201700960" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01498275v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01498223v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04096189v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04096245v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04095958v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04095966v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02103950v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01735180v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lichen Wang" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sohom Ray" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01735168v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Peruzzetto" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01735164v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01735160v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01498233v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01735188v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio P. Rinaldi" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urpi Luca" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Karvounis" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01498282v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/tel-03499671v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>