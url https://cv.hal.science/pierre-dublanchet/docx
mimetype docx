--- v1 (2026-04-05)
+++ v2 (2026-05-01)
@@ -1729,408 +1729,408 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02367634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The slow slip of viscous faults</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of the Injection Scenario on the Rate and Magnitude Content of Injection‐Induced Seismicity: Case of a Heterogeneous Fault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michelle Almakari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Dublanchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Chauris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert C. Viesca</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Dublanchet</w:t>
+                <w:t xml:space="preserve">Frederic L Pellet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, In press</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2019JB017898⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02103947v1</w:t>
+                <w:t xml:space="preserve">hal-02367625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How Does Seismic Rupture Accelerate? Observational Insights From Earthquake Source Time Functions</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Scaling and Variability of Interacting Repeating Earthquake Sequences Controlled by Asperity Density</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Dublanchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2019JB018045⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2019GL084614⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02367631v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02367639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of the Injection Scenario on the Rate and Magnitude Content of Injection‐Induced Seismicity: Case of a Heterogeneous Fault</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michelle Almakari</w:t>
+                <w:t xml:space="preserve">The slow slip of viscous faults</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert C. Viesca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Dublanchet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frederic L Pellet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, In press</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02367625v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02103947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scaling and Variability of Interacting Repeating Earthquake Sequences Controlled by Asperity Density</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">How Does Seismic Rupture Accelerate? Observational Insights From Earthquake Source Time Functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Renou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Vallée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Dublanchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, </w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 124 (8), pp.8942-8952. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2019GL084614⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2019JB018045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02367639v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02367631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The dynamics of earthquake precursors controlled by effective friction</w:t>
               </w:r>
@@ -2913,1411 +2913,1411 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01386351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (27)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (28)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of injection rate on the dynamic of fluid-induced aseismic slip fronts</w:t>
+                <w:t xml:space="preserve">Inferring Permeability Enhancement During Fluid-Induced Fault Slip Reactivation In The Laboratory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francois Passelegue</w:t>
+                <w:t xml:space="preserve">Inès Ben Khaled</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Dublanchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Chauris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Passelègue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Brantut</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Hervé Chauris</w:t>
+                <w:t xml:space="preserve">Laura Blanco Martín</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">European Geosciences Union</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EGU, Apr 2025, Vienna, Austria</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05422074v1</w:t>
+                <w:t xml:space="preserve">hal-05607250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of slow slip front during the nucleation of laboratory fluid-induced earthquakes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Passelègue</w:t>
+                <w:t xml:space="preserve">Influence of injection rate on the dynamic of fluid-induced aseismic slip fronts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Passelegue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Brantut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Dublanchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barnaby Fryer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Chauris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2022</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/egusphere-egu22-11535⟩</w:t>
+              <w:t xml:space="preserve">EGU</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, Wien, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu25-15900⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04096231v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05422074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical modelling of fluid-induced fault slip reactivation, application to Geo-Energy systems</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An elasto-plastic slider-and-springboard model for seismic cycles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Dublanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Frederic L Pellet</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Arthur Olive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Vienna, Austria</w:t>
+              <w:t xml:space="preserve">AGU Fall Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Chicago, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04096222v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04096178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physics based Modeling of Corinth Earthquake Swarms</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Development of slow slip front during the nucleation of laboratory fluid-induced earthquakes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Passelègue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Dublanchet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Louis De Barros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AGU Fall Meeting</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGU General Assembly 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Vienne, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu22-11535⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04096173v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04096231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What is the contribution of stress redistribution in earthquake swarm dynamics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Numerical modelling of fluid-induced fault slip reactivation, application to Geo-Energy systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jinlin Jiang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Dublanchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François X Passelègue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Bruel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic L Pellet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04096204v1</w:t>
+                <w:t xml:space="preserve">hal-04096222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An elasto-plastic slider-and-springboard model for seismic cycles</w:t>
+                <w:t xml:space="preserve">Physics based Modeling of Corinth Earthquake Swarms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Dublanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Arthur Olive</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis De Barros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGU Fall Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, Chicago, France</w:t>
+              <w:t xml:space="preserve">, 2022, Chicago, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04096178v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04096173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dual seismic migration velocities reveal imbricated fluid diffusion and aseismic slip In a Corinth Gulf swarm (Greece)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">What is the contribution of stress redistribution in earthquake swarm dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Dublanchet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anne Deschamps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, Vienna, Austria</w:t>
+              <w:t xml:space="preserve">, 2022, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04096296v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04096204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fluids in earthquake cycle models</w:t>
+                <w:t xml:space="preserve">Quantification and mechanical control of fault slip: insights from physics based models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Dublanchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational Infrastructure for Geodynamics Webinar</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, Virtual (Online), United States</w:t>
+              <w:t xml:space="preserve">Caltech Seismolab Seminar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Los Angeles, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04096364v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04096341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantification and mechanical control of fault slip: insights from physics based models</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dual seismic migration velocities reveal imbricated fluid diffusion and aseismic slip In a Corinth Gulf swarm (Greece)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis De Barros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Dublanchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Cappa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Deschamps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Caltech Seismolab Seminar</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Los Angeles, United States</w:t>
+              <w:t xml:space="preserve">EGU General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04096341v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04096296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Nature of Fault Slip: From the Field to the Laboratory</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fluids in earthquake cycle models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Dublanchet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AGU Fall Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, Virtual (Online), United States</w:t>
+              <w:t xml:space="preserve">Computational Infrastructure for Geodynamics Webinar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Virtual (Online), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04096273v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04096364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What controls b-value variations: insights from a physics based numerical model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Induced Fault Reactivation and Hydraulic Diffusivity Enhancement : Insights from Pressure Diffusion Inversion in Laboratory Injection Tests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michelle Almakari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Chauris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François X Passelègue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Dublanchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, Vienna, Austria</w:t>
+              <w:t xml:space="preserve">, 2020, Virtual (Online), Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04095996v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04096305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What's in a &amp;quot;M&amp;quot;? Short-term controls on the magmatic fraction of mid-ocean ridge extension</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Arthur Olive</w:t>
+                <w:t xml:space="preserve">On the Nature of Fault Slip: From the Field to the Laboratory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François X Passelègue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michelle Almakari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Dublanchet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabian Barras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Fortin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGU Fall Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Virtual (Online), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04096254v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04096273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Induced Fault Reactivation and Hydraulic Diffusivity Enhancement: Insights from Pressure Diffusion Inversion in Laboratory Injection Tests</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">What controls b-value variations: insights from a physics based numerical model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Dublanchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04095992v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04095996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Nature of Fault Slip: From the Field to the Lab</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michelle Almakari</w:t>
+                <w:t xml:space="preserve">What's in a &amp;quot;M&amp;quot;? Short-term controls on the magmatic fraction of mid-ocean ridge extension</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Arthur Olive</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Dublanchet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fabian Barras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, Vienna, Austria</w:t>
+              <w:t xml:space="preserve">AGU Fall Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Virtual (Online), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04096006v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04096254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Induced Fault Reactivation and Hydraulic Diffusivity Enhancement : Insights from Pressure Diffusion Inversion in Laboratory Injection Tests</w:t>
+                <w:t xml:space="preserve">Induced Fault Reactivation and Hydraulic Diffusivity Enhancement: Insights from Pressure Diffusion Inversion in Laboratory Injection Tests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelle Almakari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Chauris</w:t>
@@ -4339,876 +4339,889 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Dublanchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, Virtual (Online), Austria</w:t>
+              <w:t xml:space="preserve">, 2020, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04096305v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04095992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The dynamics of interacting repeating earthquake sequences in an asperity model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On the Nature of Fault Slip: From the Field to the Lab</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François X Passelègue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michelle Almakari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Dublanchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie E.S. Violay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabian Barras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Repeating Earthquakes Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Paris (ENS, Laboratoire de géologie), France</w:t>
+              <w:t xml:space="preserve">EGU General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04095944v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04096006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stability of fault slip: effects of fluids and frictional heterogeneity</w:t>
+                <w:t xml:space="preserve">The dynamics of interacting repeating earthquake sequences in an asperity model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Dublanchet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michelle Almakari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forecasting unstable frictional slip and the failure of geomaterials workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Palaiseau (Ecole Polytechnique), France</w:t>
+              <w:t xml:space="preserve">Repeating Earthquakes Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Paris (ENS, Laboratoire de géologie), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04095974v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04095944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Earthquake nucleation under heterogeneous friction : aseimic slip and foreshocks interaction</w:t>
+                <w:t xml:space="preserve">Stability of fault slip: effects of fluids and frictional heterogeneity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Dublanchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michelle Almakari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Vienna, Austria</w:t>
+              <w:t xml:space="preserve">Forecasting unstable frictional slip and the failure of geomaterials workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Palaiseau (Ecole Polytechnique), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04096312v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04095974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Earthquake nucleation under heterogeneous friction : aseismic slip and foreshocks interaction</w:t>
+                <w:t xml:space="preserve">Earthquake nucleation under heterogeneous friction : aseimic slip and foreshocks interaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Dublanchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2018, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">, 2018, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01735170v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04096312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Injection-induced seismicity controlled by the pore pressure rate</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Earthquake nucleation under heterogeneous friction : aseismic slip and foreshocks interaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Dublanchet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hervé Chauris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, Vienna, Austria</w:t>
+              <w:t xml:space="preserve">, Apr 2018, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04096326v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01735170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fault slip reactivation by fluid injections : aseismic slip and induced seismicity in rate-and-state fault models</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Injection-induced seismicity controlled by the pore pressure rate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michelle Almakari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Dublanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Robert C. Viesca</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Chauris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational Methods in Water Resources XXII</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Saint-Malo, France</w:t>
+              <w:t xml:space="preserve">EGU General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01735197v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04096326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of fluid induced aseismic slip</w:t>
+                <w:t xml:space="preserve">Fault slip reactivation by fluid injections : aseismic slip and induced seismicity in rate-and-state fault models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Dublanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michelle Almakari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert C. Viesca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th EAGE Workshop on Passice Seismic</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Krakow, Poland</w:t>
+              <w:t xml:space="preserve">Computational Methods in Water Resources XXII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Saint-Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01735195v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01735197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Injection-induced seismicity controlled by the pore-pressure rate</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dynamics of fluid induced aseismic slip</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Dublanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hervé Chauris</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert C. Viesca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">7th EAGE Workshop on Passice Seismic</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Krakow, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01735175v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01735195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Near‐field Elastic Scattering of Rayleigh Waves ‐ A Model for Interpreting Hydrocarbon Micro‐tremors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Kazantsev</w:t>
+                <w:t xml:space="preserve">Injection-induced seismicity controlled by the pore-pressure rate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michelle Almakari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Dublanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Chauris</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Huguet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">79th EAGE Conference and Exhibition, Paris</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">EGU General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01543525v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01735175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamics of Fluid Induced Aseismic Slip</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Dublanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert C. Viesca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EAGE conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Association of Geoscientists &amp; Engineers, Jun 2017, Paris, France. pp.1-5, </w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5236,226 +5249,334 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01545714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Slow slip and self-similar asymptotics of rate-strengthening faults</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Robert C. Viesca</w:t>
+                <w:t xml:space="preserve">Near‐field Elastic Scattering of Rayleigh Waves ‐ A Model for Interpreting Hydrocarbon Micro‐tremors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Kazantsev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Chauris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Dublanchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Huguet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AGU Fall Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2016, San Francisco, United States</w:t>
+              <w:t xml:space="preserve">79th EAGE Conference and Exhibition, Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01498275v1</w:t>
+                <w:t xml:space="preserve">hal-01543525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fault creep and earthquake interaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Dublanchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CECAM Workshop: The flow of amorphous solids: from atomistic simulations to Earth Science applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01498223v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Slow slip and self-similar asymptotics of rate-strengthening faults</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert C. Viesca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Dublanchet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AGU Fall Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, San Francisco, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01498275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (12)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of slow slip front during the nucleation of laboratory fluid-induced earthquakes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Passelègue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5471,73 +5592,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGU Fall Meeting 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2022, Chicago, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04096189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydraulic Diffusivity Enhancement during Injection-Induced Fault Reactivation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelle Almakari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5592,73 +5713,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGU Fall Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, New-Orleans, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04096245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the nature of induced seismicity: Control from initial state of stress.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François X Passelègue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5700,73 +5821,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Schatzalp 3rd Induced Seismicity Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Davos, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04095958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shear induced fluid flow and permeability enhancement during fluid injection laboratory experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelle Almakari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5795,397 +5916,397 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Schatzalp 3rd Induced Seismicity Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Davos, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04095966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dependence of Injection-Induced Seismicity on the Injection Scenario</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michelle Almakari</w:t>
+                <w:t xml:space="preserve">Origins of Lg phase and Rayleigh overtones in ambient noise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Kazantsev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Peruzzetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Chauris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Dublanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hervé Chauris</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Huguet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AGU Fall Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2018, Washington, United States</w:t>
+              <w:t xml:space="preserve">7th EAGE Workshop on Passice Seismic</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Krakow, Poland. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02103950v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01735168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accelerated creep of a landslide with slip rate-and-state dependent basal friction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lichen Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sohom Ray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Dublanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert C. Viesca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01735180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Origins of Lg phase and Rayleigh overtones in ambient noise</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marc Peruzzetto</w:t>
+                <w:t xml:space="preserve">Dependence of Injection-Induced Seismicity on the Injection Scenario</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michelle Almakari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Dublanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Chauris</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Huguet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th EAGE Workshop on Passice Seismic</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Krakow, Poland. </w:t>
+              <w:t xml:space="preserve">AGU Fall Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Washington, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01735168v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02103950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Induced seismicity in a rate-and-state asperity model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelle Almakari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6214,379 +6335,379 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cargèse school on Earthquakes : nucleation, triggering rupture and relationship with aseismic processes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Cargèse (Corse), France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01735164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Earthquake nucleation on a heterogeneous rate-and-state fault : aseismic slip acceleration and foreshock sequences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Dublanchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cargèse school on Earthquakes : nucleation, triggering rupture and relationship with aseismic processes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Cargèse (Corse), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01735160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self-similar asymptotics of rate-strengthening faults.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert C. Viesca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Dublanchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SCEC Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Palm Springs, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01498233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of asperities distribution on induced seismicity and permeability during deep underground exploitation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio P. Rinaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Dublanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Urpi Luca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitrios Karvounis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01735188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Earthquake nucleation on a heterogeneous rate-and-state interface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Dublanchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">31st IUGG Conference on Mathematical Geophysics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01498282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6596,105 +6717,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantification and mechanical control of fault slip events : insights from physics based models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Dublanchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Geophysics [physics.geo-ph]. Institut de Physique du Globe de Paris; Université de Paris, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03499671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId161"/>
+      <w:footerReference w:type="default" r:id="rId164"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6841,51 +6962,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019269v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#232;re R Lambert" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brittany A Erickson" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junle Jiang" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric M Dunham" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taeho Kim" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024JB030601" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04985988v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin No&#235;l" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Twardzik" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dublanchet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Passel&#232;gue" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2025.119288" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04532543v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Gerardi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Jeannin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Kazantsev" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Duboeuf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggae084" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843964v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dublanchet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Chauris" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gesret" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Twardzik" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024JB028733" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04740233v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Arthur Olive" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26443/seismica.v3i2.1345" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614894v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggac023" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03661684v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00024-022-03039-3" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052273v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis De Barros" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020GL090025" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970539v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois X Passel&#232;gue" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Almakari" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Barras" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fortin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-18937-0" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544005v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cappa" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Deschamps" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020GL087142" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02968785v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Almakari" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Chauris" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Passel&#232;gue" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandrine Gesret" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggaa446" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02968787v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020GL087434" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921482v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2020.116541" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02103946v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kazantsev" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Huguet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggz077" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367634v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2019.07.015" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02103947v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert C. Viesca" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367631v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Renou" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Vall&#233;e" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019JB018045" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367625v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic L Pellet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019JB017898" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367639v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019GL084614" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01735148v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggx438" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02103945v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggy431" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02555083v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Godano" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bernard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015JB012259" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418737v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015JB012217" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03204559v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Marsan" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Helmstetter" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouchon" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014GL061219" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01386349v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Favreau" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgrb.50311" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VZ0DH7QD-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02968780v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bernard" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgrb.50187" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01386351v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422074v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Passelegue" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brantut" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barnaby Fryer" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-15900" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04096231v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-11535" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04096222v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinlin Jiang" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bruel" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04096173v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04096204v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04096178v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04096296v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04096364v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04096341v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04096273v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Fortin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04095996v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04096254v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04095992v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04096006v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie E.S. Violay" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04096305v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04095944v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04095974v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04096312v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01735170v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04096326v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01735197v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01735195v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01735175v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01543525v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Kazantsev" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Huguet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01545714v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201700960" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01498275v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01498223v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04096189v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04096245v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04095958v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04095966v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02103950v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01735180v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lichen Wang" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sohom Ray" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01735168v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Peruzzetto" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01735164v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01735160v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01498233v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01735188v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio P. Rinaldi" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urpi Luca" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Karvounis" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01498282v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/tel-03499671v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019269v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#232;re R Lambert" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brittany A Erickson" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junle Jiang" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric M Dunham" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taeho Kim" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024JB030601" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04985988v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin No&#235;l" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Twardzik" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dublanchet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Passel&#232;gue" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2025.119288" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04532543v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Gerardi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Jeannin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Kazantsev" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Duboeuf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggae084" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843964v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dublanchet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Chauris" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gesret" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Twardzik" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024JB028733" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04740233v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Arthur Olive" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26443/seismica.v3i2.1345" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614894v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggac023" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03661684v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00024-022-03039-3" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052273v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis De Barros" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020GL090025" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970539v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois X Passel&#232;gue" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Almakari" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Barras" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fortin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-18937-0" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544005v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cappa" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Deschamps" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020GL087142" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02968785v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Almakari" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Chauris" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Passel&#232;gue" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandrine Gesret" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggaa446" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02968787v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020GL087434" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921482v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2020.116541" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02103946v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kazantsev" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Huguet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggz077" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367634v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2019.07.015" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367625v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic L Pellet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019JB017898" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367639v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019GL084614" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02103947v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert C. Viesca" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367631v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Renou" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Vall&#233;e" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019JB018045" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01735148v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggx438" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02103945v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggy431" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02555083v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Godano" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bernard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015JB012259" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418737v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015JB012217" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03204559v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Marsan" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Helmstetter" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouchon" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014GL061219" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01386349v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Favreau" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgrb.50311" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VZ0DH7QD-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02968780v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bernard" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgrb.50187" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01386351v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05607250v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Ben Khaled" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Blanco Mart&#237;n" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422074v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Passelegue" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brantut" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barnaby Fryer" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-15900" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04096178v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04096231v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-11535" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04096222v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinlin Jiang" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bruel" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04096173v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04096204v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04096341v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04096296v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04096364v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04096305v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04096273v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Fortin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04095996v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04096254v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04095992v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04096006v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie E.S. Violay" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04095944v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04095974v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04096312v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01735170v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04096326v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01735197v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01735195v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01735175v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01545714v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201700960" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01543525v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Kazantsev" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Huguet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01498223v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01498275v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04096189v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04096245v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04095958v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04095966v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01735168v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Peruzzetto" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01735180v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lichen Wang" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sohom Ray" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02103950v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01735164v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01735160v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01498233v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01735188v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio P. Rinaldi" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urpi Luca" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Karvounis" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01498282v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/tel-03499671v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>