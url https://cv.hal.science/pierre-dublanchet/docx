--- v2 (2026-05-01)
+++ v3 (2026-05-25)
@@ -127,321 +127,321 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Community-Driven Code Comparisons for Simulations of Fluid-Induced Aseismic Slip</w:t>
+                <w:t xml:space="preserve">On the emergence of fault afterslip during laboratory seismic cycles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valère R Lambert</w:t>
+                <w:t xml:space="preserve">Corentin Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brittany A Erickson</w:t>
+                <w:t xml:space="preserve">Cedric Twardzik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Junle Jiang</w:t>
+                <w:t xml:space="preserve">Pierre Dublanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric M Dunham</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">François Passelègue</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2024JB030601⟩</w:t>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 658, pp.119288. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2025.119288⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05019269v1</w:t>
+                <w:t xml:space="preserve">hal-04985988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the emergence of fault afterslip during laboratory seismic cycles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Community-Driven Code Comparisons for Simulations of Fluid-Induced Aseismic Slip</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valère R Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corentin Noël</w:t>
+                <w:t xml:space="preserve">Brittany A Erickson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cedric Twardzik</w:t>
+                <w:t xml:space="preserve">Junle Jiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Dublanchet</w:t>
+                <w:t xml:space="preserve">Eric M Dunham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Passelègue</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Taeho Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 658, pp.119288. </w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2025.119288⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2024JB030601⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04985988v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05019269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geomechanical modelling of injection-induced seismicity: the case study of the Muara Laboh geothermal plant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Gerardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Dublanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Jeannin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -531,51 +531,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kinematic Inversion of Aseismic Fault Slip During the Nucleation of Laboratory Earthquakes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Dublanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Passelègue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Chauris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -652,51 +652,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inelastic deformation accrued over multiple seismic cycles: Insights from an elastic-plastic slider-and-springboard model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Dublanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Arthur Olive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -743,51 +743,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seismicity modulation in a 3-D rate-and-state interacting fault population model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Dublanchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Journal International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 229 (3), pp.1804-1823. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
@@ -821,51 +821,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shear stress and b-value fluctuations in a hierarchical rate-and-state asperity model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Dublanchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pure and Applied Geophysics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 179, pp.2423-2435. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
@@ -899,51 +899,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dual seismic migration velocities in seismic swarms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Dublanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis De Barros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1016,51 +1016,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François X Passelègue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelle Almakari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Dublanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabian Barras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1163,51 +1163,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Cappa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Dublanchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Research Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 47 (9), pp.e2020GL087142. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1280,51 +1280,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Chauris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Passelègue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Dublanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandrine Gesret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1371,51 +1371,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stress‐Dependent b Value Variations in a Heterogeneous Rate‐and‐State Fault Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Dublanchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Research Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 47 (13), pp.e2020GL087434. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1462,51 +1462,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Controls on the magmatic fraction of extension at mid-ocean ridges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Arthur Olive</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Dublanchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 549, pp.116541. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1534,265 +1534,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02921482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rayleigh wave amplitude distortions above a reservoir: new insights from elastic modelling</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Fluid driven shear cracks on a strengthening rate-and-state frictional fault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Dublanchet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">H Huguet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Journal International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/gji/ggz077⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 132, pp.103672. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmps.2019.07.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02103946v1</w:t>
+                <w:t xml:space="preserve">hal-02367634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fluid driven shear cracks on a strengthening rate-and-state frictional fault</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Rayleigh wave amplitude distortions above a reservoir: new insights from elastic modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Kazantsev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Chauris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Dublanchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H Huguet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 132, pp.103672. </w:t>
+              <w:t xml:space="preserve">Geophysical Journal International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 217 (2), pp.1267-1289. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jmps.2019.07.015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/gji/ggz077⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02367634v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02103946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of the Injection Scenario on the Rate and Magnitude Content of Injection‐Induced Seismicity: Case of a Heterogeneous Fault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelle Almakari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Dublanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Chauris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1852,51 +1852,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scaling and Variability of Interacting Repeating Earthquake Sequences Controlled by Asperity Density</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Dublanchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Research Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1943,51 +1943,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The slow slip of viscous faults</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert C. Viesca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Dublanchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2038,51 +2038,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Renou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Dublanchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 124 (8), pp.8942-8952. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2116,51 +2116,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The dynamics of earthquake precursors controlled by effective friction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Dublanchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Journal International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 212 (2), pp.853-871. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2194,51 +2194,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inferring fault slip rates from cumulative seismic moment in a multiple asperity context</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Dublanchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Journal International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2272,51 +2272,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inferring fault mechanical conditions from the source parameters of a complex microseismic multiplet in the Corinth rift, Greece</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Dublanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Godano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2402,51 +2402,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Godano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Dublanchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 120 (11), pp.7683 - 7712. </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2519,51 +2519,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Helmstetter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bouchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Dublanchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Research Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 41 (19), pp.6652-6658. </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2591,326 +2591,326 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03204559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Creep modulation of Omori law generated by a Coulomb stress perturbation in a 3-D rate-and-state asperity model</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Interactions and triggering in a 3-D rate-and-state asperity model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Dublanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Favreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 118 (9), pp.4774 - 4793. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jgrb.50311⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 118 (5), pp.2225-2245. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jgrb.50187⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01386349v1</w:t>
+                <w:t xml:space="preserve">hal-02968780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactions and triggering in a 3-D rate-and-state asperity model</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Creep modulation of Omori law generated by a Coulomb stress perturbation in a 3-D rate-and-state asperity model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Dublanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Favreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 118 (5), pp.2225-2245. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2013, 118 (9), pp.4774 - 4793. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jgrb.50311⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/jgrb.50187⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02968780v1</w:t>
+                <w:t xml:space="preserve">hal-01386349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interactions and triggering in a 3-D rate-and-state asperity model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Dublanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Favreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 118 (5), pp.2225 - 2245. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/jgrb.50187⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01386351v1</w:t>
@@ -2966,77 +2966,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inferring Permeability Enhancement During Fluid-Induced Fault Slip Reactivation In The Laboratory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inès Ben Khaled</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Dublanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Chauris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Passelègue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Blanco Martín</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3100,51 +3100,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Passelegue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Brantut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Dublanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barnaby Fryer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3198,584 +3198,584 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05422074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An elasto-plastic slider-and-springboard model for seismic cycles</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Numerical modelling of fluid-induced fault slip reactivation, application to Geo-Energy systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jinlin Jiang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Dublanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Arthur Olive</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François X Passelègue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Bruel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic L Pellet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AGU Fall Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Chicago, France</w:t>
+              <w:t xml:space="preserve">EGU General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04096178v1</w:t>
+                <w:t xml:space="preserve">hal-04096222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of slow slip front during the nucleation of laboratory fluid-induced earthquakes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Passelègue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Dublanchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Vienne, Austria. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/egusphere-egu22-11535⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04096231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical modelling of fluid-induced fault slip reactivation, application to Geo-Energy systems</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Physics based Modeling of Corinth Earthquake Swarms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Dublanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Frederic L Pellet</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis De Barros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Vienna, Austria</w:t>
+              <w:t xml:space="preserve">AGU Fall Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Chicago, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04096222v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04096173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physics based Modeling of Corinth Earthquake Swarms</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">What is the contribution of stress redistribution in earthquake swarm dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Dublanchet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Louis De Barros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AGU Fall Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Chicago, United States</w:t>
+              <w:t xml:space="preserve">EGU General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04096173v1</w:t>
+                <w:t xml:space="preserve">hal-04096204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What is the contribution of stress redistribution in earthquake swarm dynamics</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">An elasto-plastic slider-and-springboard model for seismic cycles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Dublanchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Arthur Olive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Vienna, Austria</w:t>
+              <w:t xml:space="preserve">AGU Fall Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Chicago, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04096204v1</w:t>
+                <w:t xml:space="preserve">hal-04096178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantification and mechanical control of fault slip: insights from physics based models</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Fluids in earthquake cycle models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Dublanchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Caltech Seismolab Seminar</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Los Angeles, United States</w:t>
+              <w:t xml:space="preserve">Computational Infrastructure for Geodynamics Webinar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Virtual (Online), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04096341v1</w:t>
+                <w:t xml:space="preserve">hal-04096364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dual seismic migration velocities reveal imbricated fluid diffusion and aseismic slip In a Corinth Gulf swarm (Greece)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis De Barros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Dublanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Cappa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3820,204 +3820,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04096296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fluids in earthquake cycle models</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Quantification and mechanical control of fault slip: insights from physics based models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Dublanchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational Infrastructure for Geodynamics Webinar</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, Virtual (Online), United States</w:t>
+              <w:t xml:space="preserve">Caltech Seismolab Seminar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Los Angeles, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04096364v1</w:t>
+                <w:t xml:space="preserve">hal-04096341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Induced Fault Reactivation and Hydraulic Diffusivity Enhancement : Insights from Pressure Diffusion Inversion in Laboratory Injection Tests</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">What's in a &amp;quot;M&amp;quot;? Short-term controls on the magmatic fraction of mid-ocean ridge extension</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Arthur Olive</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Dublanchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, Virtual (Online), Austria</w:t>
+              <w:t xml:space="preserve">AGU Fall Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Virtual (Online), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04096305v1</w:t>
+                <w:t xml:space="preserve">hal-04096254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Nature of Fault Slip: From the Field to the Laboratory</w:t>
               </w:r>
@@ -4029,51 +4003,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François X Passelègue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelle Almakari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Dublanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabian Barras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4128,51 +4102,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What controls b-value variations: insights from a physics based numerical model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Dublanchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4191,519 +4165,545 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04095996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What's in a &amp;quot;M&amp;quot;? Short-term controls on the magmatic fraction of mid-ocean ridge extension</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Induced Fault Reactivation and Hydraulic Diffusivity Enhancement: Insights from Pressure Diffusion Inversion in Laboratory Injection Tests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michelle Almakari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Chauris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François X Passelègue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Dublanchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AGU Fall Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, Virtual (Online), United States</w:t>
+              <w:t xml:space="preserve">EGU General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04096254v1</w:t>
+                <w:t xml:space="preserve">hal-04095992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Induced Fault Reactivation and Hydraulic Diffusivity Enhancement: Insights from Pressure Diffusion Inversion in Laboratory Injection Tests</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On the Nature of Fault Slip: From the Field to the Lab</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François X Passelègue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelle Almakari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Dublanchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie E.S. Violay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabian Barras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04095992v1</w:t>
+                <w:t xml:space="preserve">hal-04096006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Nature of Fault Slip: From the Field to the Lab</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Induced Fault Reactivation and Hydraulic Diffusivity Enhancement : Insights from Pressure Diffusion Inversion in Laboratory Injection Tests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michelle Almakari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Chauris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François X Passelègue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Dublanchet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fabian Barras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, Vienna, Austria</w:t>
+              <w:t xml:space="preserve">, 2020, Virtual (Online), Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04096006v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04096305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The dynamics of interacting repeating earthquake sequences in an asperity model</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Stability of fault slip: effects of fluids and frictional heterogeneity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Dublanchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michelle Almakari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Repeating Earthquakes Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Paris (ENS, Laboratoire de géologie), France</w:t>
+              <w:t xml:space="preserve">Forecasting unstable frictional slip and the failure of geomaterials workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Palaiseau (Ecole Polytechnique), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04095944v1</w:t>
+                <w:t xml:space="preserve">hal-04095974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stability of fault slip: effects of fluids and frictional heterogeneity</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">The dynamics of interacting repeating earthquake sequences in an asperity model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Dublanchet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michelle Almakari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forecasting unstable frictional slip and the failure of geomaterials workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Palaiseau (Ecole Polytechnique), France</w:t>
+              <w:t xml:space="preserve">Repeating Earthquakes Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Paris (ENS, Laboratoire de géologie), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04095974v1</w:t>
+                <w:t xml:space="preserve">hal-04095944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Earthquake nucleation under heterogeneous friction : aseimic slip and foreshocks interaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Dublanchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4728,51 +4728,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Earthquake nucleation under heterogeneous friction : aseismic slip and foreshocks interaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Dublanchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4810,51 +4810,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Injection-induced seismicity controlled by the pore pressure rate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelle Almakari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Dublanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Chauris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4892,51 +4892,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fault slip reactivation by fluid injections : aseismic slip and induced seismicity in rate-and-state fault models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Dublanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelle Almakari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4987,51 +4987,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamics of fluid induced aseismic slip</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Dublanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert C. Viesca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5082,51 +5082,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Injection-induced seismicity controlled by the pore-pressure rate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelle Almakari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Dublanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Chauris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5158,377 +5158,377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01735175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of Fluid Induced Aseismic Slip</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Near‐field Elastic Scattering of Rayleigh Waves ‐ A Model for Interpreting Hydrocarbon Micro‐tremors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Kazantsev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Chauris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Dublanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Robert C. Viesca</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Huguet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EAGE conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">79th EAGE Conference and Exhibition, Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01545714v1</w:t>
+                <w:t xml:space="preserve">hal-01543525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Near‐field Elastic Scattering of Rayleigh Waves ‐ A Model for Interpreting Hydrocarbon Micro‐tremors</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Dynamics of Fluid Induced Aseismic Slip</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Dublanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Huguet</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert C. Viesca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">79th EAGE Conference and Exhibition, Paris</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EAGE conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Association of Geoscientists &amp; Engineers, Jun 2017, Paris, France. pp.1-5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3997/2214-4609.201700960⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01543525v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01545714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fault creep and earthquake interaction</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Slow slip and self-similar asymptotics of rate-strengthening faults</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert C. Viesca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Dublanchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CECAM Workshop: The flow of amorphous solids: from atomistic simulations to Earth Science applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Lyon, France</w:t>
+              <w:t xml:space="preserve">AGU Fall Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01498223v1</w:t>
+                <w:t xml:space="preserve">hal-01498275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Slow slip and self-similar asymptotics of rate-strengthening faults</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Fault creep and earthquake interaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Dublanchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AGU Fall Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2016, San Francisco, United States</w:t>
+              <w:t xml:space="preserve">CECAM Workshop: The flow of amorphous solids: from atomistic simulations to Earth Science applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01498275v1</w:t>
+                <w:t xml:space="preserve">hal-01498223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (12)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5546,64 +5546,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of slow slip front during the nucleation of laboratory fluid-induced earthquakes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Passelègue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Dublanchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGU Fall Meeting 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2022, Chicago, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5667,51 +5667,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Chauris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François X Passelègue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Dublanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandrine Gesret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5743,312 +5743,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04096245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the nature of induced seismicity: Control from initial state of stress.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Shear induced fluid flow and permeability enhancement during fluid injection laboratory experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michelle Almakari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François X Passelègue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Dublanchet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabian Barras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Schatzalp 3rd Induced Seismicity Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Davos, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04095958v1</w:t>
+                <w:t xml:space="preserve">hal-04095966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shear induced fluid flow and permeability enhancement during fluid injection laboratory experiment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On the nature of induced seismicity: Control from initial state of stress.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François X Passelègue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelle Almakari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Dublanchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabian Barras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Schatzalp 3rd Induced Seismicity Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Davos, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04095966v1</w:t>
+                <w:t xml:space="preserve">hal-04095958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Origins of Lg phase and Rayleigh overtones in ambient noise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Kazantsev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Peruzzetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Chauris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Dublanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Huguet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th EAGE Workshop on Passice Seismic</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2018, Krakow, Poland. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6099,51 +6099,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lichen Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sohom Ray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Dublanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert C. Viesca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6194,51 +6194,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dependence of Injection-Induced Seismicity on the Injection Scenario</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelle Almakari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Dublanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Chauris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6289,51 +6289,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Induced seismicity in a rate-and-state asperity model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelle Almakari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Dublanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Chauris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6371,51 +6371,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Earthquake nucleation on a heterogeneous rate-and-state fault : aseismic slip acceleration and foreshock sequences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Dublanchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cargèse school on Earthquakes : nucleation, triggering rupture and relationship with aseismic processes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Cargèse (Corse), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6453,51 +6453,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self-similar asymptotics of rate-strengthening faults.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert C. Viesca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Dublanchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SCEC Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Palm Springs, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6535,51 +6535,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of asperities distribution on induced seismicity and permeability during deep underground exploitation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio P. Rinaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Dublanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Urpi Luca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6630,51 +6630,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Earthquake nucleation on a heterogeneous rate-and-state interface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Dublanchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">31st IUGG Conference on Mathematical Geophysics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6731,51 +6731,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantification and mechanical control of fault slip events : insights from physics based models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Dublanchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Geophysics [physics.geo-ph]. Institut de Physique du Globe de Paris; Université de Paris, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6962,51 +6962,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019269v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#232;re R Lambert" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brittany A Erickson" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junle Jiang" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric M Dunham" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taeho Kim" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024JB030601" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04985988v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin No&#235;l" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Twardzik" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dublanchet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Passel&#232;gue" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2025.119288" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04532543v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Gerardi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Jeannin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Kazantsev" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Duboeuf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggae084" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843964v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dublanchet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Chauris" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gesret" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Twardzik" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024JB028733" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04740233v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Arthur Olive" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26443/seismica.v3i2.1345" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614894v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggac023" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03661684v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00024-022-03039-3" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052273v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis De Barros" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020GL090025" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970539v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois X Passel&#232;gue" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Almakari" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Barras" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fortin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-18937-0" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544005v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cappa" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Deschamps" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020GL087142" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02968785v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Almakari" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Chauris" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Passel&#232;gue" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandrine Gesret" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggaa446" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02968787v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020GL087434" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921482v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2020.116541" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02103946v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kazantsev" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Huguet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggz077" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367634v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2019.07.015" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367625v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic L Pellet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019JB017898" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367639v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019GL084614" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02103947v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert C. Viesca" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367631v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Renou" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Vall&#233;e" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019JB018045" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01735148v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggx438" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02103945v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggy431" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02555083v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Godano" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bernard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015JB012259" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418737v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015JB012217" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03204559v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Marsan" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Helmstetter" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouchon" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014GL061219" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01386349v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Favreau" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgrb.50311" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VZ0DH7QD-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02968780v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bernard" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgrb.50187" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01386351v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05607250v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Ben Khaled" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Blanco Mart&#237;n" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422074v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Passelegue" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brantut" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barnaby Fryer" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-15900" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04096178v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04096231v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-11535" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04096222v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinlin Jiang" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bruel" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04096173v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04096204v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04096341v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04096296v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04096364v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04096305v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04096273v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Fortin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04095996v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04096254v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04095992v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04096006v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie E.S. Violay" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04095944v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04095974v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04096312v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01735170v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04096326v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01735197v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01735195v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01735175v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01545714v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201700960" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01543525v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Kazantsev" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Huguet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01498223v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01498275v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04096189v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04096245v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04095958v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04095966v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01735168v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Peruzzetto" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01735180v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lichen Wang" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sohom Ray" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02103950v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01735164v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01735160v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01498233v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01735188v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio P. Rinaldi" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urpi Luca" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Karvounis" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01498282v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/tel-03499671v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04985988v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin No&#235;l" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Twardzik" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dublanchet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Passel&#232;gue" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2025.119288" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019269v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#232;re R Lambert" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brittany A Erickson" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junle Jiang" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric M Dunham" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taeho Kim" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024JB030601" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04532543v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Gerardi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Jeannin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Kazantsev" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Duboeuf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggae084" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843964v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dublanchet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Chauris" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gesret" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Twardzik" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024JB028733" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04740233v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Arthur Olive" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26443/seismica.v3i2.1345" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614894v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggac023" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03661684v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00024-022-03039-3" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052273v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis De Barros" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020GL090025" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970539v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois X Passel&#232;gue" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Almakari" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Barras" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fortin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-18937-0" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544005v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cappa" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Deschamps" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020GL087142" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02968785v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Almakari" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Chauris" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Passel&#232;gue" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandrine Gesret" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggaa446" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02968787v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020GL087434" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921482v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2020.116541" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367634v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2019.07.015" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02103946v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kazantsev" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Huguet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggz077" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367625v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic L Pellet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019JB017898" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367639v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019GL084614" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02103947v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert C. Viesca" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367631v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Renou" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Vall&#233;e" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019JB018045" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01735148v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggx438" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02103945v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggy431" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02555083v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Godano" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bernard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015JB012259" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418737v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015JB012217" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03204559v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Marsan" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Helmstetter" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouchon" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014GL061219" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02968780v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bernard" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Favreau" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgrb.50187" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01386349v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgrb.50311" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VZ0DH7QD-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01386351v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05607250v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Ben Khaled" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Blanco Mart&#237;n" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422074v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Passelegue" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brantut" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barnaby Fryer" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-15900" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04096222v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinlin Jiang" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bruel" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04096231v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-11535" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04096173v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04096204v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04096178v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04096364v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04096296v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04096341v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04096254v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04096273v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Fortin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04095996v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04095992v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04096006v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie E.S. Violay" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04096305v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04095974v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04095944v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04096312v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01735170v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04096326v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01735197v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01735195v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01735175v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01543525v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Kazantsev" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Huguet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01545714v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201700960" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01498275v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01498223v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04096189v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04096245v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04095966v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04095958v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01735168v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Peruzzetto" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01735180v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lichen Wang" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sohom Ray" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02103950v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01735164v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01735160v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01498233v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01735188v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio P. Rinaldi" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urpi Luca" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Karvounis" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01498282v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/tel-03499671v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>