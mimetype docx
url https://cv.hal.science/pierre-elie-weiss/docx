--- v0 (2026-03-16)
+++ v1 (2026-05-01)
@@ -1388,476 +1388,476 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04050224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a numerical multi-fidelity strategy for unsteady aerodynamics studies of reusable launch vehicles: Application to Ariane Next</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Towards the prediction of wall-pressure fluctuations for space launchers using ZDES-based convolutional neural networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Elie Weiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sebastien Deck</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Deck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUCASS-3AF 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03935368v1</w:t>
+                <w:t xml:space="preserve">hal-03938144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards the prediction of wall-pressure fluctuations for space launchers using ZDES-based convolutional neural networks</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Towards a numerical multi-fidelity strategy for unsteady aerodynamics studies of reusable launch vehicles: Application to Ariane Next</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Elie Weiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Deck</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Deck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUCASS-3AF 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03938144v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03935368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Binary Gas Mixture ZDES for Space Launcher Base Flow Prediction</w:t>
+                <w:t xml:space="preserve">On the use of bi-species ZDES for multi-nozzles Space Launcher Configurations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jolan Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Elie Weiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Deck</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Deck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">55th 3AF International Conference on Applied Aerodynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2021, Poitiers, France</w:t>
+              <w:t xml:space="preserve">ETMM13</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Rhodes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03227829v1</w:t>
+                <w:t xml:space="preserve">hal-03368494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Progress in the development of a versatile ZDES-based methodology for aerospace flows</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Towards Binary Gas Mixture ZDES for Space Launcher Base Flow Prediction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jolan Reynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Elie Weiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sebastien Deck</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Deck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AERO 2020+1 - 55th 3AF International Conference on Applied Conference</w:t>
+              <w:t xml:space="preserve">55th 3AF International Conference on Applied Aerodynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2021, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03206316v1</w:t>
+                <w:t xml:space="preserve">hal-03227829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the use of bi-species ZDES for multi-nozzles Space Launcher Configurations</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Progress in the development of a versatile ZDES-based methodology for aerospace flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Elie Weiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Deck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ETMM13</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Rhodes, Greece</w:t>
+              <w:t xml:space="preserve">AERO 2020+1 - 55th 3AF International Conference on Applied Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03368494v1</w:t>
+                <w:t xml:space="preserve">hal-03206316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the use of Zonal Immersed Boundaries on the FG5 missile configuration</w:t>
               </w:r>
@@ -1932,313 +1932,313 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03228534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards the prediction of fluctuating wall quantities using Immersed Boundary Conditions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lucas Manueco</w:t>
+                <w:t xml:space="preserve">On the Wall-Modeled LES use of ZDES in compressible flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Deck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Elie Weiss</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Deck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIAA AVIATION 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Dallas, United States. </w:t>
+              <w:t xml:space="preserve">AIAA Scitech 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2019, San Diego, United States. pp.0086, </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2514/6.2019-3700⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2514/6.2019-0086⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02333686v1</w:t>
+                <w:t xml:space="preserve">hal-02018279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ZDES of an Ariane 6 PPH configuration with incidence angle using Zonal Immersed Boundary Conditions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Towards the prediction of fluctuating wall quantities using Immersed Boundary Conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Manueco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Elie Weiss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Deck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUCASS 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Madrid, Spain. </w:t>
+              <w:t xml:space="preserve">AIAA AVIATION 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Dallas, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.13009/EUCASS2019-274⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2514/6.2019-3700⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02417768v1</w:t>
+                <w:t xml:space="preserve">hal-02333686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Wall-Modeled LES use of ZDES in compressible flows</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">ZDES of an Ariane 6 PPH configuration with incidence angle using Zonal Immersed Boundary Conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Elie Weiss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIAA Scitech 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2019, San Diego, United States. pp.0086, </w:t>
+              <w:t xml:space="preserve">EUCASS 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Madrid, Spain. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2514/6.2019-0086⟩</w:t>
+                <w:t xml:space="preserve">⟨10.13009/EUCASS2019-274⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02018279v1</w:t>
+                <w:t xml:space="preserve">hal-02417768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advanced Numerical Strategy for the Prediction of Unsteady Flow Aerodynamics around Complex Geometries</w:t>
               </w:r>
@@ -2831,51 +2831,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133854v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Lecler" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Elie Weiss" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Deck" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0146358" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813449v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jolan Reynaud" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10494-022-00372-4" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03785862v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Guillen" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2022.111222" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04090240v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Manueco" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-&#201;lie Weiss" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2021.104996" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321498v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Deck" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2021.104994" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906135v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2020.104471" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02449003v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pain" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Robinet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5121587" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847366v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Renard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2018.02.028" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510259v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.L. van Gent" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Michaelis" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.W. van Oudheusden" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.E. Weiss" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. de Kat" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-017-2324-z" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396248v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2017.06.015" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242234v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P E Weiss" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050224v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2023-0247" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935368v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938144v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Leclerc" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227829v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206316v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368494v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228534v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333686v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2019-3700" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417768v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13009/EUCASS2019-274" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018279v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2019-0086" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994063v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354759v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Blinde" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Michaelis" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bas van Oudheusden" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland de Kat" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079226v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mochel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Deck" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613365v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-27607-2_6" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133854v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Lecler" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Elie Weiss" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Deck" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0146358" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813449v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jolan Reynaud" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10494-022-00372-4" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03785862v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Guillen" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2022.111222" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04090240v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Manueco" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-&#201;lie Weiss" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2021.104996" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321498v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Deck" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2021.104994" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906135v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2020.104471" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02449003v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pain" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Robinet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5121587" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847366v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Renard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2018.02.028" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510259v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.L. van Gent" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Michaelis" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.W. van Oudheusden" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.E. Weiss" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. de Kat" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-017-2324-z" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396248v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2017.06.015" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242234v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P E Weiss" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050224v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2023-0247" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938144v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Leclerc" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935368v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368494v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227829v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206316v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228534v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018279v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2019-0086" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333686v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2019-3700" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417768v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13009/EUCASS2019-274" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994063v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354759v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Blinde" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Michaelis" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bas van Oudheusden" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland de Kat" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079226v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mochel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Deck" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613365v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-27607-2_6" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>