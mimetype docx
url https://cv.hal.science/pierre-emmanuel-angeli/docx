--- v0 (2026-03-16)
+++ v1 (2026-05-02)
@@ -1234,191 +1234,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cea-02434556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overview of the TrioCFD code: Main features, VetV procedures and typical applications to nuclear engineering</w:t>
+                <w:t xml:space="preserve">Large-Eddy Simulation of thermal striping in WAJECO and PLAJEST experiments with TrioCFD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.-E. Angeli</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">G. Fauchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NURETH 16 - 16th International Topical Meeting on Nuclear Reactor Thermalhydraulics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Chicago, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-02500815v1</w:t>
+                <w:t xml:space="preserve">cea-02509247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large-Eddy Simulation of thermal striping in WAJECO and PLAJEST experiments with TrioCFD</w:t>
+                <w:t xml:space="preserve">Overview of the TrioCFD code: Main features, VetV procedures and typical applications to nuclear engineering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.-E. Angeli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">U. Bieder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Fauchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NURETH 16 - 16th International Topical Meeting on Nuclear Reactor Thermalhydraulics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Chicago, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02509247v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02500815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1597,51 +1597,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0D19EFCD"/>
+    <w:nsid w:val="0BA9701C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1828,51 +1828,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pierre-emmanuel-angeli" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0245-7736" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/159059100" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805677v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiayi Cai" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Angeli" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Martinez" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Damblin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lucor" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2024.106246" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04121326v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10494-021-00272-z" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03109294v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-E. Angeli" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2019.110210" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788466v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ducros" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cioni" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Goyeau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/jpormedia.v16.i2.40" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460077v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04388420v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Bergeron" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Bieder" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02339456v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Faucher" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mancusi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zoia" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bruneton" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02339121v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03109325v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Peybernes" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02434556v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-A. Puscas" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fauchet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cartalade" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02500815v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Bieder" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02509247v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00678241v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011ECAP0048" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pierre-emmanuel-angeli" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0245-7736" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/159059100" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805677v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiayi Cai" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Angeli" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Martinez" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Damblin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lucor" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2024.106246" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04121326v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10494-021-00272-z" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03109294v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-E. Angeli" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2019.110210" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788466v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ducros" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cioni" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Goyeau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/jpormedia.v16.i2.40" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460077v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04388420v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Bergeron" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Bieder" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02339456v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Faucher" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mancusi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zoia" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bruneton" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02339121v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03109325v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Peybernes" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02434556v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-A. Puscas" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fauchet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cartalade" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02509247v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02500815v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Bieder" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00678241v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011ECAP0048" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>