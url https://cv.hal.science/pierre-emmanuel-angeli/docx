--- v1 (2026-05-02)
+++ v2 (2026-05-25)
@@ -1,1542 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...1491 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Pierre-Emmanuel Angeli </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pierre-emmanuel-angeli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-0245-7736</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">159059100</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.com/citations?user=sGvxMicAAAAJ&hl=fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisiting tensor basis neural network for Reynolds stress modeling: Application to plane channel and square duct flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiayi Cai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Emmanuel Angeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Damblin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lucor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 275, pp.106246. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compfluid.2024.106246⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04805677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wall-resolved Large Eddy Simulations of the transient turbulent fluid mixing in a closed system replicating a pressurized thermal shock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Emmanuel Angeli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flow, Turbulence and Combustion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 108, pp.43 - 75. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10494-021-00272-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04121326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verification and validation of LES of a triple parallel jet flow in the context of a thermal striping investigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.-E. Angeli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Engineering and Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 353, pp.110210. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nucengdes.2019.110210⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-03109294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Downscaling procedure for convective heat transfer in periodic porous media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Emmanuel Angeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Ducros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Goyeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Porous Media</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 16 (2), pp.123-135. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1615/jpormedia.v16.i2.40⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00788466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reynolds Stress Anisotropy Tensor Predictions using Neural Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiayi Cai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Emmanuel Angeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Damblin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lucor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd IACM Computational Fluids Conference – CFC 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Cannes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04460077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward an Innovative CFD-Based Upscaling Methodology to Elaborate Closures for the FLICA4 Subchannel Code</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Emmanuel Angeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Bergeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrich Bieder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Thermal Hydraulics 2020 (ATH-2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Palaiseau (virtual), France. pp.1166-1179</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04388420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-physics simulations with TRIPOLI-4$^R$ : coupling neutron transport with the CFD code TRUST/TrioCFD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Faucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mancusi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Zoia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.-E. Angeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bruneton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress on Advances in Nuclear Power Plants (ICAPP - 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Juan-Les-Pins, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02339456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verification and validation in LES of triple parallel jet flow for a thermal striping investigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.-E. Angeli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFD4NRS-7 OECD-NEA and IAEA Workshop Application of CFD/CMFD Codes to Nuclear Reactor Safety and Design and their Experimental Validation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Shanghai, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02339121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CFD analysis of the turbulent flow in a PWR 5x5 rod bundle with staggered structural grids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Emmanuel Angeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Peybernes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFD4NRS-6 - The 6th workshop on Computational Fluid Dynamics for Nuclear Reactor Safety Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, OCDE, Sep 2016, Cambridge, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-03109325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FVCA8 benchmark for the Stokes and Navier-Stokes equations with the TrioCFD code – benchmark session</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.-E. Angeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-A. Puscas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Fauchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cartalade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Finite Volumes for Complex Applications 8</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02434556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large-Eddy Simulation of thermal striping in WAJECO and PLAJEST experiments with TrioCFD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.-E. Angeli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NURETH 16 - 16th International Topical Meeting on Nuclear Reactor Thermalhydraulics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Chicago, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02509247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of the TrioCFD code: Main features, VetV procedures and typical applications to nuclear engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.-E. Angeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Bieder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Fauchet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NURETH 16 - 16th International Topical Meeting on Nuclear Reactor Thermalhydraulics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Chicago, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02500815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation multi-résolution/multi-échellesde la thermohydraulique des assemblages de réacteurs à neutrons rapides,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Emmanuel Angeli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre. Ecole Centrale Paris, 2011. Français. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2011ECAP0048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00678241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId49"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -1597,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0BA9701C"/>
+    <w:nsid w:val="C3D143C9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1828,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pierre-emmanuel-angeli" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0245-7736" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/159059100" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805677v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiayi Cai" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Angeli" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Martinez" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Damblin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lucor" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2024.106246" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04121326v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10494-021-00272-z" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03109294v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-E. Angeli" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2019.110210" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788466v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ducros" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cioni" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Goyeau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/jpormedia.v16.i2.40" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460077v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04388420v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Bergeron" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Bieder" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02339456v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Faucher" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mancusi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zoia" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bruneton" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02339121v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03109325v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Peybernes" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02434556v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-A. Puscas" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fauchet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cartalade" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02509247v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02500815v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Bieder" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00678241v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011ECAP0048" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pierre-emmanuel-angeli" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0245-7736" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/159059100" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.com/citations?user=sGvxMicAAAAJ&amp;hl=fr" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805677v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiayi Cai" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Angeli" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Martinez" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Damblin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lucor" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2024.106246" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04121326v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10494-021-00272-z" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03109294v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-E. Angeli" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2019.110210" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788466v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ducros" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cioni" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Goyeau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/jpormedia.v16.i2.40" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460077v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04388420v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Bergeron" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Bieder" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02339456v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Faucher" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mancusi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zoia" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bruneton" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02339121v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03109325v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Peybernes" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02434556v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-A. Puscas" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fauchet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cartalade" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02509247v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02500815v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Bieder" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00678241v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011ECAP0048" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>