--- v0 (2026-03-16)
+++ v1 (2026-04-10)
@@ -467,485 +467,485 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05127781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A reduced-scale canyon street to study tree climate benefits: summer 2020 data with well-watered apple trees</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sophie Herpin</w:t>
+                <w:t xml:space="preserve">Development of a Machine Learning Natural Ventilation Rate Model by Studying the Wind Field Inside and Around Multiple Rows Chinese Solar Greenhouses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ran Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Souleymane Mballo</w:t>
+                <w:t xml:space="preserve">Yunyan Shi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Emmanuel Bournet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Melvin Manteau</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Kaige Liu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Data </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41597-024-03650-0⟩</w:t>
+              <w:t xml:space="preserve">Horticulturae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 10 (11), pp.1226. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.20944/preprints202411.0077.v1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04705993v1</w:t>
+                <w:t xml:space="preserve">hal-04770981v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a Machine Learning Natural Ventilation Rate Model by Studying the Wind Field Inside and Around Multiple Rows Chinese Solar Greenhouses</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ran Liu</w:t>
+                <w:t xml:space="preserve">Impact of a water restriction on the summer climatic benefits of trees inside an outdoor street canyon scale model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Herpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yunyan Shi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Emmanuel Bournet</w:t>
+                <w:t xml:space="preserve">R. Levi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kaige Liu</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">D. Canonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Demotes-Mainard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Horticulturae</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.20944/preprints202411.0077.v1⟩</w:t>
+              <w:t xml:space="preserve">Building and Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 261, pp.111722. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.buildenv.2024.111722⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04770981v2</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04617582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of a water restriction on the summer climatic benefits of trees inside an outdoor street canyon scale model</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J. Thierry</w:t>
+                <w:t xml:space="preserve">A reduced-scale canyon street to study tree climate benefits: summer 2020 data with well-watered apple trees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Herpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Herpin</w:t>
+                <w:t xml:space="preserve">Souleymane Mballo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Levi</w:t>
+                <w:t xml:space="preserve">Melvin Manteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Canonne</w:t>
+                <w:t xml:space="preserve">Dominique Lemesle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabine Demotes-Mainard</w:t>
+                <w:t xml:space="preserve">Agathe Boukouya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Building and Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 261, pp.111722. </w:t>
+              <w:t xml:space="preserve">Scientific Data </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 11, pp.1015. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.buildenv.2024.111722⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41597-024-03650-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04617582v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04705993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impacts of the urban environment on well-watered tree architectural development and tree climate services</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Demotes-Mainard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Herpin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabine Demotes-Mainard</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Agathe Boukouya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souleymane Mballo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Dubuc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1379,598 +1379,598 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03298390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using CFD to improve the irrigation strategy for growing ornamental plants inside a greenhouse</w:t>
+                <w:t xml:space="preserve">Modelling the impact of air discharges caused by natural ventilation in a poultry house</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hacene Bouhoun Ali</w:t>
+                <w:t xml:space="preserve">Fernando Rojano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Emmanuel Bournet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne E. Chantoiseau</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mélynda Hassouna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Murat Kacira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biosystems Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 186, pp.130-145. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biosystemseng.2019.06.021⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 180, pp.168-181. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biosystemseng.2019.02.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02271272v1</w:t>
+                <w:t xml:space="preserve">hal-02112539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling the impact of air discharges caused by natural ventilation in a poultry house</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fernando Rojano</w:t>
+                <w:t xml:space="preserve">Using CFD to improve the irrigation strategy for growing ornamental plants inside a greenhouse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hacene Bouhoun Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Emmanuel Bournet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Paul Robin</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Cannavo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Murat Kacira</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Etienne E. Chantoiseau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biosystems Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 180, pp.168-181. </w:t>
+              <w:t xml:space="preserve">, 2019, 186, pp.130-145. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.biosystemseng.2019.02.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.biosystemseng.2019.06.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02112539v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02271272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of a set of water restrictions on potted ornamental crops grown in greenhouses – influence on New Guinea impatiens quality</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Assessment using CFD of the wind direction on the air discharges caused by natural ventilation of a poultry house</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Rojano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Emmanuel Bournet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne E. Chantoiseau</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mélynda Hassouna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Murat Kacira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Horticulturae</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 1227, pp.425-434. </w:t>
+              <w:t xml:space="preserve">Environmental Monitoring and Assessment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 190 (12), pp.15. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.17660/ActaHortic.2018.1227.53⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10661-018-7105-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02142589v1</w:t>
+                <w:t xml:space="preserve">hal-01928486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment using CFD of the wind direction on the air discharges caused by natural ventilation of a poultry house</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fernando Rojano</w:t>
+                <w:t xml:space="preserve">Effects of a set of water restrictions on potted ornamental crops grown in greenhouses – influence on New Guinea impatiens quality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne E. Chantoiseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hacene Bouhoun Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Emmanuel Bournet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Cannavo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Monitoring and Assessment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 190 (12), pp.15. </w:t>
+              <w:t xml:space="preserve">Acta Horticulturae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 1227, pp.425-434. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10661-018-7105-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.17660/ActaHortic.2018.1227.53⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01928486v1</w:t>
+                <w:t xml:space="preserve">hal-02142589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computational fluid dynamics modelling of crop-microclimate interactions for plants under water restriction inside a greenhouse compartment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hacene Bouhoun Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Emmanuel Bournet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Cannavo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne E. Chantoiseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Horticulturae</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 1227, pp.45-52. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2004,90 +2004,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a CFD crop submodel for simulating microclimate and transpiration of ornamental plants grown in a greenhouse under water restriction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hacene Bouhoun Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Emmanuel Bournet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Cannavo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne E. Chantoiseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computers and Electronics in Agriculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 149 (June 2018), pp.26-40. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2115,1387 +2115,1387 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01562937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of the greenhouse design on the thermal behavior and microclimate distribution in greenhouses installed under semi-arid climate</w:t>
+                <w:t xml:space="preserve">Ability of multiplicative models to simulate stomatal resistance along plant growth: application to New Guinea impatiens grown in a greenhouse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kamel Mesmoudi</w:t>
+                <w:t xml:space="preserve">Mathilde Sourgnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. H. Meguallati</w:t>
+                <w:t xml:space="preserve">Christophe C Migeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hacene Bouhoun Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Emmanuel Bournet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Cannavo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Heat Transfer—Asian Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 35 (3), pp.n/a-n/a. </w:t>
+              <w:t xml:space="preserve">Acta Horticulturae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 1170, pp.409 - 416. </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/htj.21274⟩</w:t>
+                <w:t xml:space="preserve">⟨10.17660/ActaHortic.2017.1170.50⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01524500v1</w:t>
+                <w:t xml:space="preserve">hal-01705938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ability of multiplicative models to simulate stomatal resistance along plant growth: application to New Guinea impatiens grown in a greenhouse</w:t>
+                <w:t xml:space="preserve">Thermal analysis of greenhouses installed under semi arid climate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Sourgnes</w:t>
+                <w:t xml:space="preserve">Kamel Mesmoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe C Migeon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hacene Bouhoun Ali</w:t>
+                <w:t xml:space="preserve">Kheireddine Meguellati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Emmanuel Bournet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Horticulturae</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 1170, pp.409 - 416. </w:t>
+              <w:t xml:space="preserve">International Journal of Heat and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 35 (3), pp.474-486. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.17660/ActaHortic.2017.1170.50⟩</w:t>
+                <w:t xml:space="preserve">⟨10.18280/ijht.350304⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01705938v1</w:t>
+                <w:t xml:space="preserve">hal-01817756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal analysis of greenhouses installed under semi arid climate</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kamel Mesmoudi</w:t>
+                <w:t xml:space="preserve">Stomatal resistance modelling using the full factorial design: application to the New Guinea impatiens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hacene Bouhoun Ali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Emmanuel Bournet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Cannavo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kheireddine Meguellati</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Christophe Migeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne E. Chantoiseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Heat and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 35 (3), pp.474-486. </w:t>
+              <w:t xml:space="preserve">Acta Horticulturae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 88 (1170), pp.399 - 408. </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.18280/ijht.350304⟩</w:t>
+                <w:t xml:space="preserve">⟨10.17660/ActaHortic.2017.1170.49⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01817756v1</w:t>
+                <w:t xml:space="preserve">hal-01705928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stomatal resistance modelling using the full factorial design: application to the New Guinea impatiens</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+                <w:t xml:space="preserve">Improving water use efficiency for ornamental crops grown in greenhouses: a substrate-plant-atmosphere model validation for transpiration prediction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Cannavo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hacene Bouhoun Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne E. Chantoiseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Emmanuel Bournet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Horticulturae</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 88 (1170), pp.399 - 408. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.17660/ActaHortic.2017.1170.49⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 1182, pp.161 - 168. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17660/ActaHortic.2017.1182.19⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01705928v1</w:t>
+                <w:t xml:space="preserve">hal-01764283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving water use efficiency for ornamental crops grown in greenhouses: a substrate-plant-atmosphere model validation for transpiration prediction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modelling the stomatal resistance under water comfort and restriction to assess the transpiration of a greenhouse New Guinea impatiens crop</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hacene Bouhoun Ali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne E. Chantoiseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Emmanuel Bournet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Cannavo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe C Migeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Horticulturae</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 1182, pp.161 - 168. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.17660/ActaHortic.2017.1182.19⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 1170, pp.611 - 618. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17660/ActaHortic.2017.1170.76⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01764283v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01705933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling the stomatal resistance under water comfort and restriction to assess the transpiration of a greenhouse New Guinea impatiens crop</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Etienne E. Chantoiseau</w:t>
+                <w:t xml:space="preserve">Effect of the greenhouse design on the thermal behavior and microclimate distribution in greenhouses installed under semi-arid climate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamel Mesmoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. H. Meguallati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Emmanuel Bournet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Horticulturae</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 1170, pp.611 - 618. </w:t>
+              <w:t xml:space="preserve">Heat Transfer—Asian Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 35 (3), pp.n/a-n/a. </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.17660/ActaHortic.2017.1170.76⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/htj.21274⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01705933v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01524500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stomatal resistance of New Guinea Impatiens pot plants. Part 2: Model extension for water restriction and application to irrigation scheduling</w:t>
+                <w:t xml:space="preserve">Computational modelling of thermal and humidity gradients for a naturally ventilated poultry house</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hacene Bouhoun Ali</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Patrice Cannavo</w:t>
+                <w:t xml:space="preserve">Fernando Rojano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Emmanuel Bournet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne E. Chantoiseau</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Charpentier</w:t>
+                <w:t xml:space="preserve">Mélynda Hassouna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Murat Kacira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biosystems Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 149, pp.82-93. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2016, 151, pp.273-285. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biosystemseng.2016.09.012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.biosystemseng.2016.07.001⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01523674v1</w:t>
+                <w:t xml:space="preserve">hal-01523672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heat-pump dehumidifier as an efficient device to prevent condensation in horticultural greenhouses</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+                <w:t xml:space="preserve">Stomatal resistance of New Guinea Impatiens pot plants. Part 1: Model development for well watered plants based on design of experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hacene Bouhoun Ali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Emmanuel Bournet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Cannavo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne E. Chantoiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Emmanuel Bournet</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Sourgnes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biosystems Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 142, pp.27-41. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biosystemseng.2015.11.011⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 149, pp.112-124. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biosystemseng.2016.05.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01257561v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01523676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computational modelling of thermal and humidity gradients for a naturally ventilated poultry house</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stomatal resistance of New Guinea Impatiens pot plants. Part 2: Model extension for water restriction and application to irrigation scheduling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Robin</w:t>
+                <w:t xml:space="preserve">Hacene Bouhoun Ali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Cannavo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Murat Kacira</w:t>
+                <w:t xml:space="preserve">Etienne E. Chantoiseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe C Migeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biosystems Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 151, pp.273-285. </w:t>
+              <w:t xml:space="preserve">, 2016, 149, pp.82-93. </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.biosystemseng.2016.09.012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.biosystemseng.2016.07.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01523672v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01523674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stomatal resistance of New Guinea Impatiens pot plants. Part 1: Model development for well watered plants based on design of experiments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hacene Bouhoun Ali</w:t>
+                <w:t xml:space="preserve">Heat-pump dehumidifier as an efficient device to prevent condensation in horticultural greenhouses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne E. Chantoiseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe C Migeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Chasseriaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Emmanuel Bournet</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Sourgnes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biosystems Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 149, pp.112-124. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biosystemseng.2016.05.004⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 142, pp.27-41. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biosystemseng.2015.11.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01523676v1</w:t>
+                <w:t xml:space="preserve">hal-01257561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling heat and mass transfer of a broiler house using computational fluid dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Rojano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Emmanuel Bournet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélynda Hassouna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murat Kacira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biosystems Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 136, pp.25-38. </w:t>
@@ -3627,77 +3627,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A dehumidification strategy to avoid condensation on plants and spare energy in greenhouse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Chasseriaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne E. Chantoiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe C Migeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Emmanuel Bournet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3735,51 +3735,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CFD simulations of the night-time condensation inside a closed glasshouse: Sensitivity analysis to outside external conditions, heating and glass properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hacene Bouhoun Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Emmanuel Bournet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3787,51 +3787,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vianney Danjou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Morille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe C Migeon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biosystems Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 127, pp.159-175. </w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3871,467 +3871,467 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01526013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is the Penman-Monteith model adapted to predict crop transpiration under greenhouse conditions? Application to a New Guinea Impatiens crop</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Numerical Simulation of the Airflow and Temperature Distribution in a Closed Empty Venlo Glasshouse under Hot and Arid Climate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamel Mesmoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Morille</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christophe C Migeon</w:t>
+                <w:t xml:space="preserve">B. Zitouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Outtas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Emmanuel Bournet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientia Horticulturae</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Acta Horticulturae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 1008, pp.235-240</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01526195v1</w:t>
+                <w:t xml:space="preserve">hal-01526199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coupling Global and Distributed Climate Models to Better Assess Heat Transfers through the Cover of a Greenhouse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Serir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bouhdjar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Emmanuel Bournet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Horticulturae</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 1008, pp.303-308</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01526196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical Simulation of the Airflow and Temperature Distribution in a Closed Empty Venlo Glasshouse under Hot and Arid Climate</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kamel Mesmoudi</w:t>
+                <w:t xml:space="preserve">w Night Time CFD Simulations of the Distributed Climate inside a Glasshouse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Morille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Zitouni</w:t>
+                <w:t xml:space="preserve">R. Genez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe C Migeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Emmanuel Bournet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Outtas</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Emmanuel Bournet</w:t>
+                <w:t xml:space="preserve">H. B. Ali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Horticulturae</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 1008, pp.235-240</w:t>
+              <w:t xml:space="preserve">, 2013, 1008, pp.201-206</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01526199v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01526197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">w Night Time CFD Simulations of the Distributed Climate inside a Glasshouse</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId123" w:history="1">
+                <w:t xml:space="preserve">Is the Penman-Monteith model adapted to predict crop transpiration under greenhouse conditions? Application to a New Guinea Impatiens crop</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Morille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe C Migeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Emmanuel Bournet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">H. B. Ali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Horticulturae</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Scientia Horticulturae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 152, pp.80-91. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scienta.2013.01.010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01526197v1</w:t>
+                <w:t xml:space="preserve">hal-01526195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corrigendum to &amp;quot;Measurement and CFD simulation of microclimate characteristics and transpiration of an Impatiens pot plant crop in a greenhouse&amp;quot; [Biosyst. Eng. 112 (1) (2012) 22-34]</w:t>
               </w:r>
@@ -4343,51 +4343,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Kichah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Emmanuel Bournet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe C Migeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Boulard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4472,51 +4472,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Kichah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Emmanuel Bournet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe C Migeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Boulard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4575,64 +4575,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of the Heterogeneity of the Radiation Distribution on the Crop activity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Morille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe C Migeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Emmanuel Bournet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4705,64 +4705,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Cable</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Emmanuel Bournet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Morille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Chasseriaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Horticulturae</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 927, pp.643-650. </w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4796,51 +4796,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determination of the inside air temperature of a greenhouse with tomato crop under hot and arid climates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Mesmoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azedine Soudani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5311,51 +5311,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impacts of water restriction on the development of urban trees and their associated climate services</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorine Canonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Demotes-Mainard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Ledroit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5538,51 +5538,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04336371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Climatic benefits of street trees on the microclimate and thermal comfort: an in-situ experiment in paris</w:t>
+                <w:t xml:space="preserve">Climatic benefits of street trees on the microclimate and thermal comfort: an in-situ experiment in Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Thierry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Herpin</w:t>
@@ -5596,118 +5596,118 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Maris Gantois</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Gantois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31st International Horticultural Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, Angers, France. 9p</w:t>
+              <w:t xml:space="preserve">XXXI International Horticultural Congress (IHC2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Angers (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03764222v1</w:t>
+                <w:t xml:space="preserve">hal-04335103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Climatic benefits of street trees on the microclimate and thermal comfort: an in-situ experiment in Paris</w:t>
+                <w:t xml:space="preserve">Climatic benefits of street trees on the microclimate and thermal comfort: an in-situ experiment in paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Thierry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Herpin</w:t>
@@ -5721,163 +5721,163 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marie Gantois</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maris Gantois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXXI International Horticultural Congress (IHC2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, Angers (FR), France</w:t>
+              <w:t xml:space="preserve">31st International Horticultural Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Angers, France. 9p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04335103v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03764222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impacts of the urban environment on well-watered tree development and tree climate services</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Demotes-Mainard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Herpin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabine Demotes-Mainard</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Agathe Boukouya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souleymane Mballo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Dubuc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5945,51 +5945,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Thierry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Herpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Demotes-Mainard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loli Maturana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6057,77 +6057,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benefits of well-watered trees on street microclimate: what is the influence of meteorological conditions?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Herpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souleymane Mballo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Thierry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Lemesle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia Brialix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6169,51 +6169,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using greenhouse to emulate urban conditions for plants experimentations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne E. Chantoiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Emmanuel Bournet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6333,51 +6333,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Brajeul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Truffault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne E. Chantoiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Naccour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6418,320 +6418,320 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02570124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Facilitating energy balance assessment and climate control in greenhouse projects using a friendly and scientifically based Web tool</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Présentation de GreenSys2019</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Emmanuel Bournet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Greensys 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Angers, France</w:t>
+              <w:t xml:space="preserve">Rencontre régionale AgriFoodTech</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02768634v1</w:t>
+                <w:t xml:space="preserve">hal-02750875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computational Fluid Dynamics simulations of environmental conditions in agricultural buildings and their validation against experimental data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Emmanuel Bournet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Intelligent Agriculture (ICIA2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Beijing, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02747870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Présentation de GreenSys2019</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Facilitating energy balance assessment and climate control in greenhouse projects using a friendly and scientifically based Web tool</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Stauffer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Leseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Grisey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Colin de Verdière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Emmanuel Bournet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontre régionale AgriFoodTech</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Angers, France</w:t>
+              <w:t xml:space="preserve">Greensys 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02750875v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02768634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of the effects of green and conventional roofs on surface temperature mitigation and building insulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hacene Bouhoun Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Emmanuel Bournet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6845,700 +6845,704 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02751393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advances and challenges in CFD modelling of crop climate interaction in greenhouses, Advances in innovation technology of protected horticulture</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Computational fluid dynamics modeling of crop-microclimate interaction for plants under water restriction inside a greenhouse compartment.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hacene Bouhoun Ali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Emmanuel Bournet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Cannavo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne E. Chantoiseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International forum on Protected Horticulture (HIFPH 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Shouguang, China. pp.13-25</w:t>
+              <w:t xml:space="preserve">Greensys2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISHS, Aug 2017, Beijing, China. pp.45-52</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02570035v1</w:t>
+                <w:t xml:space="preserve">hal-02510252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of nature-based solution on urban soil quality in different urban areas of Europe</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">How to use nature-based solutions in urban planning systems of Europe?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flora Szkordilisz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">János Balázs Kocsis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ryad Bouzouidja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emőke Kósa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Beaujouan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st World Congress of Soil Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2018, Rio de Janeiro, Brazil</w:t>
+              <w:t xml:space="preserve">10th International Conference on Urban Climate/14th Symposium on the Urban Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, New-York, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02556123v1</w:t>
+                <w:t xml:space="preserve">hal-02394207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taking account of crop-climate interactions in greenhouses in CFD studies: a review.</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Impact of nature-based solution on urban soil quality in different urban areas of Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ryad Bouzouidja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatrice Bechet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Cannavo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Lebeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Beaujouan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd international workshop on structural mechanics and materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2018, Batna, Algeria</w:t>
+              <w:t xml:space="preserve">21st World Congress of Soil Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Rio de Janeiro, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02571444v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02556123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to use nature-based solutions in urban planning systems of Europe?</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Taking account of crop-climate interactions in greenhouses in CFD studies: a review.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Emmanuel Bournet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamel Mesmoudi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Conference on Urban Climate/14th Symposium on the Urban Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2018, New-York, United States</w:t>
+              <w:t xml:space="preserve">2nd international workshop on structural mechanics and materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Batna, Algeria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02394207v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02571444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computational fluid dynamics modeling of crop-microclimate interaction for plants under water restriction inside a greenhouse compartment.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Advances and challenges in CFD modelling of crop climate interaction in greenhouses, Advances in innovation technology of protected horticulture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Emmanuel Bournet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Etienne E. Chantoiseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Greensys2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ISHS, Aug 2017, Beijing, China. pp.45-52</w:t>
+              <w:t xml:space="preserve">5th International forum on Protected Horticulture (HIFPH 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Shouguang, China. pp.13-25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02510252v1</w:t>
+                <w:t xml:space="preserve">hal-02570035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Achievements of CFD to investigate internal climate and air quality of poultry houses</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Development of resources and distance learning module on urban agriculture entrepreneurship.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohammad Hassouna</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Murat Kacira</w:t>
+                <w:t xml:space="preserve">Emmanuel E. Geoffriau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christopher Y. Choi</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Thomas Coisnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Vidal Beaudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Plottu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Cannavo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th European Conference on Precision Livestock Farming</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Nantes, France. pp.320-329</w:t>
+              <w:t xml:space="preserve">International congress Sustainable Urban Agricultures: Vector for the ecological transition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02508956v1</w:t>
+                <w:t xml:space="preserve">hal-02513557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of a set of water restrictions on potted ornamental crops grown in greenhouses – influence on New Guinea Impatiens quality.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne E. Chantoiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hacene Bouhoun Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Emmanuel Bournet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7553,575 +7557,571 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Greensys2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ISHS, Aug 2017, Beijing, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02510339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of resources and distance learning module on urban agriculture entrepreneurship.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">CFD prediction of the daytime climate evolution inside a greenhouse taking account of the crop interaction, sun path and ground conduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Emmanuel Bournet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Morille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe C Migeon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International congress Sustainable Urban Agricultures: Vector for the ecological transition</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Symposium on New Technologies and Management for Greenhouses - GreenSys2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Avero, Portugal. pp.61-70, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17660/ActaHortic.2017.1170.6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02513557v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02505438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CFD prediction of the daytime climate evolution inside a greenhouse taking account of the crop interaction, sun path and ground conduction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Achievements of CFD to investigate internal climate and air quality of poultry houses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Rojano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Emmanuel Bournet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christophe C Migeon</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Hassouna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Murat Kacira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Y. Choi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on New Technologies and Management for Greenhouses - GreenSys2015</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">8th European Conference on Precision Livestock Farming</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Nantes, France. pp.320-329</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02505438v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02508956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A 3D CFD model to assess the impact of the wind direction on the internal climate of poultry houses</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Rojano-Aguilar</w:t>
+                <w:t xml:space="preserve">CFD simulation of greenhouse microclimate and crop transpiration under water restriction conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hacene Bouhoun Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Emmanuel Bournet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mohammad Hassouna</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Cannavo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Murat Kacira</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Etienne E. Chantoiseau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CIGR-Ageng International Conference of Agricultural Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Aarhus, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02466513v1</w:t>
+                <w:t xml:space="preserve">hal-02466454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CFD simulation of greenhouse microclimate and crop transpiration under water restriction conditions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hacene Bouhoun Ali</w:t>
+                <w:t xml:space="preserve">A 3D CFD model to assess the impact of the wind direction on the internal climate of poultry houses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Rojano-Aguilar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Emmanuel Bournet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Hassouna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Murat Kacira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CIGR-Ageng International Conference of Agricultural Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Aarhus, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02466454v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02466513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving water use efficiency for ornamental crops grown in greenhouses: a substrate-plant-atmosphere model validation for transpiration prediction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Cannavo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hacene Bouhoun Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne E. Chantoiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Emmanuel Bournet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8185,51 +8185,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.J. Arzeta-Rios</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Espinosa-Solares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Rojano-Aguilar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Flores-Velazquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8274,208 +8274,208 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02465295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of the dynamics of heat and mass transfer in a naturally ventilated poultry house using CFD</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+                <w:t xml:space="preserve">Investigation of gas emissions and spreading inside and outside of a naturally ventilated poultry house using a 3D CFD model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Rojano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Emmanuel Bournet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélynda Hassouna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christopher Y. Choi</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher y Choi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th International Conference “Construction, Technology and Environment in Farm Animal Husbandry“</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2015, Freising, Germany. pp.363-368</w:t>
+              <w:t xml:space="preserve">, Sep 2015, Freising, Germany. pp.340-345</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02524977v2</w:t>
+                <w:t xml:space="preserve">hal-02526956v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ability of multiplicative models to simulate stomatal resistance along plant growth: application to New Guinea impatiens grown in a greenhouse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Sourgnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe C Migeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hacene Bouhoun Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Emmanuel Bournet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8494,833 +8494,833 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on New Technologies and Management for Greenhouses - GreenSys2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Evora, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02524878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of gas emissions and spreading inside and outside of a naturally ventilated poultry house using a 3D CFD model</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fernando Rojano</w:t>
+                <w:t xml:space="preserve">Stomatal resistance modelling using the full factorial design: Application to the New Guinea Impatiens.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hacene Bouhoun Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Emmanuel Bournet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Christopher y Choi</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Cannavo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe C Migeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne E. Chantoiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Conference “Construction, Technology and Environment in Farm Animal Husbandry“</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Freising, Germany. pp.340-345</w:t>
+              <w:t xml:space="preserve">International Symposium on New Technologies and Management for Greenhouses - GreenSys2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Evora, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02526956v2</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02529933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stomatal resistance modelling using the full factorial design: Application to the New Guinea Impatiens.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+                <w:t xml:space="preserve">Modelling the stomatal resistance under water comfort and restriction to assess the transpiration of a greenhouse New Guinea Impatiens crop</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hacene Bouhoun Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne E. Chantoiseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Emmanuel Bournet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Cannavo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Etienne E. Chantoiseau</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on New Technologies and Management for Greenhouses - GreenSys2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2015, Evora, Portugal</w:t>
+              <w:t xml:space="preserve">, ISHS, Jul 2015, Evora, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02529933v1</w:t>
+                <w:t xml:space="preserve">hal-02529875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling the stomatal resistance under water comfort and restriction to assess the transpiration of a greenhouse New Guinea Impatiens crop</w:t>
+                <w:t xml:space="preserve">Analysis of the dynamics of heat and mass transfer in a naturally ventilated poultry house using CFD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hacene Bouhoun Ali</w:t>
+                <w:t xml:space="preserve">Fernando Rojano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Emmanuel Bournet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne E. Chantoiseau</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Charpentier</w:t>
+                <w:t xml:space="preserve">Mélynda Hassouna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Y. Choi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on New Technologies and Management for Greenhouses - GreenSys2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ISHS, Jul 2015, Evora, Portugal</w:t>
+              <w:t xml:space="preserve">12th International Conference “Construction, Technology and Environment in Farm Animal Husbandry“</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Freising, Germany. pp.363-368</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02529875v1</w:t>
+                <w:t xml:space="preserve">hal-02524977v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predicting Sensible and Latent Heat Generation with CFD in Animal Housing for Dairy Cattle</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+                <w:t xml:space="preserve">Test of two different schemes through CFD to include heat and mass transfer induced by animals inside a broiler house</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Rojano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Emmanuel Bournet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélynda Hassouna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murat Kacira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference for Agricultural Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Zurich, Allemagne, Albania</w:t>
+              <w:t xml:space="preserve">proceedings of the International Conference for Agricultural Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Zurich, Allemagne, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01541900v1</w:t>
+                <w:t xml:space="preserve">hal-01541901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Test of two different schemes through CFD to include heat and mass transfer induced by animals inside a broiler house</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Assessing greenhouse climate using CFD: a focus on air humidity issues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Emmanuel Bournet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">proceedings of the International Conference for Agricultural Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Zurich, Allemagne, Germany</w:t>
+              <w:t xml:space="preserve">ISHS Acta Horticulturae 1037: International Symposium on New Technologies for Environment Control, Energy-Saving and Crop Production in Greenhouse and Plant Factory - Greensys 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Jeju, Korea Republic, Unknown Region. pp.971-985</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01541901v1</w:t>
+                <w:t xml:space="preserve">hal-01541905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing greenhouse climate using CFD: a focus on air humidity issues</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Predicting Sensible and Latent Heat Generation with CFD in Animal Housing for Dairy Cattle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Rojano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Emmanuel Bournet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélynda Hassouna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Murat Kacira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISHS Acta Horticulturae 1037: International Symposium on New Technologies for Environment Control, Energy-Saving and Crop Production in Greenhouse and Plant Factory - Greensys 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Jeju, Korea Republic, Unknown Region. pp.971-985</w:t>
+              <w:t xml:space="preserve">International Conference for Agricultural Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Zurich, Allemagne, Albania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01541905v1</w:t>
+                <w:t xml:space="preserve">hal-01541900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling soil-plant-atmosphere water transfer in greenhouse cultivation, under water restriction: how does plant growth affects transpiration and soil hydrodynamic properties?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Cannavo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe C Migeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ngariban Tamtial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne E. Chantoiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference of Agricultural Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Zurich, Switzerland</w:t>
@@ -9349,51 +9349,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing the Daily Evolution of the Climate inside a Greenhouse under Semi-Arid Conditions using Field Surveys and CFD Modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Mesmoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Emmanuel Bournet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9425,256 +9425,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01541904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the determination of the convective heat transfer coefficient at the greenhouse cover under semi arid climatic conditions</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">S. Bougoul</w:t>
+                <w:t xml:space="preserve">CFD Simulations of the Distributed Climate Time-Evolution inside a Glasshouse at Night</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Morille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Genez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe C Migeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Emmanuel Bournet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hacene Bouhoun Ali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Xxviii International Horticultural Congress on Science and Horticulture for People</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Protugal (PT), Portugal. 8 p</w:t>
+              <w:t xml:space="preserve">Interrnational conference of agricultural engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Valence (ES), Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00917881v1</w:t>
+                <w:t xml:space="preserve">hal-00918013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CFD Simulations of the Distributed Climate Time-Evolution inside a Glasshouse at Night</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christophe C Migeon</w:t>
+                <w:t xml:space="preserve">On the determination of the convective heat transfer coefficient at the greenhouse cover under semi arid climatic conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamel Mesmoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Soudani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bougoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Emmanuel Bournet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hacene Bouhoun Ali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interrnational conference of agricultural engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Valence (ES), Spain</w:t>
+              <w:t xml:space="preserve">Xxviii International Horticultural Congress on Science and Horticulture for People</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Protugal (PT), Portugal. 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00918013v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00917881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal simulation of a greenhouse under semi-arid climate</w:t>
               </w:r>
@@ -9699,51 +9699,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Benmoussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Emmanuel Bournet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Mesmoudi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Xxviii International Horticultural Congress on Science and Horticulture for People</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Protugal (PT), Portugal. 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9768,77 +9768,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal performance of an unheated greenhouse under semi arid climate: nocturnal study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Mesmoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Emmanuel Bournet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bougoul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on "Advanced technologies and management towards sustainable greenhouse ecosystems-GreenSys2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Halkidiki (GR), Greece. non paginé</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9863,77 +9863,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approches expérimentale et numérique du climat distribué à l’échelle de l'abri et de la plante en cultures ornementales sous serre : analyse des transferts de masse et de chaleur, bilans énergétiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Morille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Emmanuel Bournet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe C Migeon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6èmes rencontre du végétal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2011, Angers (FR), France. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9958,90 +9958,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Convection heat transfer conductance at the greenhouse cover : an experimental approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Mesmoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Soudani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Emmanuel Bournet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bougoul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd International Conference on Energy Conversion and Conservation CICME 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2010, Hammamet (TUN), Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10060,727 +10060,727 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00729705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gérer au mieux les besoins en énergie des serres, l’apport de la mécanique des fluides numérique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental and numerical study of heat and mass transfers occurring at plant level inside a greenhouse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Kichah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Emmanuel Bournet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe C Migeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Chasseriaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovation et agriculture durable</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Rennes (FR), France</w:t>
+              <w:t xml:space="preserve">GreenSys2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Québec (CA), Canada. pp.621-628</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00729218v1</w:t>
+                <w:t xml:space="preserve">hal-00729199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and numerical study of heat and mass transfers occurring at plant level inside a greenhouse</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analysis of the radiation and transpiration heterogeneity inside a crop cover using Computational Fluid Dynamics.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Emmanuel Bournet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Kichah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Chasseriaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GreenSys2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Québec (CA), Canada. pp.621-628</w:t>
+              <w:t xml:space="preserve">High Technology for Greenhouse Systems - GreenSys2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Québec (CA), Canada. pp.679-684</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00729199v1</w:t>
+                <w:t xml:space="preserve">hal-00729950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of the radiation and transpiration heterogeneity inside a crop cover using Computational Fluid Dynamics.</w:t>
+                <w:t xml:space="preserve">Convective and long wavelength radiative transfers modeling inside a closed greenhouse during night</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Emmanuel Bournet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Gérard Chasseriaux</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Winiarek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">High Technology for Greenhouse Systems - GreenSys2009</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of International Symposium on Convective Heat and Mass Transfer in Sustainable Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2009, Hammamet (TUN), Tunisia. pp.438-441, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1615/ICHMT.2009.CONV.1170⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00729950v1</w:t>
+                <w:t xml:space="preserve">hal-00729987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Convective and long wavelength radiative transfers modeling inside a closed greenhouse during night</w:t>
+                <w:t xml:space="preserve">Gérer au mieux les besoins en énergie des serres, l’apport de la mécanique des fluides numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Emmanuel Bournet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Victor Winiarek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of International Symposium on Convective Heat and Mass Transfer in Sustainable Energy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Innovation et agriculture durable</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Rennes (FR), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1615/ICHMT.2009.CONV.1170⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00729987v1</w:t>
+                <w:t xml:space="preserve">hal-00729218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ondes internes et mélange turbulent dans le lac du Bourget</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Michel Poulin</w:t>
+                <w:t xml:space="preserve">Predicting Crop Transpiration in a Glasshouse Using Computational Fluid Dynamics (CFD)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Kichah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Emmanuel Bournet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bruno Tassin</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Chasseriaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Autour du lac du Bourget</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2006, Université de Savoie - Le Bourget du Lac, France. pp.56-64</w:t>
+              <w:t xml:space="preserve">Proceedings of the International Symposium on High Technology for Greenhouse System Management, Vols 1 and 2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2007, Louvain (BE), Belgium. pp.933-940</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00823895v1</w:t>
+                <w:t xml:space="preserve">hal-00729784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">eπphys : un pont entre mathématiques et physique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Pavageau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Aime</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Emmanuel Bournet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Pavageau</w:t>
+                <w:t xml:space="preserve">E. Calcoen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Gerasse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès TICE 2008, Institut TELECOM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2008, Paris (FR), France. pp.198-203</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00729121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predicting Crop Transpiration in a Glasshouse Using Computational Fluid Dynamics (CFD)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Kichah</w:t>
+                <w:t xml:space="preserve">Ondes internes et mélange turbulent dans le lac du Bourget</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannis Cuypers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Vinçon-Leite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Poulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Emmanuel Bournet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gérard Chasseriaux</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Tassin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the International Symposium on High Technology for Greenhouse System Management, Vols 1 and 2</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2007, Louvain (BE), Belgium. pp.933-940</w:t>
+              <w:t xml:space="preserve">Autour du lac du Bourget</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2006, Université de Savoie - Le Bourget du Lac, France. pp.56-64</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00729784v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00823895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predicted Effects of Roof Vent Combinations on the Climate Distribution in a Glasshouse Considering Radiative and Convective Heat Transfers</w:t>
               </w:r>
@@ -11014,51 +11014,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of prolonged water restriction on plant interactions with their environment – case of potted ornamental crops grown in greenhouses.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne E. Chantoiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hacène Bouhoun Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11239,90 +11239,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stomatal resistance modelling under water restriction conditions by means of design of experiments, comparison with the Jarvis method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hacene Bouhoun Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Emmanuel Bournet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Cannavo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne E. Chantoiseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">HortiModel 2016 Models for Plant Growth, Environment Control and Farming Management in Protected Cultivation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11347,103 +11347,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gas discharge predictions for a naturally ventilated poultry house by means of a 3D CFD model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Rojano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Emmanuel Bournet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad Hassouna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murat Kacira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CIGR-Ageng International Conference of Agricultural Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Aarhus, Denmark</w:t>
@@ -11472,90 +11472,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CFD analysis of Impatiens crop irrigation scenarios inside a greenhouse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hacene Bouhoun Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Emmanuel Bournet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Cannavo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne E. Chantoiseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CIGR-Ageng International Conference of Agricultural Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Aarhus, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11612,64 +11612,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the determination of the convection heat transfer conductance at the greenhouse cover under semi arid climatic conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Mesmoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Soudani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Emmanuel Bournet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11901,51 +11901,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4B731CE7"/>
+    <w:nsid w:val="82ED8D89"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12132,51 +12132,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pierre-emmanuel-bournet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9625-5937" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/170443221" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369419v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ran Liu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Bournet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Luis Guzm&#225;n" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qian Tingting" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming Li" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2025.111220" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05127781v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorine Canonne" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Herpin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Thierry" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bras" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Dubuc" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2025.110694" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705993v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souleymane Mballo" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melvin Manteau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lemesle" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Boukouya" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-024-03650-0" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770981v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunyan Shi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaige Liu" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20944/preprints202411.0077.v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617582v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Thierry" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Herpin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Levi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Canonne" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Demotes-Mainard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2024.111722" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04283218v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2023.1374.24" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508885v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Buck-Sorlin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.E. Bournet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rossdeutsch" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Truffault" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2023.1377.10" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224324v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Fatnassi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Boulard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Roy" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Domingo Molina Aiz" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biosystemseng.2023.04.016" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03298390v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryad Bouzouidja" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Cannavo" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bod&#233;nan" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;gnes Guly&#225;s" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#225;rton Kiss" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2021.107556" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02271272v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hacene Bouhoun Ali" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne E. Chantoiseau" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biosystemseng.2019.06.021" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02112539v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Rojano" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lynda Hassouna" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Robin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murat Kacira" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biosystemseng.2019.02.001" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02142589v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2018.1227.53" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01928486v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10661-018-7105-5" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02142567v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2018.1227.5" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01562937v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2017.06.021" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524500v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Mesmoudi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. H. Meguallati" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/htj.21274" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01705938v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Sourgnes" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe C Migeon" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2017.1170.50" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01817756v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kheireddine Meguellati" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18280/ijht.350304" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01705928v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Migeon" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2017.1170.49" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01764283v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2017.1182.19" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01705933v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2017.1170.76" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01523674v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Charpentier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biosystemseng.2016.07.001" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B2CZ2561-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01257561v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Chasseriaux" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biosystemseng.2015.11.011" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01523672v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biosystemseng.2016.09.012" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8F9HGJSN-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01523676v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biosystemseng.2016.05.004" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZPHRL9MH-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461077v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biosystemseng.2015.05.004" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8HQB7RFB-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01537218v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Serir" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01526039v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01526013v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Danjou" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Morille" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biosystemseng.2014.08.017" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4N5NR7PV-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01526195v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Morille" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scienta.2013.01.010" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SW0M8X9N-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01526196v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouhdjar" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01526199v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Zitouni" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Outtas" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01526197v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Genez" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. B. Ali" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00841036v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kichah" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Boulard" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biosystemseng.2012.04.006" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7B0BD74D-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00841037v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biosystemseng.2012.01.012" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D3B375J1-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729275v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2012.952.95" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00841039v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cable" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2012.927.79" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729706v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azedine Soudani" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729708v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2010.08.007" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CV5M6RPZ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00711825v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00607761v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Piperno" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00779566v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Vin&#231;on-Leite" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Gayte" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fontvieille" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Tassin" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04275470v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Ledroit" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Saudreau" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04336371v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Rodriguez" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gantois" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03764222v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Renard" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maris Gantois" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04335103v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03959062v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709135v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loli Maturana" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03764219v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Brialix" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02587675v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soulaiman Sakr" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Huche-Thelier" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02570124v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Brajeul" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Truffault" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Naccour" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2020.1271.4" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02768634v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Stauffer" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Leseur" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Grisey" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Colin de Verdi&#232;re" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02747870v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02750875v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02619610v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Stella" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02751393v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02570035v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02556123v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Bechet" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lebeau" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Beaujouan" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02571444v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02394207v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Szkordilisz" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#225;nos Bal&#225;zs Kocsis" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Em&#337;ke K&#243;sa" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02510252v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508956v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Hassouna" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Y. Choi" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02510339v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02513557v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel E. Geoffriau" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Coisnon" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Vidal Beaudet" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Plottu" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505438v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2017.1170.6" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02466513v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rojano-Aguilar" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02466454v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02464857v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02465295v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. Arzeta-Rios" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Espinosa-Solares" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Flores-Velazquez" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524977v2" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524878v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526956v2" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher y Choi" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529933v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529875v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01541900v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01541901v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01541905v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01705940v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngariban Tamtial" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01541904v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00917881v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Soudani" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bougoul" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00918013v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00917877v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Benmoussa" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00841868v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00841871v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729705v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729218v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729199v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729950v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729987v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Winiarek" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/ICHMT.2009.CONV.1170" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00823895v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Cuypers" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Poulin" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729121v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pavageau" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Aime" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Calcoen" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gerasse" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729784v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729783v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.A. Khaoua Ould" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347011v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Bernard" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Kohler" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Leconte" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/icuc12-1037" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02502755v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hac&#232;ne Bouhoun Ali" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02503162v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pinoit" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2018.1227.42" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02462909v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02464810v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02464721v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729712v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bougol" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072779v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pierre-emmanuel-bournet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9625-5937" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/170443221" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369419v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ran Liu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Bournet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Luis Guzm&#225;n" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qian Tingting" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming Li" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2025.111220" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05127781v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorine Canonne" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Herpin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Thierry" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bras" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Dubuc" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2025.110694" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770981v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunyan Shi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaige Liu" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20944/preprints202411.0077.v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617582v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Thierry" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Herpin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Levi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Canonne" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Demotes-Mainard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2024.111722" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705993v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souleymane Mballo" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melvin Manteau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lemesle" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Boukouya" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-024-03650-0" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04283218v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2023.1374.24" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508885v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Buck-Sorlin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.E. Bournet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rossdeutsch" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Truffault" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2023.1377.10" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224324v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Fatnassi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Boulard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Roy" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Domingo Molina Aiz" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biosystemseng.2023.04.016" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03298390v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryad Bouzouidja" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Cannavo" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bod&#233;nan" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;gnes Guly&#225;s" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#225;rton Kiss" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2021.107556" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02112539v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Rojano" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lynda Hassouna" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Robin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murat Kacira" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biosystemseng.2019.02.001" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02271272v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hacene Bouhoun Ali" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne E. Chantoiseau" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biosystemseng.2019.06.021" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01928486v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10661-018-7105-5" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02142589v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2018.1227.53" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02142567v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2018.1227.5" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01562937v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2017.06.021" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01705938v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Sourgnes" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe C Migeon" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2017.1170.50" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01817756v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Mesmoudi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kheireddine Meguellati" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18280/ijht.350304" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01705928v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Migeon" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2017.1170.49" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01764283v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2017.1182.19" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01705933v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2017.1170.76" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524500v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. H. Meguallati" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/htj.21274" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01523672v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biosystemseng.2016.09.012" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8F9HGJSN-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01523676v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biosystemseng.2016.05.004" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZPHRL9MH-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01523674v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Charpentier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biosystemseng.2016.07.001" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B2CZ2561-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01257561v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Chasseriaux" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biosystemseng.2015.11.011" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461077v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biosystemseng.2015.05.004" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8HQB7RFB-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01537218v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Serir" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01526039v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01526013v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Danjou" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Morille" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biosystemseng.2014.08.017" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4N5NR7PV-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01526199v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Zitouni" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Outtas" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01526196v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouhdjar" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01526197v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Morille" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Genez" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. B. Ali" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01526195v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scienta.2013.01.010" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SW0M8X9N-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00841036v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kichah" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Boulard" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biosystemseng.2012.04.006" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7B0BD74D-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00841037v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biosystemseng.2012.01.012" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D3B375J1-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729275v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2012.952.95" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00841039v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cable" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2012.927.79" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729706v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azedine Soudani" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729708v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2010.08.007" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CV5M6RPZ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00711825v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00607761v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Piperno" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00779566v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Vin&#231;on-Leite" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Gayte" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fontvieille" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Tassin" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04275470v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Ledroit" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Saudreau" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04336371v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Rodriguez" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gantois" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04335103v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Renard" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03764222v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maris Gantois" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03959062v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709135v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loli Maturana" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03764219v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Brialix" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02587675v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soulaiman Sakr" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Huche-Thelier" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02570124v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Brajeul" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Truffault" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Naccour" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2020.1271.4" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02750875v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02747870v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02768634v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Stauffer" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Leseur" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Grisey" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Colin de Verdi&#232;re" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02619610v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Stella" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02751393v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02510252v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02394207v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Szkordilisz" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#225;nos Bal&#225;zs Kocsis" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Em&#337;ke K&#243;sa" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Beaujouan" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02556123v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Bechet" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lebeau" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02571444v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02570035v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02513557v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel E. Geoffriau" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Coisnon" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Vidal Beaudet" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Plottu" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02510339v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505438v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2017.1170.6" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508956v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Hassouna" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Y. Choi" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02466454v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02466513v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rojano-Aguilar" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02464857v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02465295v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. Arzeta-Rios" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Espinosa-Solares" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Flores-Velazquez" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526956v2" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher y Choi" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524878v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529933v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529875v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524977v2" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01541901v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01541905v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01541900v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01705940v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngariban Tamtial" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01541904v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00918013v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00917881v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Soudani" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bougoul" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00917877v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Benmoussa" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00841868v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00841871v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729705v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729199v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729950v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729987v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Winiarek" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/ICHMT.2009.CONV.1170" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729218v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729784v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729121v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pavageau" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Aime" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Calcoen" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gerasse" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00823895v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Cuypers" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Poulin" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729783v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.A. Khaoua Ould" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347011v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Bernard" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Kohler" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Leconte" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/icuc12-1037" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02502755v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hac&#232;ne Bouhoun Ali" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02503162v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pinoit" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2018.1227.42" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02462909v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02464810v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02464721v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729712v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bougol" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072779v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>