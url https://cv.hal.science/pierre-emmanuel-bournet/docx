--- v1 (2026-04-10)
+++ v2 (2026-04-30)
@@ -5913,277 +5913,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03959062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of a moderate water stress on the climatic services provided by street trees: an experimental study inside an outdoor canyon street scale model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Benefits of well-watered trees on street microclimate: what is the influence of meteorological conditions?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Herpin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souleymane Mballo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Thierry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sabine Demotes-Mainard</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Lemesle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loli Maturana</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Rodriguez</w:t>
+                <w:t xml:space="preserve">Lydia Brialix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">35ème colloque de l'Association Internationale de Climatologie - AIC 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, TOULOUSE, France. 8p</w:t>
+              <w:t xml:space="preserve">35ème colloque annuel de l'Association Internationale de Climatologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, TOULOUSE, France. 6p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03709135v1</w:t>
+                <w:t xml:space="preserve">hal-03764219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benefits of well-watered trees on street microclimate: what is the influence of meteorological conditions?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of a moderate water stress on the climatic services provided by street trees: an experimental study inside an outdoor canyon street scale model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Herpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Dominique Lemesle</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Demotes-Mainard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lydia Brialix</w:t>
+                <w:t xml:space="preserve">Loli Maturana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">35ème colloque annuel de l'Association Internationale de Climatologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, TOULOUSE, France. 6p</w:t>
+              <w:t xml:space="preserve">35ème colloque de l'Association Internationale de Climatologie - AIC 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, TOULOUSE, France. 8p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03764219v1</w:t>
+                <w:t xml:space="preserve">hal-03709135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using greenhouse to emulate urban conditions for plants experimentations</w:t>
               </w:r>
@@ -6681,191 +6681,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02768634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of the effects of green and conventional roofs on surface temperature mitigation and building insulation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Travaux sur l’efficacité énergétique des serres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Emmanuel Bournet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P. Stella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Greensys 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Angers, France</w:t>
+              <w:t xml:space="preserve">Séminaire Savéol Energies Nouvelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Plougastel-Daoulas, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02619610v1</w:t>
+                <w:t xml:space="preserve">hal-02751393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Travaux sur l’efficacité énergétique des serres</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparison of the effects of green and conventional roofs on surface temperature mitigation and building insulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hacene Bouhoun Ali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Emmanuel Bournet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Stella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Savéol Energies Nouvelles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Plougastel-Daoulas, France</w:t>
+              <w:t xml:space="preserve">Greensys 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02751393v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02619610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computational fluid dynamics modeling of crop-microclimate interaction for plants under water restriction inside a greenhouse compartment.</w:t>
               </w:r>
@@ -6953,359 +6953,359 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02510252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to use nature-based solutions in urban planning systems of Europe?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of nature-based solution on urban soil quality in different urban areas of Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ryad Bouzouidja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flora Szkordilisz</w:t>
+                <w:t xml:space="preserve">Beatrice Bechet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Cannavo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">János Balázs Kocsis</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ryad Bouzouidja</w:t>
+                <w:t xml:space="preserve">Thierry Lebeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Beaujouan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Conference on Urban Climate/14th Symposium on the Urban Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2018, New-York, United States</w:t>
+              <w:t xml:space="preserve">21st World Congress of Soil Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Rio de Janeiro, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02394207v1</w:t>
+                <w:t xml:space="preserve">hal-02556123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of nature-based solution on urban soil quality in different urban areas of Europe</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Taking account of crop-climate interactions in greenhouses in CFD studies: a review.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Emmanuel Bournet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamel Mesmoudi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st World Congress of Soil Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2018, Rio de Janeiro, Brazil</w:t>
+              <w:t xml:space="preserve">2nd international workshop on structural mechanics and materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Batna, Algeria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02556123v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02571444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taking account of crop-climate interactions in greenhouses in CFD studies: a review.</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">How to use nature-based solutions in urban planning systems of Europe?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flora Szkordilisz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">János Balázs Kocsis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ryad Bouzouidja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emőke Kósa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Beaujouan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd international workshop on structural mechanics and materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2018, Batna, Algeria</w:t>
+              <w:t xml:space="preserve">10th International Conference on Urban Climate/14th Symposium on the Urban Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, New-York, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02571444v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02394207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advances and challenges in CFD modelling of crop climate interaction in greenhouses, Advances in innovation technology of protected horticulture</w:t>
               </w:r>
@@ -11901,51 +11901,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="82ED8D89"/>
+    <w:nsid w:val="60BBB52D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12132,51 +12132,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pierre-emmanuel-bournet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9625-5937" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/170443221" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369419v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ran Liu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Bournet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Luis Guzm&#225;n" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qian Tingting" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming Li" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2025.111220" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05127781v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorine Canonne" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Herpin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Thierry" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bras" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Dubuc" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2025.110694" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770981v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunyan Shi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaige Liu" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20944/preprints202411.0077.v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617582v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Thierry" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Herpin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Levi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Canonne" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Demotes-Mainard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2024.111722" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705993v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souleymane Mballo" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melvin Manteau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lemesle" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Boukouya" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-024-03650-0" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04283218v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2023.1374.24" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508885v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Buck-Sorlin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.E. Bournet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rossdeutsch" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Truffault" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2023.1377.10" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224324v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Fatnassi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Boulard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Roy" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Domingo Molina Aiz" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biosystemseng.2023.04.016" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03298390v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryad Bouzouidja" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Cannavo" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bod&#233;nan" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;gnes Guly&#225;s" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#225;rton Kiss" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2021.107556" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02112539v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Rojano" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lynda Hassouna" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Robin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murat Kacira" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biosystemseng.2019.02.001" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02271272v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hacene Bouhoun Ali" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne E. Chantoiseau" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biosystemseng.2019.06.021" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01928486v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10661-018-7105-5" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02142589v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2018.1227.53" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02142567v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2018.1227.5" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01562937v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2017.06.021" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01705938v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Sourgnes" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe C Migeon" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2017.1170.50" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01817756v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Mesmoudi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kheireddine Meguellati" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18280/ijht.350304" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01705928v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Migeon" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2017.1170.49" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01764283v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2017.1182.19" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01705933v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2017.1170.76" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524500v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. H. Meguallati" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/htj.21274" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01523672v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biosystemseng.2016.09.012" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8F9HGJSN-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01523676v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biosystemseng.2016.05.004" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZPHRL9MH-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01523674v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Charpentier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biosystemseng.2016.07.001" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B2CZ2561-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01257561v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Chasseriaux" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biosystemseng.2015.11.011" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461077v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biosystemseng.2015.05.004" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8HQB7RFB-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01537218v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Serir" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01526039v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01526013v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Danjou" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Morille" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biosystemseng.2014.08.017" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4N5NR7PV-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01526199v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Zitouni" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Outtas" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01526196v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouhdjar" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01526197v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Morille" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Genez" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. B. Ali" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01526195v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scienta.2013.01.010" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SW0M8X9N-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00841036v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kichah" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Boulard" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biosystemseng.2012.04.006" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7B0BD74D-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00841037v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biosystemseng.2012.01.012" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D3B375J1-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729275v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2012.952.95" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00841039v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cable" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2012.927.79" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729706v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azedine Soudani" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729708v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2010.08.007" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CV5M6RPZ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00711825v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00607761v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Piperno" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00779566v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Vin&#231;on-Leite" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Gayte" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fontvieille" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Tassin" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04275470v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Ledroit" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Saudreau" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04336371v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Rodriguez" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gantois" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04335103v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Renard" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03764222v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maris Gantois" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03959062v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709135v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loli Maturana" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03764219v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Brialix" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02587675v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soulaiman Sakr" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Huche-Thelier" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02570124v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Brajeul" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Truffault" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Naccour" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2020.1271.4" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02750875v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02747870v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02768634v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Stauffer" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Leseur" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Grisey" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Colin de Verdi&#232;re" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02619610v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Stella" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02751393v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02510252v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02394207v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Szkordilisz" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#225;nos Bal&#225;zs Kocsis" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Em&#337;ke K&#243;sa" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Beaujouan" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02556123v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Bechet" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lebeau" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02571444v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02570035v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02513557v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel E. Geoffriau" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Coisnon" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Vidal Beaudet" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Plottu" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02510339v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505438v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2017.1170.6" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508956v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Hassouna" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Y. Choi" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02466454v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02466513v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rojano-Aguilar" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02464857v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02465295v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. Arzeta-Rios" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Espinosa-Solares" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Flores-Velazquez" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526956v2" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher y Choi" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524878v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529933v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529875v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524977v2" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01541901v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01541905v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01541900v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01705940v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngariban Tamtial" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01541904v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00918013v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00917881v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Soudani" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bougoul" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00917877v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Benmoussa" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00841868v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00841871v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729705v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729199v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729950v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729987v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Winiarek" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/ICHMT.2009.CONV.1170" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729218v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729784v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729121v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pavageau" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Aime" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Calcoen" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gerasse" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00823895v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Cuypers" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Poulin" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729783v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.A. Khaoua Ould" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347011v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Bernard" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Kohler" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Leconte" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/icuc12-1037" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02502755v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hac&#232;ne Bouhoun Ali" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02503162v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pinoit" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2018.1227.42" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02462909v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02464810v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02464721v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729712v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bougol" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072779v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pierre-emmanuel-bournet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9625-5937" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/170443221" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369419v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ran Liu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Bournet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Luis Guzm&#225;n" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qian Tingting" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming Li" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2025.111220" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05127781v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorine Canonne" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Herpin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Thierry" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bras" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Dubuc" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2025.110694" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770981v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunyan Shi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaige Liu" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20944/preprints202411.0077.v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617582v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Thierry" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Herpin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Levi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Canonne" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Demotes-Mainard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2024.111722" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705993v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souleymane Mballo" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melvin Manteau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lemesle" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Boukouya" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-024-03650-0" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04283218v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2023.1374.24" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508885v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Buck-Sorlin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.E. Bournet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rossdeutsch" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Truffault" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2023.1377.10" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224324v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Fatnassi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Boulard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Roy" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Domingo Molina Aiz" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biosystemseng.2023.04.016" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03298390v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryad Bouzouidja" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Cannavo" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bod&#233;nan" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;gnes Guly&#225;s" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#225;rton Kiss" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2021.107556" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02112539v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Rojano" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lynda Hassouna" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Robin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murat Kacira" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biosystemseng.2019.02.001" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02271272v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hacene Bouhoun Ali" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne E. Chantoiseau" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biosystemseng.2019.06.021" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01928486v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10661-018-7105-5" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02142589v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2018.1227.53" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02142567v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2018.1227.5" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01562937v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2017.06.021" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01705938v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Sourgnes" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe C Migeon" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2017.1170.50" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01817756v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Mesmoudi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kheireddine Meguellati" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18280/ijht.350304" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01705928v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Migeon" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2017.1170.49" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01764283v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2017.1182.19" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01705933v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2017.1170.76" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524500v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. H. Meguallati" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/htj.21274" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01523672v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biosystemseng.2016.09.012" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8F9HGJSN-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01523676v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biosystemseng.2016.05.004" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZPHRL9MH-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01523674v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Charpentier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biosystemseng.2016.07.001" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B2CZ2561-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01257561v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Chasseriaux" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biosystemseng.2015.11.011" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461077v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biosystemseng.2015.05.004" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8HQB7RFB-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01537218v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Serir" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01526039v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01526013v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Danjou" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Morille" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biosystemseng.2014.08.017" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4N5NR7PV-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01526199v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Zitouni" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Outtas" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01526196v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouhdjar" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01526197v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Morille" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Genez" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. B. Ali" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01526195v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scienta.2013.01.010" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SW0M8X9N-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00841036v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kichah" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Boulard" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biosystemseng.2012.04.006" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7B0BD74D-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00841037v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biosystemseng.2012.01.012" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D3B375J1-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729275v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2012.952.95" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00841039v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cable" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2012.927.79" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729706v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azedine Soudani" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729708v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2010.08.007" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CV5M6RPZ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00711825v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00607761v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Piperno" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00779566v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Vin&#231;on-Leite" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Gayte" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fontvieille" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Tassin" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04275470v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Ledroit" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Saudreau" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04336371v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Rodriguez" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gantois" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04335103v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Renard" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03764222v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maris Gantois" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03959062v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03764219v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Brialix" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709135v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loli Maturana" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02587675v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soulaiman Sakr" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Huche-Thelier" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02570124v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Brajeul" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Truffault" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Naccour" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2020.1271.4" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02750875v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02747870v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02768634v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Stauffer" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Leseur" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Grisey" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Colin de Verdi&#232;re" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02751393v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02619610v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Stella" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02510252v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02556123v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Bechet" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lebeau" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Beaujouan" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02571444v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02394207v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Szkordilisz" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#225;nos Bal&#225;zs Kocsis" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Em&#337;ke K&#243;sa" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02570035v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02513557v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel E. Geoffriau" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Coisnon" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Vidal Beaudet" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Plottu" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02510339v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505438v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2017.1170.6" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508956v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Hassouna" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Y. Choi" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02466454v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02466513v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rojano-Aguilar" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02464857v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02465295v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. Arzeta-Rios" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Espinosa-Solares" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Flores-Velazquez" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526956v2" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher y Choi" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524878v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529933v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529875v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524977v2" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01541901v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01541905v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01541900v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01705940v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngariban Tamtial" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01541904v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00918013v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00917881v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Soudani" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bougoul" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00917877v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Benmoussa" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00841868v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00841871v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729705v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729199v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729950v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729987v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Winiarek" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/ICHMT.2009.CONV.1170" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729218v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729784v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729121v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pavageau" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Aime" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Calcoen" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gerasse" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00823895v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Cuypers" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Poulin" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729783v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.A. Khaoua Ould" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347011v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Bernard" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Kohler" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Leconte" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/icuc12-1037" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02502755v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hac&#232;ne Bouhoun Ali" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02503162v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pinoit" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2018.1227.42" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02462909v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02464810v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02464721v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729712v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bougol" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072779v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>