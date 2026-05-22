--- v2 (2026-04-30)
+++ v3 (2026-05-22)
@@ -467,805 +467,805 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05127781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a Machine Learning Natural Ventilation Rate Model by Studying the Wind Field Inside and Around Multiple Rows Chinese Solar Greenhouses</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ran Liu</w:t>
+                <w:t xml:space="preserve">A reduced-scale canyon street to study tree climate benefits: summer 2020 data with well-watered apple trees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Herpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yunyan Shi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Emmanuel Bournet</w:t>
+                <w:t xml:space="preserve">Souleymane Mballo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kaige Liu</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Melvin Manteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Lemesle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Boukouya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Horticulturae</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.20944/preprints202411.0077.v1⟩</w:t>
+              <w:t xml:space="preserve">Scientific Data </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 11, pp.1015. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41597-024-03650-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04770981v2</w:t>
+                <w:t xml:space="preserve">hal-04705993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of a water restriction on the summer climatic benefits of trees inside an outdoor street canyon scale model</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">S. Herpin</w:t>
+                <w:t xml:space="preserve">Development of a Machine Learning Natural Ventilation Rate Model by Studying the Wind Field Inside and Around Multiple Rows Chinese Solar Greenhouses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ran Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Levi</w:t>
+                <w:t xml:space="preserve">Yunyan Shi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Emmanuel Bournet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Canonne</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Kaige Liu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Building and Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.buildenv.2024.111722⟩</w:t>
+              <w:t xml:space="preserve">Horticulturae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 10 (11), pp.1226. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.20944/preprints202411.0077.v1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04617582v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04770981v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A reduced-scale canyon street to study tree climate benefits: summer 2020 data with well-watered apple trees</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sophie Herpin</w:t>
+                <w:t xml:space="preserve">Impact of a water restriction on the summer climatic benefits of trees inside an outdoor street canyon scale model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Thierry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Souleymane Mballo</w:t>
+                <w:t xml:space="preserve">S. Herpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Melvin Manteau</w:t>
+                <w:t xml:space="preserve">R. Levi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Lemesle</w:t>
+                <w:t xml:space="preserve">D. Canonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agathe Boukouya</w:t>
+                <w:t xml:space="preserve">Sabine Demotes-Mainard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Data </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 11, pp.1015. </w:t>
+              <w:t xml:space="preserve">Building and Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 261, pp.111722. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41597-024-03650-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.buildenv.2024.111722⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04705993v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04617582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts of the urban environment on well-watered tree architectural development and tree climate services</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Bénédicte Dubuc</w:t>
+                <w:t xml:space="preserve">Use of computational fluid dynamic tools to model the coupling of plant canopy activity and climate in greenhouses and closed plant growth systems: A review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hicham Fatnassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Emmanuel Bournet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Boulard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Domingo Molina Aiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Horticulturae</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.17660/ActaHortic.2023.1374.24⟩</w:t>
+              <w:t xml:space="preserve">Biosystems Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 230, pp.388 - 408. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biosystemseng.2023.04.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04283218v1</w:t>
+                <w:t xml:space="preserve">hal-04224324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimizing photosynthetic activity of high-wire cucumber production systems using a functional-structural plant modeling approach</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Impacts of the urban environment on well-watered tree architectural development and tree climate services</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Demotes-Mainard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Herpin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Boukouya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souleymane Mballo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Dubuc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Horticulturae</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 1377, pp.85-92. </w:t>
+              <w:t xml:space="preserve">, 2023, 1374, pp.189-196. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.17660/ActaHortic.2023.1377.10⟩</w:t>
+                <w:t xml:space="preserve">⟨10.17660/ActaHortic.2023.1374.24⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05508885v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04283218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of computational fluid dynamic tools to model the coupling of plant canopy activity and climate in greenhouses and closed plant growth systems: A review</w:t>
+                <w:t xml:space="preserve">Optimizing photosynthetic activity of high-wire cucumber production systems using a functional-structural plant modeling approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hicham Fatnassi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Emmanuel Bournet</w:t>
+                <w:t xml:space="preserve">Gerhard Buck-Sorlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Boulard</w:t>
+                <w:t xml:space="preserve">P.E. Bournet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Claude Roy</w:t>
+                <w:t xml:space="preserve">L. Rossdeutsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francisco Domingo Molina Aiz</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">V. Truffault</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biosystems Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 230, pp.388 - 408. </w:t>
+              <w:t xml:space="preserve">Acta Horticulturae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 1377, pp.85-92. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.biosystemseng.2023.04.016⟩</w:t>
+                <w:t xml:space="preserve">⟨10.17660/ActaHortic.2023.1377.10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04224324v1</w:t>
+                <w:t xml:space="preserve">hal-05508885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to evaluate nature-based solutions performance for microclimate, water and soil management issues – Available tools and methods from Nature4Cities European project results</w:t>
               </w:r>
@@ -1379,360 +1379,360 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03298390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling the impact of air discharges caused by natural ventilation in a poultry house</w:t>
+                <w:t xml:space="preserve">Using CFD to improve the irrigation strategy for growing ornamental plants inside a greenhouse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fernando Rojano</w:t>
+                <w:t xml:space="preserve">Hacene Bouhoun Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Emmanuel Bournet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Cannavo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélynda Hassouna</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Etienne E. Chantoiseau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biosystems Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 180, pp.168-181. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biosystemseng.2019.02.001⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 186, pp.130-145. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biosystemseng.2019.06.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02112539v1</w:t>
+                <w:t xml:space="preserve">hal-02271272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using CFD to improve the irrigation strategy for growing ornamental plants inside a greenhouse</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modelling the impact of air discharges caused by natural ventilation in a poultry house</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Rojano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Emmanuel Bournet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélynda Hassouna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hacene Bouhoun Ali</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Patrice Cannavo</w:t>
+                <w:t xml:space="preserve">Paul Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne E. Chantoiseau</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Murat Kacira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biosystems Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 186, pp.130-145. </w:t>
+              <w:t xml:space="preserve">, 2019, 180, pp.168-181. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.biosystemseng.2019.06.021⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.biosystemseng.2019.02.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02271272v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02112539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment using CFD of the wind direction on the air discharges caused by natural ventilation of a poultry house</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Rojano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Emmanuel Bournet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélynda Hassouna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murat Kacira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Monitoring and Assessment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 190 (12), pp.15. </w:t>
@@ -1770,64 +1770,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of a set of water restrictions on potted ornamental crops grown in greenhouses – influence on New Guinea impatiens quality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne E. Chantoiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hacene Bouhoun Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Emmanuel Bournet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1887,90 +1887,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computational fluid dynamics modelling of crop-microclimate interactions for plants under water restriction inside a greenhouse compartment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hacene Bouhoun Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Emmanuel Bournet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Cannavo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne E. Chantoiseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Horticulturae</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 1227, pp.45-52. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2004,90 +2004,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a CFD crop submodel for simulating microclimate and transpiration of ornamental plants grown in a greenhouse under water restriction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hacene Bouhoun Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Emmanuel Bournet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Cannavo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne E. Chantoiseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computers and Electronics in Agriculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 149 (June 2018), pp.26-40. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2115,1387 +2115,1387 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01562937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ability of multiplicative models to simulate stomatal resistance along plant growth: application to New Guinea impatiens grown in a greenhouse</w:t>
+                <w:t xml:space="preserve">Effect of the greenhouse design on the thermal behavior and microclimate distribution in greenhouses installed under semi-arid climate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Sourgnes</w:t>
+                <w:t xml:space="preserve">Kamel Mesmoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe C Migeon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hacene Bouhoun Ali</w:t>
+                <w:t xml:space="preserve">K. H. Meguallati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Emmanuel Bournet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Horticulturae</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 1170, pp.409 - 416. </w:t>
+              <w:t xml:space="preserve">Heat Transfer—Asian Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 35 (3), pp.n/a-n/a. </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.17660/ActaHortic.2017.1170.50⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/htj.21274⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01705938v1</w:t>
+                <w:t xml:space="preserve">hal-01524500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal analysis of greenhouses installed under semi arid climate</w:t>
+                <w:t xml:space="preserve">Ability of multiplicative models to simulate stomatal resistance along plant growth: application to New Guinea impatiens grown in a greenhouse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kamel Mesmoudi</w:t>
+                <w:t xml:space="preserve">Mathilde Sourgnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kheireddine Meguellati</w:t>
+                <w:t xml:space="preserve">Christophe C Migeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hacene Bouhoun Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Emmanuel Bournet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Cannavo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Heat and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 35 (3), pp.474-486. </w:t>
+              <w:t xml:space="preserve">Acta Horticulturae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 1170, pp.409 - 416. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.18280/ijht.350304⟩</w:t>
+                <w:t xml:space="preserve">⟨10.17660/ActaHortic.2017.1170.50⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01817756v1</w:t>
+                <w:t xml:space="preserve">hal-01705938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stomatal resistance modelling using the full factorial design: application to the New Guinea impatiens</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hacene Bouhoun Ali</w:t>
+                <w:t xml:space="preserve">Thermal analysis of greenhouses installed under semi arid climate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamel Mesmoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kheireddine Meguellati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Emmanuel Bournet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Horticulturae</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 88 (1170), pp.399 - 408. </w:t>
+              <w:t xml:space="preserve">International Journal of Heat and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 35 (3), pp.474-486. </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.17660/ActaHortic.2017.1170.49⟩</w:t>
+                <w:t xml:space="preserve">⟨10.18280/ijht.350304⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01705928v1</w:t>
+                <w:t xml:space="preserve">hal-01817756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving water use efficiency for ornamental crops grown in greenhouses: a substrate-plant-atmosphere model validation for transpiration prediction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Stomatal resistance modelling using the full factorial design: application to the New Guinea impatiens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hacene Bouhoun Ali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Emmanuel Bournet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Cannavo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Migeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne E. Chantoiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Horticulturae</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 1182, pp.161 - 168. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.17660/ActaHortic.2017.1182.19⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 88 (1170), pp.399 - 408. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17660/ActaHortic.2017.1170.49⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01764283v1</w:t>
+                <w:t xml:space="preserve">hal-01705928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling the stomatal resistance under water comfort and restriction to assess the transpiration of a greenhouse New Guinea impatiens crop</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
+                <w:t xml:space="preserve">Improving water use efficiency for ornamental crops grown in greenhouses: a substrate-plant-atmosphere model validation for transpiration prediction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Cannavo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hacene Bouhoun Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne E. Chantoiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Emmanuel Bournet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Horticulturae</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 1170, pp.611 - 618. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2017, 1182, pp.161 - 168. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17660/ActaHortic.2017.1182.19⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.17660/ActaHortic.2017.1170.76⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01705933v1</w:t>
+                <w:t xml:space="preserve">hal-01764283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of the greenhouse design on the thermal behavior and microclimate distribution in greenhouses installed under semi-arid climate</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">K. H. Meguallati</w:t>
+                <w:t xml:space="preserve">Modelling the stomatal resistance under water comfort and restriction to assess the transpiration of a greenhouse New Guinea impatiens crop</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hacene Bouhoun Ali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne E. Chantoiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Emmanuel Bournet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Cannavo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe C Migeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Heat Transfer—Asian Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 35 (3), pp.n/a-n/a. </w:t>
+              <w:t xml:space="preserve">Acta Horticulturae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 1170, pp.611 - 618. </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/htj.21274⟩</w:t>
+                <w:t xml:space="preserve">⟨10.17660/ActaHortic.2017.1170.76⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01524500v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01705933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computational modelling of thermal and humidity gradients for a naturally ventilated poultry house</w:t>
+                <w:t xml:space="preserve">Stomatal resistance of New Guinea Impatiens pot plants. Part 2: Model extension for water restriction and application to irrigation scheduling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fernando Rojano</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Emmanuel Bournet</w:t>
+                <w:t xml:space="preserve">Hacene Bouhoun Ali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Cannavo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélynda Hassouna</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Murat Kacira</w:t>
+                <w:t xml:space="preserve">Etienne E. Chantoiseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe C Migeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biosystems Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 151, pp.273-285. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biosystemseng.2016.09.012⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 149, pp.82-93. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biosystemseng.2016.07.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01523672v1</w:t>
+                <w:t xml:space="preserve">hal-01523674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stomatal resistance of New Guinea Impatiens pot plants. Part 1: Model development for well watered plants based on design of experiments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hacene Bouhoun Ali</w:t>
+                <w:t xml:space="preserve">Heat-pump dehumidifier as an efficient device to prevent condensation in horticultural greenhouses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne E. Chantoiseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe C Migeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Chasseriaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Emmanuel Bournet</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Sourgnes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biosystems Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 149, pp.112-124. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2016, 142, pp.27-41. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biosystemseng.2015.11.011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.biosystemseng.2016.05.004⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01523676v1</w:t>
+                <w:t xml:space="preserve">hal-01257561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stomatal resistance of New Guinea Impatiens pot plants. Part 2: Model extension for water restriction and application to irrigation scheduling</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Computational modelling of thermal and humidity gradients for a naturally ventilated poultry house</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Rojano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Emmanuel Bournet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélynda Hassouna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hacene Bouhoun Ali</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Patrice Cannavo</w:t>
+                <w:t xml:space="preserve">Paul Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne E. Chantoiseau</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Charpentier</w:t>
+                <w:t xml:space="preserve">Murat Kacira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biosystems Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 149, pp.82-93. </w:t>
+              <w:t xml:space="preserve">, 2016, 151, pp.273-285. </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.biosystemseng.2016.07.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.biosystemseng.2016.09.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01523674v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01523672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heat-pump dehumidifier as an efficient device to prevent condensation in horticultural greenhouses</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
+                <w:t xml:space="preserve">Stomatal resistance of New Guinea Impatiens pot plants. Part 1: Model development for well watered plants based on design of experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hacene Bouhoun Ali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Emmanuel Bournet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Cannavo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne E. Chantoiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Emmanuel Bournet</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Sourgnes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biosystems Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 142, pp.27-41. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2016, 149, pp.112-124. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biosystemseng.2016.05.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.biosystemseng.2015.11.011⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01257561v1</w:t>
+                <w:t xml:space="preserve">hal-01523676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling heat and mass transfer of a broiler house using computational fluid dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Rojano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Emmanuel Bournet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélynda Hassouna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murat Kacira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biosystems Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 136, pp.25-38. </w:t>
@@ -3627,77 +3627,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A dehumidification strategy to avoid condensation on plants and spare energy in greenhouse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Chasseriaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne E. Chantoiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe C Migeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Emmanuel Bournet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3735,51 +3735,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CFD simulations of the night-time condensation inside a closed glasshouse: Sensitivity analysis to outside external conditions, heating and glass properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hacene Bouhoun Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Emmanuel Bournet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3787,51 +3787,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vianney Danjou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Morille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe C Migeon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biosystems Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 127, pp.159-175. </w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3871,467 +3871,467 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01526013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical Simulation of the Airflow and Temperature Distribution in a Closed Empty Venlo Glasshouse under Hot and Arid Climate</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Is the Penman-Monteith model adapted to predict crop transpiration under greenhouse conditions? Application to a New Guinea Impatiens crop</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Zitouni</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">T. Outtas</w:t>
+                <w:t xml:space="preserve">B. Morille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe C Migeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Emmanuel Bournet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Horticulturae</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Scientia Horticulturae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 152, pp.80-91. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scienta.2013.01.010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01526199v1</w:t>
+                <w:t xml:space="preserve">hal-01526195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupling Global and Distributed Climate Models to Better Assess Heat Transfers through the Cover of a Greenhouse</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. Bouhdjar</w:t>
+                <w:t xml:space="preserve">Numerical Simulation of the Airflow and Temperature Distribution in a Closed Empty Venlo Glasshouse under Hot and Arid Climate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamel Mesmoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Zitouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Outtas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Emmanuel Bournet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Horticulturae</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 1008, pp.303-308</w:t>
+              <w:t xml:space="preserve">, 2013, 1008, pp.235-240</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01526196v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01526199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">w Night Time CFD Simulations of the Distributed Climate inside a Glasshouse</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christophe C Migeon</w:t>
+                <w:t xml:space="preserve">Coupling Global and Distributed Climate Models to Better Assess Heat Transfers through the Cover of a Greenhouse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Serir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bouhdjar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Emmanuel Bournet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">H. B. Ali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Horticulturae</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 1008, pp.201-206</w:t>
+              <w:t xml:space="preserve">, 2013, 1008, pp.303-308</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01526197v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01526196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is the Penman-Monteith model adapted to predict crop transpiration under greenhouse conditions? Application to a New Guinea Impatiens crop</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId128" w:history="1">
+                <w:t xml:space="preserve">w Night Time CFD Simulations of the Distributed Climate inside a Glasshouse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Morille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Genez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe C Migeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Emmanuel Bournet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. B. Ali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientia Horticulturae</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Acta Horticulturae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 1008, pp.201-206</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01526195v1</w:t>
+                <w:t xml:space="preserve">hal-01526197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corrigendum to &amp;quot;Measurement and CFD simulation of microclimate characteristics and transpiration of an Impatiens pot plant crop in a greenhouse&amp;quot; [Biosyst. Eng. 112 (1) (2012) 22-34]</w:t>
               </w:r>
@@ -4343,51 +4343,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Kichah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Emmanuel Bournet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe C Migeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Boulard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4472,51 +4472,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Kichah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Emmanuel Bournet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe C Migeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Boulard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4575,64 +4575,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of the Heterogeneity of the Radiation Distribution on the Crop activity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Morille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe C Migeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Emmanuel Bournet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4705,64 +4705,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Cable</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Emmanuel Bournet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Morille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Chasseriaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Horticulturae</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 927, pp.643-650. </w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4796,51 +4796,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determination of the inside air temperature of a greenhouse with tomato crop under hot and arid climates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Mesmoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azedine Soudani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4904,51 +4904,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of ventilator configuration on the distributed climate of greenhouses: A review of experimental and CFD studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Emmanuel Bournet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Boulard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computers and Electronics in Agriculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 74 (2), pp.195-217. </w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5311,51 +5311,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impacts of water restriction on the development of urban trees and their associated climate services</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorine Canonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Demotes-Mainard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Ledroit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5794,90 +5794,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impacts of the urban environment on well-watered tree development and tree climate services</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Demotes-Mainard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Herpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Boukouya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souleymane Mballo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Dubuc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5932,77 +5932,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benefits of well-watered trees on street microclimate: what is the influence of meteorological conditions?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Herpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souleymane Mballo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Thierry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Lemesle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia Brialix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6070,51 +6070,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Thierry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Herpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Demotes-Mainard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loli Maturana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6169,51 +6169,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using greenhouse to emulate urban conditions for plants experimentations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne E. Chantoiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Emmanuel Bournet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6333,51 +6333,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Brajeul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Truffault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne E. Chantoiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Naccour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6418,165 +6418,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02570124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Présentation de GreenSys2019</w:t>
+                <w:t xml:space="preserve">Computational Fluid Dynamics simulations of environmental conditions in agricultural buildings and their validation against experimental data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Emmanuel Bournet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontre régionale AgriFoodTech</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Angers, France</w:t>
+              <w:t xml:space="preserve">International Conference on Intelligent Agriculture (ICIA2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Beijing, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02750875v1</w:t>
+                <w:t xml:space="preserve">hal-02747870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computational Fluid Dynamics simulations of environmental conditions in agricultural buildings and their validation against experimental data</w:t>
+                <w:t xml:space="preserve">Présentation de GreenSys2019</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Emmanuel Bournet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Intelligent Agriculture (ICIA2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Beijing, China</w:t>
+              <w:t xml:space="preserve">Rencontre régionale AgriFoodTech</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02747870v1</w:t>
+                <w:t xml:space="preserve">hal-02750875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Facilitating energy balance assessment and climate control in greenhouse projects using a friendly and scientifically based Web tool</w:t>
               </w:r>
@@ -6756,51 +6756,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of the effects of green and conventional roofs on surface temperature mitigation and building insulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hacene Bouhoun Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Emmanuel Bournet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6845,135 +6845,96 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02619610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computational fluid dynamics modeling of crop-microclimate interaction for plants under water restriction inside a greenhouse compartment.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Advances and challenges in CFD modelling of crop climate interaction in greenhouses, Advances in innovation technology of protected horticulture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Emmanuel Bournet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Etienne E. Chantoiseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Greensys2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ISHS, Aug 2017, Beijing, China. pp.45-52</w:t>
+              <w:t xml:space="preserve">5th International forum on Protected Horticulture (HIFPH 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Shouguang, China. pp.13-25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02510252v1</w:t>
+                <w:t xml:space="preserve">hal-02570035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of nature-based solution on urban soil quality in different urban areas of Europe</w:t>
               </w:r>
@@ -7078,830 +7039,869 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02556123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taking account of crop-climate interactions in greenhouses in CFD studies: a review.</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">How to use nature-based solutions in urban planning systems of Europe?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flora Szkordilisz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">János Balázs Kocsis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ryad Bouzouidja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emőke Kósa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Beaujouan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd international workshop on structural mechanics and materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2018, Batna, Algeria</w:t>
+              <w:t xml:space="preserve">10th International Conference on Urban Climate/14th Symposium on the Urban Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, New-York, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02571444v1</w:t>
+                <w:t xml:space="preserve">hal-02394207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to use nature-based solutions in urban planning systems of Europe?</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Taking account of crop-climate interactions in greenhouses in CFD studies: a review.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Emmanuel Bournet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamel Mesmoudi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Conference on Urban Climate/14th Symposium on the Urban Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2018, New-York, United States</w:t>
+              <w:t xml:space="preserve">2nd international workshop on structural mechanics and materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Batna, Algeria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02394207v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02571444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advances and challenges in CFD modelling of crop climate interaction in greenhouses, Advances in innovation technology of protected horticulture</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Computational fluid dynamics modeling of crop-microclimate interaction for plants under water restriction inside a greenhouse compartment.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hacene Bouhoun Ali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Emmanuel Bournet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Cannavo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne E. Chantoiseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International forum on Protected Horticulture (HIFPH 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Shouguang, China. pp.13-25</w:t>
+              <w:t xml:space="preserve">Greensys2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISHS, Aug 2017, Beijing, China. pp.45-52</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02570035v1</w:t>
+                <w:t xml:space="preserve">hal-02510252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of resources and distance learning module on urban agriculture entrepreneurship.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Achievements of CFD to investigate internal climate and air quality of poultry houses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Rojano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Emmanuel Bournet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel E. Geoffriau</w:t>
+                <w:t xml:space="preserve">Mohammad Hassouna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Murat Kacira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Coisnon</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Christopher Y. Choi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International congress Sustainable Urban Agricultures: Vector for the ecological transition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Toulouse, France</w:t>
+              <w:t xml:space="preserve">8th European Conference on Precision Livestock Farming</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Nantes, France. pp.320-329</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02513557v1</w:t>
+                <w:t xml:space="preserve">hal-02508956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of a set of water restrictions on potted ornamental crops grown in greenhouses – influence on New Guinea Impatiens quality.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Emmanuel Bournet</w:t>
+                <w:t xml:space="preserve">Development of resources and distance learning module on urban agriculture entrepreneurship.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel E. Geoffriau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Coisnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Vidal Beaudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Plottu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Cannavo</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Greensys2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ISHS, Aug 2017, Beijing, China</w:t>
+              <w:t xml:space="preserve">International congress Sustainable Urban Agricultures: Vector for the ecological transition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02510339v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02513557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CFD prediction of the daytime climate evolution inside a greenhouse taking account of the crop interaction, sun path and ground conduction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effects of a set of water restrictions on potted ornamental crops grown in greenhouses – influence on New Guinea Impatiens quality.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne E. Chantoiseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hacene Bouhoun Ali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Emmanuel Bournet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christophe C Migeon</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Cannavo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on New Technologies and Management for Greenhouses - GreenSys2015</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Greensys2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISHS, Aug 2017, Beijing, China</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02505438v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02510339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Achievements of CFD to investigate internal climate and air quality of poultry houses</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">CFD prediction of the daytime climate evolution inside a greenhouse taking account of the crop interaction, sun path and ground conduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Emmanuel Bournet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Christopher Y. Choi</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Morille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe C Migeon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th European Conference on Precision Livestock Farming</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Symposium on New Technologies and Management for Greenhouses - GreenSys2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Avero, Portugal. pp.61-70, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17660/ActaHortic.2017.1170.6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02508956v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02505438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CFD simulation of greenhouse microclimate and crop transpiration under water restriction conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hacene Bouhoun Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Emmanuel Bournet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Cannavo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne E. Chantoiseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CIGR-Ageng International Conference of Agricultural Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Aarhus, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7952,77 +7952,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Rojano-Aguilar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Emmanuel Bournet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad Hassouna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murat Kacira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CIGR-Ageng International Conference of Agricultural Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Aarhus, Denmark</w:t>
@@ -8064,64 +8064,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving water use efficiency for ornamental crops grown in greenhouses: a substrate-plant-atmosphere model validation for transpiration prediction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Cannavo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hacene Bouhoun Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne E. Chantoiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Emmanuel Bournet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8274,1053 +8274,1053 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02465295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of gas emissions and spreading inside and outside of a naturally ventilated poultry house using a 3D CFD model</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+                <w:t xml:space="preserve">Analysis of the dynamics of heat and mass transfer in a naturally ventilated poultry house using CFD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Rojano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Emmanuel Bournet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélynda Hassouna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christopher y Choi</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Y. Choi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th International Conference “Construction, Technology and Environment in Farm Animal Husbandry“</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2015, Freising, Germany. pp.340-345</w:t>
+              <w:t xml:space="preserve">, Sep 2015, Freising, Germany. pp.363-368</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02526956v2</w:t>
+                <w:t xml:space="preserve">hal-02524977v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ability of multiplicative models to simulate stomatal resistance along plant growth: application to New Guinea impatiens grown in a greenhouse</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe C Migeon</w:t>
+                <w:t xml:space="preserve">Investigation of gas emissions and spreading inside and outside of a naturally ventilated poultry house using a 3D CFD model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Rojano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Emmanuel Bournet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hacene Bouhoun Ali</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Patrice Cannavo</w:t>
+                <w:t xml:space="preserve">Paul Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélynda Hassouna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher y Choi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on New Technologies and Management for Greenhouses - GreenSys2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Evora, Portugal</w:t>
+              <w:t xml:space="preserve">12th International Conference “Construction, Technology and Environment in Farm Animal Husbandry“</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Freising, Germany. pp.340-345</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02524878v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02526956v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stomatal resistance modelling using the full factorial design: Application to the New Guinea Impatiens.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
+                <w:t xml:space="preserve">Ability of multiplicative models to simulate stomatal resistance along plant growth: application to New Guinea impatiens grown in a greenhouse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Sourgnes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe C Migeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hacene Bouhoun Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Emmanuel Bournet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Cannavo</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Etienne E. Chantoiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on New Technologies and Management for Greenhouses - GreenSys2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Evora, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02529933v1</w:t>
+                <w:t xml:space="preserve">hal-02524878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling the stomatal resistance under water comfort and restriction to assess the transpiration of a greenhouse New Guinea Impatiens crop</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
+                <w:t xml:space="preserve">Stomatal resistance modelling using the full factorial design: Application to the New Guinea Impatiens.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hacene Bouhoun Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Emmanuel Bournet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Cannavo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe C Migeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne E. Chantoiseau</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on New Technologies and Management for Greenhouses - GreenSys2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, ISHS, Jul 2015, Evora, Portugal</w:t>
+              <w:t xml:space="preserve">, Jul 2015, Evora, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02529875v1</w:t>
+                <w:t xml:space="preserve">hal-02529933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of the dynamics of heat and mass transfer in a naturally ventilated poultry house using CFD</w:t>
+                <w:t xml:space="preserve">Modelling the stomatal resistance under water comfort and restriction to assess the transpiration of a greenhouse New Guinea Impatiens crop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fernando Rojano</w:t>
+                <w:t xml:space="preserve">Hacene Bouhoun Ali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne E. Chantoiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Emmanuel Bournet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Christopher Y. Choi</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Cannavo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Conference “Construction, Technology and Environment in Farm Animal Husbandry“</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Freising, Germany. pp.363-368</w:t>
+              <w:t xml:space="preserve">International Symposium on New Technologies and Management for Greenhouses - GreenSys2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISHS, Jul 2015, Evora, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02524977v2</w:t>
+                <w:t xml:space="preserve">hal-02529875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Test of two different schemes through CFD to include heat and mass transfer induced by animals inside a broiler house</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Assessing greenhouse climate using CFD: a focus on air humidity issues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Emmanuel Bournet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">proceedings of the International Conference for Agricultural Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Zurich, Allemagne, Germany</w:t>
+              <w:t xml:space="preserve">ISHS Acta Horticulturae 1037: International Symposium on New Technologies for Environment Control, Energy-Saving and Crop Production in Greenhouse and Plant Factory - Greensys 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Jeju, Korea Republic, Unknown Region. pp.971-985</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01541901v1</w:t>
+                <w:t xml:space="preserve">hal-01541905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing greenhouse climate using CFD: a focus on air humidity issues</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Predicting Sensible and Latent Heat Generation with CFD in Animal Housing for Dairy Cattle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Rojano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Emmanuel Bournet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélynda Hassouna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Murat Kacira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISHS Acta Horticulturae 1037: International Symposium on New Technologies for Environment Control, Energy-Saving and Crop Production in Greenhouse and Plant Factory - Greensys 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Jeju, Korea Republic, Unknown Region. pp.971-985</w:t>
+              <w:t xml:space="preserve">International Conference for Agricultural Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Zurich, Allemagne, Albania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01541905v1</w:t>
+                <w:t xml:space="preserve">hal-01541900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predicting Sensible and Latent Heat Generation with CFD in Animal Housing for Dairy Cattle</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+                <w:t xml:space="preserve">Test of two different schemes through CFD to include heat and mass transfer induced by animals inside a broiler house</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Rojano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Emmanuel Bournet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélynda Hassouna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murat Kacira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference for Agricultural Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Zurich, Allemagne, Albania</w:t>
+              <w:t xml:space="preserve">proceedings of the International Conference for Agricultural Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Zurich, Allemagne, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01541900v1</w:t>
+                <w:t xml:space="preserve">hal-01541901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling soil-plant-atmosphere water transfer in greenhouse cultivation, under water restriction: how does plant growth affects transpiration and soil hydrodynamic properties?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Cannavo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe C Migeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ngariban Tamtial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne E. Chantoiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference of Agricultural Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Zurich, Switzerland</w:t>
@@ -9349,51 +9349,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing the Daily Evolution of the Climate inside a Greenhouse under Semi-Arid Conditions using Field Surveys and CFD Modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Mesmoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Emmanuel Bournet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9425,256 +9425,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01541904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CFD Simulations of the Distributed Climate Time-Evolution inside a Glasshouse at Night</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christophe C Migeon</w:t>
+                <w:t xml:space="preserve">On the determination of the convective heat transfer coefficient at the greenhouse cover under semi arid climatic conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamel Mesmoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Soudani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bougoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Emmanuel Bournet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hacene Bouhoun Ali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interrnational conference of agricultural engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Valence (ES), Spain</w:t>
+              <w:t xml:space="preserve">Xxviii International Horticultural Congress on Science and Horticulture for People</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Protugal (PT), Portugal. 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00918013v1</w:t>
+                <w:t xml:space="preserve">hal-00917881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the determination of the convective heat transfer coefficient at the greenhouse cover under semi arid climatic conditions</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">S. Bougoul</w:t>
+                <w:t xml:space="preserve">CFD Simulations of the Distributed Climate Time-Evolution inside a Glasshouse at Night</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Morille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Genez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe C Migeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Emmanuel Bournet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hacene Bouhoun Ali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Xxviii International Horticultural Congress on Science and Horticulture for People</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Protugal (PT), Portugal. 8 p</w:t>
+              <w:t xml:space="preserve">Interrnational conference of agricultural engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Valence (ES), Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00917881v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00918013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal simulation of a greenhouse under semi-arid climate</w:t>
               </w:r>
@@ -9699,51 +9699,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Benmoussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Emmanuel Bournet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Mesmoudi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Xxviii International Horticultural Congress on Science and Horticulture for People</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Protugal (PT), Portugal. 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9768,77 +9768,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal performance of an unheated greenhouse under semi arid climate: nocturnal study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Mesmoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Emmanuel Bournet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bougoul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on "Advanced technologies and management towards sustainable greenhouse ecosystems-GreenSys2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Halkidiki (GR), Greece. non paginé</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9863,77 +9863,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approches expérimentale et numérique du climat distribué à l’échelle de l'abri et de la plante en cultures ornementales sous serre : analyse des transferts de masse et de chaleur, bilans énergétiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Morille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Emmanuel Bournet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe C Migeon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6èmes rencontre du végétal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2011, Angers (FR), France. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9958,90 +9958,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Convection heat transfer conductance at the greenhouse cover : an experimental approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Mesmoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Soudani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Emmanuel Bournet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bougoul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd International Conference on Energy Conversion and Conservation CICME 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2010, Hammamet (TUN), Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10060,727 +10060,727 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00729705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and numerical study of heat and mass transfers occurring at plant level inside a greenhouse</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gérer au mieux les besoins en énergie des serres, l’apport de la mécanique des fluides numérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Emmanuel Bournet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gérard Chasseriaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GreenSys2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Québec (CA), Canada. pp.621-628</w:t>
+              <w:t xml:space="preserve">Innovation et agriculture durable</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Rennes (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00729199v1</w:t>
+                <w:t xml:space="preserve">hal-00729218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of the radiation and transpiration heterogeneity inside a crop cover using Computational Fluid Dynamics.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental and numerical study of heat and mass transfers occurring at plant level inside a greenhouse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Kichah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Emmanuel Bournet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe C Migeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Chasseriaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">High Technology for Greenhouse Systems - GreenSys2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Québec (CA), Canada. pp.679-684</w:t>
+              <w:t xml:space="preserve">GreenSys2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Québec (CA), Canada. pp.621-628</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00729950v1</w:t>
+                <w:t xml:space="preserve">hal-00729199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Convective and long wavelength radiative transfers modeling inside a closed greenhouse during night</w:t>
+                <w:t xml:space="preserve">Analysis of the radiation and transpiration heterogeneity inside a crop cover using Computational Fluid Dynamics.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Emmanuel Bournet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Victor Winiarek</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Kichah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Chasseriaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of International Symposium on Convective Heat and Mass Transfer in Sustainable Energy</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">High Technology for Greenhouse Systems - GreenSys2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Québec (CA), Canada. pp.679-684</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00729987v1</w:t>
+                <w:t xml:space="preserve">hal-00729950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gérer au mieux les besoins en énergie des serres, l’apport de la mécanique des fluides numérique</w:t>
+                <w:t xml:space="preserve">Convective and long wavelength radiative transfers modeling inside a closed greenhouse during night</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Emmanuel Bournet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Winiarek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovation et agriculture durable</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of International Symposium on Convective Heat and Mass Transfer in Sustainable Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2009, Hammamet (TUN), Tunisia. pp.438-441, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1615/ICHMT.2009.CONV.1170⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00729218v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00729987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predicting Crop Transpiration in a Glasshouse Using Computational Fluid Dynamics (CFD)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Kichah</w:t>
+                <w:t xml:space="preserve">Ondes internes et mélange turbulent dans le lac du Bourget</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannis Cuypers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Vinçon-Leite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Poulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Emmanuel Bournet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gérard Chasseriaux</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Tassin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the International Symposium on High Technology for Greenhouse System Management, Vols 1 and 2</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2007, Louvain (BE), Belgium. pp.933-940</w:t>
+              <w:t xml:space="preserve">Autour du lac du Bourget</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2006, Université de Savoie - Le Bourget du Lac, France. pp.56-64</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00729784v1</w:t>
+                <w:t xml:space="preserve">hal-00823895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">eπphys : un pont entre mathématiques et physique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Pavageau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Aime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Emmanuel Bournet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Calcoen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Gerasse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès TICE 2008, Institut TELECOM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2008, Paris (FR), France. pp.198-203</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00729121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ondes internes et mélange turbulent dans le lac du Bourget</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Michel Poulin</w:t>
+                <w:t xml:space="preserve">Predicting Crop Transpiration in a Glasshouse Using Computational Fluid Dynamics (CFD)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Kichah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Emmanuel Bournet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bruno Tassin</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Chasseriaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Autour du lac du Bourget</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2006, Université de Savoie - Le Bourget du Lac, France. pp.56-64</w:t>
+              <w:t xml:space="preserve">Proceedings of the International Symposium on High Technology for Greenhouse System Management, Vols 1 and 2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2007, Louvain (BE), Belgium. pp.933-940</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00823895v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00729784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predicted Effects of Roof Vent Combinations on the Climate Distribution in a Glasshouse Considering Radiative and Convective Heat Transfers</w:t>
               </w:r>
@@ -11014,51 +11014,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of prolonged water restriction on plant interactions with their environment – case of potted ornamental crops grown in greenhouses.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne E. Chantoiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hacène Bouhoun Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11239,90 +11239,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stomatal resistance modelling under water restriction conditions by means of design of experiments, comparison with the Jarvis method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hacene Bouhoun Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Emmanuel Bournet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Cannavo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne E. Chantoiseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">HortiModel 2016 Models for Plant Growth, Environment Control and Farming Management in Protected Cultivation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11347,103 +11347,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gas discharge predictions for a naturally ventilated poultry house by means of a 3D CFD model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Rojano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Emmanuel Bournet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad Hassouna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murat Kacira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CIGR-Ageng International Conference of Agricultural Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Aarhus, Denmark</w:t>
@@ -11472,90 +11472,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CFD analysis of Impatiens crop irrigation scenarios inside a greenhouse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hacene Bouhoun Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Emmanuel Bournet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Cannavo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne E. Chantoiseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CIGR-Ageng International Conference of Agricultural Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Aarhus, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11612,64 +11612,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the determination of the convection heat transfer conductance at the greenhouse cover under semi arid climatic conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Mesmoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Soudani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Emmanuel Bournet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11901,51 +11901,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="60BBB52D"/>
+    <w:nsid w:val="7657BDE3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12132,51 +12132,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pierre-emmanuel-bournet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9625-5937" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/170443221" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369419v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ran Liu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Bournet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Luis Guzm&#225;n" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qian Tingting" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming Li" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2025.111220" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05127781v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorine Canonne" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Herpin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Thierry" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bras" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Dubuc" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2025.110694" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770981v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunyan Shi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaige Liu" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20944/preprints202411.0077.v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617582v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Thierry" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Herpin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Levi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Canonne" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Demotes-Mainard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2024.111722" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705993v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souleymane Mballo" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melvin Manteau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lemesle" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Boukouya" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-024-03650-0" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04283218v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2023.1374.24" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508885v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Buck-Sorlin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.E. Bournet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rossdeutsch" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Truffault" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2023.1377.10" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224324v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Fatnassi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Boulard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Roy" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Domingo Molina Aiz" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biosystemseng.2023.04.016" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03298390v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryad Bouzouidja" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Cannavo" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bod&#233;nan" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;gnes Guly&#225;s" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#225;rton Kiss" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2021.107556" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02112539v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Rojano" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lynda Hassouna" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Robin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murat Kacira" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biosystemseng.2019.02.001" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02271272v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hacene Bouhoun Ali" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne E. Chantoiseau" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biosystemseng.2019.06.021" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01928486v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10661-018-7105-5" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02142589v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2018.1227.53" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02142567v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2018.1227.5" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01562937v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2017.06.021" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01705938v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Sourgnes" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe C Migeon" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2017.1170.50" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01817756v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Mesmoudi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kheireddine Meguellati" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18280/ijht.350304" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01705928v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Migeon" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2017.1170.49" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01764283v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2017.1182.19" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01705933v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2017.1170.76" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524500v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. H. Meguallati" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/htj.21274" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01523672v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biosystemseng.2016.09.012" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8F9HGJSN-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01523676v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biosystemseng.2016.05.004" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZPHRL9MH-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01523674v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Charpentier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biosystemseng.2016.07.001" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B2CZ2561-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01257561v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Chasseriaux" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biosystemseng.2015.11.011" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461077v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biosystemseng.2015.05.004" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8HQB7RFB-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01537218v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Serir" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01526039v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01526013v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Danjou" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Morille" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biosystemseng.2014.08.017" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4N5NR7PV-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01526199v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Zitouni" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Outtas" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01526196v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouhdjar" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01526197v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Morille" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Genez" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. B. Ali" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01526195v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scienta.2013.01.010" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SW0M8X9N-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00841036v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kichah" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Boulard" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biosystemseng.2012.04.006" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7B0BD74D-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00841037v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biosystemseng.2012.01.012" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D3B375J1-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729275v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2012.952.95" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00841039v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cable" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2012.927.79" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729706v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azedine Soudani" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729708v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2010.08.007" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CV5M6RPZ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00711825v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00607761v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Piperno" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00779566v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Vin&#231;on-Leite" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Gayte" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fontvieille" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Tassin" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04275470v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Ledroit" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Saudreau" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04336371v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Rodriguez" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gantois" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04335103v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Renard" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03764222v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maris Gantois" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03959062v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03764219v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Brialix" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709135v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loli Maturana" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02587675v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soulaiman Sakr" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Huche-Thelier" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02570124v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Brajeul" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Truffault" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Naccour" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2020.1271.4" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02750875v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02747870v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02768634v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Stauffer" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Leseur" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Grisey" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Colin de Verdi&#232;re" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02751393v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02619610v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Stella" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02510252v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02556123v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Bechet" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lebeau" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Beaujouan" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02571444v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02394207v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Szkordilisz" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#225;nos Bal&#225;zs Kocsis" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Em&#337;ke K&#243;sa" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02570035v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02513557v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel E. Geoffriau" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Coisnon" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Vidal Beaudet" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Plottu" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02510339v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505438v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2017.1170.6" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508956v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Hassouna" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Y. Choi" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02466454v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02466513v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rojano-Aguilar" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02464857v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02465295v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. Arzeta-Rios" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Espinosa-Solares" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Flores-Velazquez" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526956v2" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher y Choi" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524878v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529933v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529875v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524977v2" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01541901v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01541905v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01541900v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01705940v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngariban Tamtial" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01541904v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00918013v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00917881v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Soudani" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bougoul" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00917877v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Benmoussa" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00841868v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00841871v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729705v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729199v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729950v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729987v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Winiarek" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/ICHMT.2009.CONV.1170" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729218v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729784v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729121v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pavageau" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Aime" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Calcoen" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gerasse" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00823895v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Cuypers" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Poulin" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729783v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.A. Khaoua Ould" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347011v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Bernard" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Kohler" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Leconte" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/icuc12-1037" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02502755v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hac&#232;ne Bouhoun Ali" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02503162v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pinoit" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2018.1227.42" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02462909v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02464810v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02464721v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729712v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bougol" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072779v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pierre-emmanuel-bournet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9625-5937" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/170443221" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369419v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ran Liu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Bournet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Luis Guzm&#225;n" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qian Tingting" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming Li" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2025.111220" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05127781v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorine Canonne" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Herpin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Thierry" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bras" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Dubuc" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2025.110694" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705993v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souleymane Mballo" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melvin Manteau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lemesle" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Boukouya" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-024-03650-0" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770981v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunyan Shi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaige Liu" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20944/preprints202411.0077.v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617582v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Thierry" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Herpin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Levi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Canonne" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Demotes-Mainard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2024.111722" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224324v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Fatnassi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Boulard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Roy" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Domingo Molina Aiz" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biosystemseng.2023.04.016" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04283218v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2023.1374.24" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508885v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Buck-Sorlin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.E. Bournet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rossdeutsch" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Truffault" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2023.1377.10" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03298390v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryad Bouzouidja" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Cannavo" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bod&#233;nan" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;gnes Guly&#225;s" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#225;rton Kiss" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2021.107556" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02271272v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hacene Bouhoun Ali" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne E. Chantoiseau" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biosystemseng.2019.06.021" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02112539v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Rojano" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lynda Hassouna" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Robin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murat Kacira" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biosystemseng.2019.02.001" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01928486v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10661-018-7105-5" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02142589v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2018.1227.53" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02142567v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2018.1227.5" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01562937v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2017.06.021" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524500v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Mesmoudi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. H. Meguallati" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/htj.21274" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01705938v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Sourgnes" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe C Migeon" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2017.1170.50" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01817756v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kheireddine Meguellati" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18280/ijht.350304" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01705928v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Migeon" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2017.1170.49" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01764283v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2017.1182.19" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01705933v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2017.1170.76" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01523674v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Charpentier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biosystemseng.2016.07.001" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B2CZ2561-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01257561v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Chasseriaux" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biosystemseng.2015.11.011" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01523672v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biosystemseng.2016.09.012" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8F9HGJSN-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01523676v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biosystemseng.2016.05.004" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZPHRL9MH-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461077v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biosystemseng.2015.05.004" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8HQB7RFB-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01537218v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Serir" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01526039v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01526013v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Danjou" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Morille" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biosystemseng.2014.08.017" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4N5NR7PV-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01526195v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Morille" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scienta.2013.01.010" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SW0M8X9N-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01526199v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Zitouni" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Outtas" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01526196v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouhdjar" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01526197v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Genez" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. B. Ali" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00841036v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kichah" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Boulard" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biosystemseng.2012.04.006" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7B0BD74D-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00841037v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biosystemseng.2012.01.012" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D3B375J1-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729275v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2012.952.95" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00841039v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cable" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2012.927.79" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729706v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azedine Soudani" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729708v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2010.08.007" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CV5M6RPZ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00711825v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00607761v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Piperno" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00779566v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Vin&#231;on-Leite" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Gayte" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fontvieille" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Tassin" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04275470v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Ledroit" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Saudreau" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04336371v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Rodriguez" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gantois" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04335103v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Renard" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03764222v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maris Gantois" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03959062v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03764219v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Brialix" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709135v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loli Maturana" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02587675v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soulaiman Sakr" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Huche-Thelier" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02570124v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Brajeul" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Truffault" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Naccour" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2020.1271.4" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02747870v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02750875v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02768634v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Stauffer" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Leseur" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Grisey" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Colin de Verdi&#232;re" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02751393v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02619610v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Stella" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02570035v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02556123v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Bechet" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lebeau" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Beaujouan" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02394207v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Szkordilisz" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#225;nos Bal&#225;zs Kocsis" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Em&#337;ke K&#243;sa" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02571444v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02510252v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508956v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Hassouna" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Y. Choi" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02513557v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel E. Geoffriau" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Coisnon" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Vidal Beaudet" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Plottu" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02510339v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505438v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2017.1170.6" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02466454v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02466513v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rojano-Aguilar" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02464857v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02465295v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. Arzeta-Rios" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Espinosa-Solares" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Flores-Velazquez" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524977v2" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526956v2" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher y Choi" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524878v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529933v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529875v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01541905v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01541900v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01541901v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01705940v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngariban Tamtial" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01541904v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00917881v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Soudani" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bougoul" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00918013v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00917877v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Benmoussa" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00841868v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00841871v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729705v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729218v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729199v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729950v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729987v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Winiarek" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/ICHMT.2009.CONV.1170" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00823895v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Cuypers" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Poulin" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729121v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pavageau" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Aime" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Calcoen" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gerasse" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729784v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729783v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.A. Khaoua Ould" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347011v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Bernard" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Kohler" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Leconte" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/icuc12-1037" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02502755v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hac&#232;ne Bouhoun Ali" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02503162v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pinoit" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2018.1227.42" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02462909v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02464810v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02464721v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729712v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bougol" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072779v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>