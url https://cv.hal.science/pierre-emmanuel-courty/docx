--- v1 (2026-04-28)
+++ v2 (2026-05-19)
@@ -238,161 +238,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05500190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Why oaks should stay with their close relatives: growing in a distantly related neighbourhood delays and reorganizes nutrient recycling during litter decomposition</w:t>
+                <w:t xml:space="preserve">The nuclear dynamic of CDC48 is affected during the immune response in plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Santonja</w:t>
+                <w:t xml:space="preserve">Damien Inès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xu Pan</w:t>
+                <w:t xml:space="preserve">Aymeric Leray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Pascale Winckler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Pierre-Emmanuel Courty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matty Berg</w:t>
+                <w:t xml:space="preserve">David Wendehenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oikos</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 2025 (4), pp.e10567. </w:t>
+              <w:t xml:space="preserve">Plant Signaling and Behavior</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 20 (1), pp.2488104. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/oik.10567⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/15592324.2025.2488104⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04876993v1</w:t>
+                <w:t xml:space="preserve">hal-05023684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward deciphering the molecular dialogue in the rhizomicrobiota: Transcriptomic profiling of Trichoderma in rhizobia interaction</w:t>
               </w:r>
@@ -404,51 +404,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Vaccaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Priscilla P Bettini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Emmanuel Courty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessio Mengoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -640,5838 +640,5838 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05411693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The C24-methyl/ethyl sterol ratio is increased by Rhizophagus irregularis colonization</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Why oaks should stay with their close relatives: growing in a distantly related neighbourhood delays and reorganizes nutrient recycling during litter decomposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Santonja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xu Pan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Emmanuel Courty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Célien Durney</w:t>
+                <w:t xml:space="preserve">Olaf Butenschön</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Martin Desbouis</w:t>
+                <w:t xml:space="preserve">Matty Berg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mycorrhiza</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 35 (2), pp.20. </w:t>
+              <w:t xml:space="preserve">Oikos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 2025 (4), pp.e10567. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00572-025-01193-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/oik.10567⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05002691v1</w:t>
+                <w:t xml:space="preserve">hal-04876993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rhizophagus irregularis DAOM197198 modulates the root ubiquitinome of Medicago truncatula in the establishment and functioning of arbuscular mycorrhizal symbiosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Inès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Inès</w:t>
+                <w:t xml:space="preserve">Carole Pichereaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Wendehenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carole Pichereaux</w:t>
+                <w:t xml:space="preserve">Pierre Emmanuel Courty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Rosnoblet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mycorrhiza</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 35 (5), pp.54. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00572-025-01226-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05460381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plant–fungal interactions: A taste for sugars that shapes soil nutrient cycling</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The C24-methyl/ethyl sterol ratio is increased by Rhizophagus irregularis colonization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Emmanuel Courty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Fromentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucy Martine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Wipf</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Célien Durney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Martin Desbouis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cub.2025.09.014⟩</w:t>
+              <w:t xml:space="preserve">Mycorrhiza</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 35 (2), pp.20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00572-025-01193-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05535842v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05002691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Defense responses related to mycorrhizal-induced resistance in wheat against Zymoseptoria tritici</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Plant–fungal interactions: A taste for sugars that shapes soil nutrient cycling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yuko Krzyzaniak</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Daniel Wipf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Emmanuel Courty</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biological Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biocontrol.2025.105729⟩</w:t>
+              <w:t xml:space="preserve">Current Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 35 (20), pp.R953-R955. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cub.2025.09.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05142052v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05535842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bradyrhizobium tunisiense sp. nov., a novel rhizobial species isolated from Acacia saligna nodules</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Defense responses related to mycorrhizal-induced resistance in wheat against Zymoseptoria tritici</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Allario</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuko Krzyzaniak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryline Magnin-Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jihed Hsouna</w:t>
+                <w:t xml:space="preserve">Benoît Tisserant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Houda Zouagui</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jia-Cheng Han</w:t>
+                <w:t xml:space="preserve">Joël Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Systematic and Evolutionary Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1099/ijsem.0.006807⟩</w:t>
+              <w:t xml:space="preserve">Biological Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 203, pp.105729. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biocontrol.2025.105729⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05509961v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05142052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A transcriptomic perspective of P trade in mycorrhizal grapevine</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bradyrhizobium tunisiense sp. nov., a novel rhizobial species isolated from Acacia saligna nodules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jihed Hsouna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houda Zouagui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takwa Gritli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Sportès</w:t>
+                <w:t xml:space="preserve">Houda Ilahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Hériché</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Claire Rosnoblet</w:t>
+                <w:t xml:space="preserve">Jia-Cheng Han</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mycorrhiza</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00572-025-01200-z⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Systematic and Evolutionary Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 75 (6), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1099/ijsem.0.006807⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05132350v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05509961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The nuclear dynamic of CDC48 is affected during the immune response in plants</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">A transcriptomic perspective of P trade in mycorrhizal grapevine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Sportès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Hériché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Inès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascale Winckler</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Emmanuel Courty</w:t>
+                <w:t xml:space="preserve">Valérie Monfort-Pimet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Wendehenne</w:t>
+                <w:t xml:space="preserve">Claire Rosnoblet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Signaling and Behavior</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 20 (1), pp.2488104. </w:t>
+              <w:t xml:space="preserve">Mycorrhiza</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 35 (3), pp.39. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/15592324.2025.2488104⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00572-025-01200-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05023684v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05132350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Petits mais costauds, des champignons améliorent la nutrition et la santé des vignes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Emmanuel Courty</w:t>
+                <w:t xml:space="preserve">Rhizobium aouanii sp. nov., efficient nodulating rhizobia isolated from Acacia saligna roots in Tunisia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jihed Hsouna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takwa Gritli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houda Ilahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jia-Cheng Han</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Sportes</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Walid Ellouze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Conversation France</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Systematic and Evolutionary Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 74 (9), pp.006515. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1099/ijsem.0.006515⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04798178v1</w:t>
+                <w:t xml:space="preserve">hal-05262835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genotype-by-genotype interkingdom cross-talk between symbiotic nitrogen fixing Sinorhizobium meliloti strains and Trichoderma species</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effect of rootstock diversity and grafted varieties on the structure and composition of the grapevine root mycobiome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nur Ajijah</w:t>
+                <w:t xml:space="preserve">Pierre-Antoine Noceto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Priscilla Bettini</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Emmanuel Courty</w:t>
+                <w:t xml:space="preserve">Agnès Mathé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Anginot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diederik van Tuinen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Wipf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbiological Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.micres.2024.127768⟩</w:t>
+              <w:t xml:space="preserve">Plant and Soil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 504, pp.307-332. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11104-024-06624-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05282078v1</w:t>
+                <w:t xml:space="preserve">hal-05262864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sterols, pleiotropic players in plant–microbe interactions</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Daniel Wipf</w:t>
+                <w:t xml:space="preserve">Genotype-by-genotype interkingdom cross-talk between symbiotic nitrogen fixing Sinorhizobium meliloti strains and Trichoderma species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Vaccaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iacopo Passeri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Françoise Simon-Plas</w:t>
+                <w:t xml:space="preserve">Nur Ajijah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Priscilla Bettini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Emmanuel Courty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Plant Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tplants.2024.03.002⟩</w:t>
+              <w:t xml:space="preserve">Microbiological Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 285, pp.127768. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.micres.2024.127768⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04893247v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05282078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CDC48 in plants and its emerging function in plant immunity</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Petits mais costauds, des champignons améliorent la nutrition et la santé des vignes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Emmanuel Courty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Claire Rosnoblet</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Sportes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Wipf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Trouvelot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Plant Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Conversation France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tplants.2023.12.013⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04991466v1</w:t>
+                <w:t xml:space="preserve">hal-04798178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet de la diversité des porte-greffes et des cépages sur les communautés de champignons mycorhiziens à arbuscules associés aux racines de vigne</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sterols, pleiotropic players in plant–microbe interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Anginot</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Christophe Der</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Emmanuel Courty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislaine Recorbet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Wipf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Simon-Plas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Trends in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 29 (5), pp.524-534. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tplants.2024.03.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04798765v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04893247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wheat dwarfing reshapes plant and fungal development in arbuscular mycorrhizal symbiosis</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">CDC48 in plants and its emerging function in plant immunity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Inès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Emmanuel Courty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Wendehenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Rosnoblet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mycorrhiza</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00572-024-01150-y⟩</w:t>
+              <w:t xml:space="preserve">Trends in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 29 (7), pp.786-798. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tplants.2023.12.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04612748v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04991466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The hidden side of interaction: microbes and roots get together to improve plant resilience</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Wheat dwarfing reshapes plant and fungal development in arbuscular mycorrhizal symbiosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Louis Alaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Emmanuel Courty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raffaella Balestrini</w:t>
+                <w:t xml:space="preserve">Hélène Fréville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabiano Sillo</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jacques David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Rocher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Plant Interactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/17429145.2024.2323991⟩</w:t>
+              <w:t xml:space="preserve">Mycorrhiza</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 34, pp.351-360. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00572-024-01150-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05262403v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04612748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physiological and developmental disturbances caused by Botryosphaeria dieback in the annual stems of grapevine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florian Moret</w:t>
+                <w:t xml:space="preserve">Effet de la diversité des porte-greffes et des cépages sur les communautés de champignons mycorhiziens à arbuscules associés aux racines de vigne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Antoine Noceto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucile Jacquens</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Cindy Coppin</w:t>
+                <w:t xml:space="preserve">Agnès Mathé,</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Anginot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Trouvelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Wipf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04642396v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04798765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arbuscular mycorrhizal symbiosis with Rhizophagus irregularis DAOM197198 modifies the root transcriptome of walnut trees</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">The hidden side of interaction: microbes and roots get together to improve plant resilience</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raffaella Balestrini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabiano Sillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Boussageon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Wipf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Emmanuel Courty</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Emmanuel Courty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mycorrhiza</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00572-024-01152-w⟩</w:t>
+              <w:t xml:space="preserve">Journal of Plant Interactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 19 (1), pp.2323991. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/17429145.2024.2323991⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05248488v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05262403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apport de la cytologie pour décrire et comprendre les dépérissements de la vigne : cas du porte-greffe 161-49 C</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Physiological and developmental disturbances caused by Botryosphaeria dieback in the annual stems of grapevine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Moret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Jacquens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Larignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aline Bonnotte</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Cindy Coppin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Française d'Histotechnologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.25830/afh.rfh.2024.36.1.107⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15, pp.1394821. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2024.1394821⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04835237v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04642396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rhizobium aouanii sp. nov., efficient nodulating rhizobia isolated from Acacia saligna roots in Tunisia</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jia-Cheng Han</w:t>
+                <w:t xml:space="preserve">Arbuscular mycorrhizal symbiosis with Rhizophagus irregularis DAOM197198 modifies the root transcriptome of walnut trees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célien Durney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Boussageon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Walid Ellouze</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">El-Mjiyad, Noureddine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Wipf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Emmanuel Courty</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Systematic and Evolutionary Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 74 (9), pp.006515. </w:t>
+              <w:t xml:space="preserve">Mycorrhiza</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 34 (4), pp.341-350. </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1099/ijsem.0.006515⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00572-024-01152-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05262835v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05248488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of rootstock diversity and grafted varieties on the structure and composition of the grapevine root mycobiome</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Apport de la cytologie pour décrire et comprendre les dépérissements de la vigne : cas du porte-greffe 161-49 C</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Bonnotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Jacquens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Avoscan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Emmanuel Courty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Antoine Noceto</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sophie Trouvelot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant and Soil</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 504, pp.307-332. </w:t>
+              <w:t xml:space="preserve">Revue Française d'Histotechnologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11104-024-06624-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.25830/afh.rfh.2024.36.1.107⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05262864v1</w:t>
+                <w:t xml:space="preserve">hal-04835237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rhizobium acaciae sp. nov., a new nitrogen-fixing symbiovar isolated from root nodules of Acacia saligna in Tunisia</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Walid Ellouze</w:t>
+                <w:t xml:space="preserve">Successional adaptive strategies revealed by correlating arbuscular mycorrhizal fungal abundance with host plant gene expression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cheng Gao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Emmanuel Courty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelle Varoquaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Cole</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liliam Montoya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Systematic and Evolutionary Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1099/ijsem.0.005900⟩</w:t>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 32 (10), pp.2674-2687. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/mec.16343⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04111329v1</w:t>
+                <w:t xml:space="preserve">hal-03375810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correction to: Effects of field inoculation of potato tubers with the arbuscular mycorrhizal fungus Rhizophagus irregularis DAOM 197,198 are cultivar dependent</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Edouard Vermersch</w:t>
+                <w:t xml:space="preserve">Molecular characterization of arbuscular mycorrhizal communities associated with Lathyrus cicera L. grown in northern Tunisia soils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takwa Gritli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walid Ellouze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hui Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wael Taamali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei Fu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symbiosis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 90 (1), pp.107-109. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s13199-023-00911-1⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 90, pp.81-90. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13199-023-00922-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04201034v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04157694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Knockdown of Lotus japonicus ROP3 alters the root symbiotic phenotype and alters the expression of genes involved in nutrient acquisition during both rhizobial and mycorrhizal symbioses</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Daniel Wipf</w:t>
+                <w:t xml:space="preserve">The ecologically relevant genetics of plant-plant interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Becker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Berthomé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Delavault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Flutre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Fréville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symbiosis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s13199-023-00954-4⟩</w:t>
+              <w:t xml:space="preserve">Trends in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 28 (1), pp.31-42. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tplants.2022.08.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04534206v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03800896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The giant diploid faba genome unlocks variation in a global protein crop</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jana Čížková</w:t>
+                <w:t xml:space="preserve">Rhizobium acaciae sp. nov., a new nitrogen-fixing symbiovar isolated from root nodules of Acacia saligna in Tunisia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jihed Hsouna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houda Ilahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jia-Cheng Han</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takwa Gritli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walid Ellouze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41586-023-05791-5⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Systematic and Evolutionary Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 73, pp.art. 005900. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1099/ijsem.0.005900⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04157768v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04111329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of field inoculation of potato tubers with the arbuscular mycorrhizal fungus Rhizophagus irregularis DAOM 197198 are cultivar dependent</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId108" w:history="1">
+                <w:t xml:space="preserve">Knockdown of Lotus japonicus ROP3 alters the root symbiotic phenotype and alters the expression of genes involved in nutrient acquisition during both rhizobial and mycorrhizal symbioses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Boussageon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Edouard Vermersch</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Serrano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Formey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Tromas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Wipf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symbiosis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 89 (2), pp.213-226. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s13199-023-00908-w⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 91 (1-3), pp.167-178. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13199-023-00954-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04095670v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04534206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arbuscular mycorrhizal fungi participate to the restoration of a gypsum mining site in western Algeria</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Daniel Wipf</w:t>
+                <w:t xml:space="preserve">Correction to: Effects of field inoculation of potato tubers with the arbuscular mycorrhizal fungus Rhizophagus irregularis DAOM 197,198 are cultivar dependent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Boussageon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diederick van Tuinen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Lapadatescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Trépanier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Vermersch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symbiosis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 90 (2), pp.183-192. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s13199-023-00936-6⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 90 (1), pp.107-109. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13199-023-00911-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04240289v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04201034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative RNA sequencing-based transcriptome profiling of ten grapevine rootstocks: shared and specific sets of genes respond to mycorrhizal symbiosis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Diederik van Tuinen</w:t>
+                <w:t xml:space="preserve">The giant diploid faba genome unlocks variation in a global protein crop</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Murukarthick Jayakodi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnieszka A Golicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Kreplak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lavinia I Fechete</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jana Čížková</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mycorrhiza</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00572-023-01119-3⟩</w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 615, pp.652 - 659. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41586-023-05791-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04533840v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04157768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arbuscular mycorrhizal fungal communities differ in neighboring vineyards of different ages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Noceto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célien Durney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diederik van Tuinen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie de Sousa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Wipf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mycorrhiza</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 33 (4), pp.241-248. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00572-023-01117-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04214977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nitrogen Acquisition and Transport in the Ectomycorrhizal Symbiosis—Insights from the Interaction between an Oak Tree and Pisolithus tinctorius</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mónica Sebastiana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susana Serrazina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filipa Monteiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Wipf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérome Fromentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 12 (1), pp.art. 12010010. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/plants12010010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03951642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic diversity, phenotypic traits, and symbiotic efficiency of native Bradyrhizobium strains of Lupinus luteus in Morocco</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Soufiane Alami</w:t>
+                <w:t xml:space="preserve">Effects of field inoculation of potato tubers with the arbuscular mycorrhizal fungus Rhizophagus irregularis DAOM 197198 are cultivar dependent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Boussageon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diederick van Tuinen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Lapadatescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Trépanier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Vermersch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant and Soil</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11104-023-06236-8⟩</w:t>
+              <w:t xml:space="preserve">Symbiosis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 89 (2), pp.213-226. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13199-023-00908-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04434130v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04095670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Bacillaceae consortium positively impacts arbuscular mycorrhizal fungus colonisation, plant phosphate nutrition, and tuber yield in Solanum tuberosum cv. Jazzy</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+                <w:t xml:space="preserve">Arbuscular mycorrhizal fungi participate to the restoration of a gypsum mining site in western Algeria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Najat Madjoub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celien Durney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Sportes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Carmen Lapadatescu</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Antoine Noceto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Wipf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symbiosis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 89 (2), pp.235-250. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s13199-023-00904-0⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 90 (2), pp.183-192. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13199-023-00936-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04107150v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04240289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Successional adaptive strategies revealed by correlating arbuscular mycorrhizal fungal abundance with host plant gene expression</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Liliam Montoya</w:t>
+                <w:t xml:space="preserve">Comparative RNA sequencing-based transcriptome profiling of ten grapevine rootstocks: shared and specific sets of genes respond to mycorrhizal symbiosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Sportes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Hériché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Mounier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célien Durney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diederik van Tuinen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/mec.16343⟩</w:t>
+              <w:t xml:space="preserve">Mycorrhiza</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 33 (5-6), pp.369-385. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00572-023-01119-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03375810v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04533840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular characterization of arbuscular mycorrhizal communities associated with Lathyrus cicera L. grown in northern Tunisia soils</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Wei Fu</w:t>
+                <w:t xml:space="preserve">Genetic diversity, phenotypic traits, and symbiotic efficiency of native Bradyrhizobium strains of Lupinus luteus in Morocco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zohra Chaddad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouad Lamrabet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Bouhnik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Sportes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soufiane Alami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symbiosis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s13199-023-00922-y⟩</w:t>
+              <w:t xml:space="preserve">Plant and Soil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 493 (1-2), pp.407-426. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11104-023-06236-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04157694v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04434130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The ecologically relevant genetics of plant-plant interactions</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Hélène Fréville</w:t>
+                <w:t xml:space="preserve">A Bacillaceae consortium positively impacts arbuscular mycorrhizal fungus colonisation, plant phosphate nutrition, and tuber yield in Solanum tuberosum cv. Jazzy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Boussageon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Sportes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Lemaitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diederick van Tuinen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Lapadatescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Plant Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 28 (1), pp.31-42. </w:t>
+              <w:t xml:space="preserve">Symbiosis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 89 (2), pp.235-250. </w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tplants.2022.08.014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s13199-023-00904-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03800896v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04107150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New clearing protocol for tannic roots optical imaging</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evolutionary transition to the ectomycorrhizal habit in the genomes of a hyperdiverse lineage of mushroom‐forming fungi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Arnould</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Brian Looney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shingo Miyauchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Drula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Emmanuel Courty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Plant Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tplants.2021.08.015⟩</w:t>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 233 (5), pp.2294-2309. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/nph.17892⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03716441v1</w:t>
+                <w:t xml:space="preserve">hal-04033326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The fine‐tuning of mycorrhizal pathway in sorghum depends on both nitrogen−phosphorus availability and the identity of the fungal partner</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The microbiota of the grapevine holobiont: A key component of plant health</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brulé Daphnée</w:t>
+                <w:t xml:space="preserve">Pauline Bettenfeld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel D. Wipf</w:t>
+                <w:t xml:space="preserve">Jasmine Cadena I Canals</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Jacquens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant, Cell and Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/pce.14426⟩</w:t>
+              <w:t xml:space="preserve">International journal of advanced research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 40, pp.1-15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jare.2021.12.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03841930v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03510070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mycoagra - Intérêt de la mycorhization dans les pratiques agricoles et d’agroforesterie</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">New clearing protocol for tannic roots optical imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Hériché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Arnould</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Wipf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Emmanuel Courty</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.17180/ciag-2022-vol85-art30⟩</w:t>
+              <w:t xml:space="preserve">Trends in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 27 (6), pp.616-617. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tplants.2021.08.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03697230v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03716441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correction to: A historical perspective on mycorrhizal mutualism emphasizing arbuscular mycorrhizas and their emerging challenges</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Diederik van Tuinen</w:t>
+                <w:t xml:space="preserve">The fine‐tuning of mycorrhizal pathway in sorghum depends on both nitrogen−phosphorus availability and the identity of the fungal partner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boussageon Raphael</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marro Nicolás</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janoušková Martina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brulé Daphnée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel D. Wipf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mycorrhiza</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00572-022-01094-1⟩</w:t>
+              <w:t xml:space="preserve">Plant, Cell and Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 45 (11), pp.3354-3366. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/pce.14426⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03845213v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03841930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genotypic and symbiotic diversity studies of rhizobia nodulating Acacia saligna in Tunisia reveal two novel symbiovars within the Rhizobium leguminosarum complex and Bradyrhizobium</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Maroua Mansouri</w:t>
+                <w:t xml:space="preserve">Mycoagra - Intérêt de la mycorhization dans les pratiques agricoles et d’agroforesterie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Hirissou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Emmanuel Courty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Lheureux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Legras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonardo Casieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Systematic and Applied Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.syapm.2022.126343⟩</w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 85, pp.383-391. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17180/ciag-2022-vol85-art30⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03860053v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03697230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imaging plant tissues: advances and promising clearing practices</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+                <w:t xml:space="preserve">Correction to: A historical perspective on mycorrhizal mutualism emphasizing arbuscular mycorrhizas and their emerging challenges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Sportes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Hériché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Boussageon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Antoine Noceto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diederik van Tuinen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Plant Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tplants.2021.12.006⟩</w:t>
+              <w:t xml:space="preserve">Mycorrhiza</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 32 (5-6), pp.497-497. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00572-022-01094-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03847530v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03845213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The microbiota of the grapevine holobiont: A key component of plant health</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Florence Fontaine</w:t>
+                <w:t xml:space="preserve">Genotypic and symbiotic diversity studies of rhizobia nodulating Acacia saligna in Tunisia reveal two novel symbiovars within the Rhizobium leguminosarum complex and Bradyrhizobium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jihed Hsouna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takwa Gritli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houda Ilahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walid Ellouze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maroua Mansouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International journal of advanced research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jare.2021.12.008⟩</w:t>
+              <w:t xml:space="preserve">Systematic and Applied Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 45 (4), pp.126343. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.syapm.2022.126343⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03510070v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03860053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolutionary transition to the ectomycorrhizal habit in the genomes of a hyperdiverse lineage of mushroom‐forming fungi</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Imaging plant tissues: advances and promising clearing practices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Hériché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Arnould</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Wipf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Emmanuel Courty</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 233 (5), pp.2294-2309. </w:t>
+              <w:t xml:space="preserve">Trends in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 27 (6), pp.601-615. </w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/nph.17892⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tplants.2021.12.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04033326v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03847530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proteome adaptations under contrasting soil phosphate regimes of Rhizophagus irregularis engaged in a common mycorrhizal network</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les couverts végétaux. Partie 2/2 : Les couverts végétaux : engrais verts en viticulture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silvia Calabrese</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Laure Gontier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Hériché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Antoine Noceto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Wipf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Emmanuel Courty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fungal Genetics and Biology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 179, pp.29-32</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03313640v1</w:t>
+                <w:t xml:space="preserve">hal-03624655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les couverts végétaux. Partie 2/2 : Les couverts végétaux : engrais verts en viticulture</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Lotus japonicus ROP3 Is Involved in the Establishment of the Nitrogen-Fixing Symbiosis but Not of the Arbuscular Mycorrhizal Symbiosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivette García-Soto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Boussageon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yareni Marlene Cruz-Farfán</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jesus Daniel Castro-Chilpa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Gontier</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Emmanuel Courty</w:t>
+                <w:t xml:space="preserve">Liz Xochiquetzal Hernández-Cerezo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12 (2618), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2021.696450⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03624655v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03609536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Lotus japonicus ROP3 Is Involved in the Establishment of the Nitrogen-Fixing Symbiosis but Not of the Arbuscular Mycorrhizal Symbiosis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Raphael Boussageon</w:t>
+                <w:t xml:space="preserve">Proteome adaptations under contrasting soil phosphate regimes of Rhizophagus irregularis engaged in a common mycorrhizal network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislaine Recorbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yareni Marlene Cruz-Farfán</w:t>
+                <w:t xml:space="preserve">Silvia Calabrese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jesus Daniel Castro-Chilpa</w:t>
+                <w:t xml:space="preserve">Thierry Balliau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liz Xochiquetzal Hernández-Cerezo</w:t>
+                <w:t xml:space="preserve">Michel Zivy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Wipf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 12 (2618), </w:t>
+              <w:t xml:space="preserve">Fungal Genetics and Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 147, pp.103517. </w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fpls.2021.696450⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.fgb.2021.103517⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03609536v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03313640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les couverts végétaux. Partie 1/2 : Une pratique agroécologique au service de la vigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Noceto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hériché, Mathilde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Gontier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Wipf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Bazerolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6552,64 +6552,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roy, Thibault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Boussageon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Emmanuel Courty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Wipf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Terres de Bourgogne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 1648</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6634,77 +6634,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of Putative Interactors of Arabidopsis Sugar Transporters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Wipf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Pfister</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Mounier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Leborgne-Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6781,90 +6781,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A historical perspective on mycorrhizal mutualism emphasizing arbuscular mycorrhizas and their emerging challenges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sportes Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Hériché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Boussageon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Noceto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diederik van Tuinen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mycorrhiza</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 31 (6), pp.637-653. </w:t>
@@ -6902,64 +6902,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Services écosystémiques rendus par la symbiose mycorhizienne à arbuscule au vignoble</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Trouvelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Wipf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Lauvergeat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7027,103 +7027,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arbuscular mycorrhizal fungi, a key symbiosis in the development of quality traits in crop production, alone or combined with plant growth-promoting bacteria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Noceto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Bettenfeld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Boussageon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Hériché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Sportes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mycorrhiza</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 31 (6), pp.655-669. </w:t>
@@ -7159,1535 +7159,1535 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03461323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les couverts végétaux. Un atout majeur pour réduire les intrants de synthèse et augmenter les services écosystémiques au vignoble</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Two ectomycorrhizal truffles, Tuber melanosporum and T. aestivum , endophytically colonise roots of non‐ectomycorrhizal plants in natural environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vittorio Rossi</w:t>
+                <w:t xml:space="preserve">Laure Schneider-Maunoury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sasa Sirca</w:t>
+                <w:t xml:space="preserve">Aurélie Deveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Moreno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flora Todesco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone Belmondo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 225 (6), pp.2542-2556. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/nph.16321⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02941354v1</w:t>
+                <w:t xml:space="preserve">hal-02912732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les couverts végétaux. Un atout majeur pour réduire les intrants de synthèse et augmenter les services écosystémiques au vignoble</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
+                <w:t xml:space="preserve">L’agroforesterie, le futur de la viticulture ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Emmanuel Courty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Lobry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Noceto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Parizel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue suisse de Viticulture, Arboriculture, Horticulture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, pp.240-243</w:t>
+              <w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 177, pp.59-61</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02935471v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03624502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carbon partitioning in a walnut-maize agroforestry system through arbuscular mycorrhizal fungi</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">New insights into HcPTR2A and HcPTR2B, two high-affinity peptide transporters from the ectomycorrhizal model fungus Hebeloma cylindrosporum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tobias Müller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Neuhäuser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Uwe Ludewig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriella Houdinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Zimmermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rhizosphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.rhisph.2020.100230⟩</w:t>
+              <w:t xml:space="preserve">Mycorrhiza</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00572-020-00983-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03150189v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02922805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation et possibilités de méthodes dites -omiques en viticulture</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+                <w:t xml:space="preserve">Woody Plant Declines. What’s Wrong with the Microbiome?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Bettenfeld</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Trouvelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Emmanuel Courty</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Trends in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 25 (4), pp.381-394. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tplants.2019.12.024⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03577471v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03130992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les champignons au service de l'agroécologie</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Editorial. L’agroécologie, une science, un concept, des pratiques culturales, un mouvement politique. Bref historique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Sportes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Emmanuel Courty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Trouvelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Wezel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Wipf</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sophie Trouvelot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Recherche</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020</w:t>
+              <w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 177, pp.9-12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03348042v1</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03138197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Climat, maladies, nuisibles : quel futur pour nos vignes ? Des chercheurs dijonnais sont au chevet de la plante pour mieux comprendre son évolution</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Expression of major intrinsic protein genes in Sorghum bicolor roots under water deficit depends on arbuscular mycorrhizal fungal species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Symanczik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Krützmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Uwe Nehls</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Boller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Emmanuel Courty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Bien Public</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 140, pp.107643. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.soilbio.2019.107643⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03357805v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02947753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two ectomycorrhizal truffles, Tuber melanosporum and T. aestivum , endophytically colonise roots of non‐ectomycorrhizal plants in natural environments</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Simone Belmondo</w:t>
+                <w:t xml:space="preserve">Les couverts végétaux. Un atout majeur pour réduire les intrants de synthèse et augmenter les services écosystémiques au vignoble</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Antoine Noceto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hériché, Mathilde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Fromentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vittorio Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sasa Sirca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 175, pp.14-17</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02912732v1</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02941354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Woody Plant Declines. What’s Wrong with the Microbiome?</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Carbon partitioning in a walnut-maize agroforestry system through arbuscular mycorrhizal fungi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diederik van Tuinen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eloïse Tranchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Hirissou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Wipf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Emmanuel Courty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Plant Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tplants.2019.12.024⟩</w:t>
+              <w:t xml:space="preserve">Rhizosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 15, pp.100230. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rhisph.2020.100230⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03130992v1</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03150189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’agroforesterie, le futur de la viticulture ?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christine Lobry</w:t>
+                <w:t xml:space="preserve">Utilisation et possibilités de méthodes dites -omiques en viticulture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Jacquens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Antoine Noceto</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sophie Trouvelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evert van Schaik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Lemaitre-Guillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Mondy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 177, pp.59-61</w:t>
+              <w:t xml:space="preserve">, 2020, 177, pp.9-12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03624502v1</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03577471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expression of major intrinsic protein genes in Sorghum bicolor roots under water deficit depends on arbuscular mycorrhizal fungal species</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Les champignons au service de l'agroécologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Emmanuel Courty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Wipf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Trouvelot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">La Recherche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02947753v1</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03348042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editorial. L’agroécologie, une science, un concept, des pratiques culturales, un mouvement politique. Bref historique</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Les couverts végétaux. Un atout majeur pour réduire les intrants de synthèse et augmenter les services écosystémiques au vignoble</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Antoine Noceto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hériché, Mathilde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Fromentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vittorio Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sasa Sirca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 177, pp.9-12</w:t>
+              <w:t xml:space="preserve">Revue suisse de Viticulture, Arboriculture, Horticulture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.240-243</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03138197v1</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02935471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New insights into HcPTR2A and HcPTR2B, two high-affinity peptide transporters from the ectomycorrhizal model fungus Hebeloma cylindrosporum</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Climat, maladies, nuisibles : quel futur pour nos vignes ? Des chercheurs dijonnais sont au chevet de la plante pour mieux comprendre son évolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Emmanuel Courty</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mycorrhiza</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Le Bien Public</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02922805v1</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03357805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’holobionte « vigne » face au dépérissement ou quand le « vivre ensemble » n’est plus à l’équilibre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Trouvelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héloise Mahé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Bettenfeld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evert van Schaik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Adrian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8727,610 +8727,610 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02624886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imbalanced Regulation of Fungal Nutrient Transports According to Phosphate Availability in a Symbiocosm Formed by Poplar, Sorghum, and Rhizophagus irregularis</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Strigolactones Play an Important Role in Shaping Exodermal Morphology via a KAI2-Dependent Pathway</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loic Cusant</w:t>
+                <w:t xml:space="preserve">Guowei Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis Sarazin</w:t>
+                <w:t xml:space="preserve">Marina Stirnemann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annette Niehl</w:t>
+                <w:t xml:space="preserve">Christian Gübeli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexander Erban</w:t>
+                <w:t xml:space="preserve">Susanne Egloff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Emmanuel Courty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 10, </w:t>
+              <w:t xml:space="preserve">iScience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 17, pp.144-154. </w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fpls.2019.01617⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.isci.2019.06.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02938657v1</w:t>
+                <w:t xml:space="preserve">hal-02389739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’holobionte vigne, un levier biologique pour lutter contre les dépérissements ?</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Plant Symbionts Are Engineers of the Plant-Associated Microbiome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Uroz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Emmanuel Courty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phil M. Oger</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Trends in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 24 (10), pp.905-916. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tplants.2019.06.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02620078v1</w:t>
+                <w:t xml:space="preserve">hal-02334474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strigolactones Play an Important Role in Shaping Exodermal Morphology via a KAI2-Dependent Pathway</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christian Gübeli</w:t>
+                <w:t xml:space="preserve">Imbalanced Regulation of Fungal Nutrient Transports According to Phosphate Availability in a Symbiocosm Formed by Poplar, Sorghum, and Rhizophagus irregularis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Calabrese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Susanne Egloff</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Emmanuel Courty</w:t>
+                <w:t xml:space="preserve">Loic Cusant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Sarazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annette Niehl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Erban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">iScience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.isci.2019.06.024⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2019.01617⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02389739v1</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02938657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plant Symbionts Are Engineers of the Plant-Associated Microbiome</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">L’holobionte vigne, un levier biologique pour lutter contre les dépérissements ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Trouvelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héloise Mahé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Bettenfeld</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evert van Schaik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Adrian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Plant Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 172, pp.23-26</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tplants.2019.06.008⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02334474v1</w:t>
+                <w:t xml:space="preserve">hal-02620078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trading on the arbuscular mycorrhiza market: from arbuscules to common mycorrhizal networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Wipf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franziska Krajinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diederik van Tuinen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Recorbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Emmanuel Courty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Phytologist</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 223 (3), pp.1127-1142. </w:t>
             </w:r>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9364,103 +9364,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’holobionte vigne, un bras de levier pour lutter contre les dépérissements ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Trouvelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Bettenfeld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Van Scheik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian M</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
@@ -9483,714 +9483,714 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03131094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of arbuscular mycorrhiza-inducible Nitrate Transporter 1/Peptide Transporter Family (NPF) genes in rice</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Le microbiote de la vigne : de nouveaux paradigmes et une perspective pour la vigne de demain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Emmanuel Courty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Trouvelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Mondy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Adrian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mycorrhiza</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 169S, pp.25-27</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02621656v1</w:t>
+                <w:t xml:space="preserve">hal-02624180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Champignons mycorhiziens et symbiose mycorhizienne, les as de la nutrition végétale</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Identification of arbuscular mycorrhiza-inducible Nitrate Transporter 1/Peptide Transporter Family (NPF) genes in rice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Navina Drechsler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Emmanuel Courty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daphnée Brulé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reinhard Kunze</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TCS. Techniques Culturales Simplifiées</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Mycorrhiza</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 28 (1), pp.93-100. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00572-017-0802-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02622586v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02621656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of two contrasted arbuscular mycorrhizal fungal isolates on nutrient uptake by Sorghum bicolor under drought</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Champignons mycorhiziens et symbiose mycorhizienne, les as de la nutrition végétale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Hirissou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violette Aurelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Wipf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diederik van Tuinen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mycorrhiza</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">TCS. Techniques Culturales Simplifiées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 98, pp.18-29</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-02623702v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02622586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The C-13 content of the orchid Epipactis palustris (L.) Crantz responds to light as in autotrophic plants</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Effects of two contrasted arbuscular mycorrhizal fungal isolates on nutrient uptake by Sorghum bicolor under drought</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Symanczik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moritz F. Lehmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andres Wiemken</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Boller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Emmanuel Courty</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marc-Andre Selosse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Botany Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/23818107.2017.1418430⟩</w:t>
+              <w:t xml:space="preserve">Mycorrhiza</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 28 (8), pp.779-785. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00572-018-0853-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02621613v1</w:t>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02623702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le microbiote de la vigne : de nouveaux paradigmes et une perspective pour la vigne de demain</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">The C-13 content of the orchid Epipactis palustris (L.) Crantz responds to light as in autotrophic plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félix Lallemand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alicja Robionek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Emmanuel Courty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc-Andre Selosse</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Botany Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 165 (2), pp.265-273. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/23818107.2017.1418430⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02624180v1</w:t>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02621613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mixotrophy in Pyroleae (Ericaceae) from Estonian boreal forests does not vary with light or tissue age</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Lallemand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mait Lang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aarne Luud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Emmanuel Courty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Palancade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10235,278 +10235,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02621890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of the GRAS transcription factor ATA/RAM1 in the transcriptional reprogramming of arbuscular mycorrhiza in &amp;lt;em&amp;gt;Petunia hybrida&amp;lt;/em&amp;gt;</w:t>
+                <w:t xml:space="preserve">Benefits from living together? Clades whose species use similar habitats may persist as a result of eco-evolutionary feedbacks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélanie K Rich</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Andreas Prinzing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wim A. Ozinga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Brändle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Emmanuel Courty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId345" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Hennion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12864-017-3988-8⟩</w:t>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 213 (1), pp.66-82. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/nph.14341⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02622590v1</w:t>
+                <w:t xml:space="preserve">hal-01436544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benefits from living together? Clades whose species use similar habitats may persist as a result of eco-evolutionary feedbacks</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Role of the GRAS transcription factor ATA/RAM1 in the transcriptional reprogramming of arbuscular mycorrhiza in &amp;lt;em&amp;gt;Petunia hybrida&amp;lt;/em&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wim A. Ozinga</w:t>
+                <w:t xml:space="preserve">Mélanie K Rich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Emmanuel Courty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Brändle</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Emmanuel Courty</w:t>
+                <w:t xml:space="preserve">Christophe Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Françoise Hennion</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Didier Reinhardt</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 213 (1), pp.66-82. </w:t>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 18, </w:t>
             </w:r>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/nph.14341⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12864-017-3988-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01436544v1</w:t>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02622590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mycorrhizal Associations and Trophic Modes in Coexisting Orchids: An Ecological Continuum between Auto- and Mixotrophy</w:t>
               </w:r>
@@ -10531,64 +10531,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Waud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rein Brys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Lallemand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Emmanuel Courty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 8, pp.1497. </w:t>
@@ -10760,90 +10760,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diet of Arbuscular Mycorrhizal Fungi : Bread and Butter ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie K Rich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Nouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Emmanuel Courty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Reinhardt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Trends in Plant Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 22 (8), pp.652-660. </w:t>
             </w:r>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10877,103 +10877,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transcriptome analysis of the Populus trichocarpa–Rhizophagus irregularis Mycorrhizal Symbiosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Calabrese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annegret Kohler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette Niehl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Veneault-Fourrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Boller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant and Cell Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 58 (6), pp.1003-1017. </w:t>
@@ -11005,3929 +11005,3929 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01598827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GintAMT3 – a low-affinity ammonium transporter of the arbuscular mycorrhizal &amp;lt;em&amp;gt;Rhizophagus irregularis&amp;lt;/em&amp;gt;</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sugar exchanges in arbuscular mycorrhiza: RiMST5 and RiMST6, two novel Rhizophagus irregularis monosaccharide transporters, are involved in both sugar uptake from the soil and from the plant partner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacob Pérez-Tienda</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId186" w:history="1">
+                <w:t xml:space="preserve">Nassima Ait Lahmidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Emmanuel Courty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daphnée Brulé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Chatagnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Arnould</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Odile Chatagnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpls.2016.00679⟩</w:t>
+              <w:t xml:space="preserve">Plant Physiology and Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 107, pp.354-363. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.plaphy.2016.06.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02631376v1</w:t>
+                <w:t xml:space="preserve">hal-02631968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Into the functional ecology of ectomycorrhizal communities: environmental filtering of enzymatic activities</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Regulation of plants’ phosphate uptake in common mycorrhizal networks: role of intraradical fungal phosphate transporters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Walder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Boller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andres Viemken</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Emmanuel Courty</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1365-2745.12633⟩</w:t>
+              <w:t xml:space="preserve">Plant Signaling and Behavior</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 11 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/15592324.2015.1131372⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01359227v1</w:t>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02641386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editorial : Transport in plant microbe interactions. The nutritional transportome in plant-microbe interactions, next stop please</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">GintAMT3 – a low-affinity ammonium transporter of the arbuscular mycorrhizal &amp;lt;em&amp;gt;Rhizophagus irregularis&amp;lt;/em&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Calabrese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacob Pérez-Tienda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Ellerbeck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Arnould</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Chatagnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 7, pp.art 809. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpls.2016.00809⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 7, pp.art 679. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2016.00679⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02630130v1</w:t>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02631376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Take a Trip Through the Plant and Fungal Transportome of Mycorrhiza</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Into the functional ecology of ectomycorrhizal communities: environmental filtering of enzymatic activities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Emmanuel Courty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Munoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kevin Garcia</w:t>
+                <w:t xml:space="preserve">Stéven Criquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joan Doidy</w:t>
+                <w:t xml:space="preserve">Marc-André Selosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabine D. Zimmermann</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Myriam Duchemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Plant Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 21 (11), pp.937-950. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 13 (8), pp.1585-1598. </w:t>
             </w:r>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tplants.2016.07.010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/1365-2745.12633⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01354681v1</w:t>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01359227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sugar exchanges in arbuscular mycorrhiza: RiMST5 and RiMST6, two novel Rhizophagus irregularis monosaccharide transporters, are involved in both sugar uptake from the soil and from the plant partner</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Editorial : Transport in plant microbe interactions. The nutritional transportome in plant-microbe interactions, next stop please</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Emmanuel Courty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel D. Wipf</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology and Biochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.plaphy.2016.06.023⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7, pp.art 809. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2016.00809⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02631968v1</w:t>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02630130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regulation of plants’ phosphate uptake in common mycorrhizal networks: role of intraradical fungal phosphate transporters</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Take a Trip Through the Plant and Fungal Transportome of Mycorrhiza</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joan Doidy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Walder</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Sabine D. Zimmermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Wipf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Emmanuel Courty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Signaling and Behavior</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Trends in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 21 (11), pp.937-950. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tplants.2016.07.010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/15592324.2015.1131372⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02641386v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01354681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inorganic Nitrogen Uptake and Transport in Beneficial Plant Root-Microbe Interactions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Plant identity and density can influence arbuscular mycorrhizal fungi colonization, plant growth, and reproduction investment in coculture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Derelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Emmanuel Courty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId398" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dirk Redecker</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Isabelle Dajoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Declerck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingrid M. van Aarle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Critical Reviews in Plant Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/07352689.2014.897897⟩</w:t>
+              <w:t xml:space="preserve">Botany / Botanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 93 (7), pp.405-412. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1139/cjb-2014-0180⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02631224v1</w:t>
+                <w:t xml:space="preserve">hal-02637871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of water regimes on an experimental community of four desert arbuscular mycorrhizal fungal (AMF) species, as affected by the introduction of a non-native AMF species</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Inorganic Nitrogen Uptake and Transport in Beneficial Plant Root-Microbe Interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Emmanuel Courty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Mohamed N. Al-Yahya’ei</w:t>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Penelope Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sally Koegel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dirk Redecker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel D. Wipf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mycorrhiza</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Critical Reviews in Plant Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 34 (1-3), pp.4 - 16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/07352689.2014.897897⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00572-015-0638-3⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02639710v1</w:t>
+                <w:t xml:space="preserve">hal-02631224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Species-dependent partitioning of C and N stable isotopes between arbuscular mycorrhizal fungi and their C3 and C4 hosts</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Impact of water regimes on an experimental community of four desert arbuscular mycorrhizal fungal (AMF) species, as affected by the introduction of a non-native AMF species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Symanczik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Emmanuel Courty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId405" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Boller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andres Wiemken</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed N. Al-Yahya’ei</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Mycorrhiza</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 25 (8), pp.639-647. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00572-015-0638-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.soilbio.2014.12.005⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02631576v1</w:t>
+                <w:t xml:space="preserve">hal-02639710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effect of different nitrogen sources on the symbiotic interaction between &amp;lt;em&amp;gt;Sorghum bicolor&amp;lt;/em&amp;gt; and &amp;lt;em&amp;gt;Glomus intraradices&amp;lt;/em&amp;gt; : Expression of plant and fungal genes involved in nitrogen assimilation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Daphné Brulé</w:t>
+                <w:t xml:space="preserve">Species-dependent partitioning of C and N stable isotopes between arbuscular mycorrhizal fungi and their C3 and C4 hosts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Emmanuel Courty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pavla Doubkova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Calabrese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helge Niemann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andres Wiemken</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Moritz F. Lehmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 86, pp.159-163. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2015, 82, pp.52-61. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.soilbio.2014.12.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.soilbio.2015.03.003⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02641390v1</w:t>
+                <w:t xml:space="preserve">hal-02631576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plant identity and density can influence arbuscular mycorrhizal fungi colonization, plant growth, and reproduction investment in coculture</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">The effect of different nitrogen sources on the symbiotic interaction between &amp;lt;em&amp;gt;Sorghum bicolor&amp;lt;/em&amp;gt; and &amp;lt;em&amp;gt;Glomus intraradices&amp;lt;/em&amp;gt; : Expression of plant and fungal genes involved in nitrogen assimilation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sally Koegel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daphné Brulé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andres Wiemken</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Boller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Emmanuel Courty</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Botany / Botanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 93 (7), pp.405-412. </w:t>
+              <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 86, pp.159-163. </w:t>
             </w:r>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1139/cjb-2014-0180⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.soilbio.2015.03.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId411" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02637871v1</w:t>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02641390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mycorrhizae support oaks growing in a phylogenetically distant neighbourhood</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The H+-ATPase HA1 of &amp;lt;em&amp;gt;Medicago truncatula&amp;lt;/em&amp;gt; Is Essential for Phosphate Transport and Plant Growth during Arbuscular Mycorrhizal Symbiosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franziska Krajinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Emmanuel Courty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Yguel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Emmanuel Courty</w:t>
+                <w:t xml:space="preserve">Daniela Sieh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Jactel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Xu Pan</w:t>
+                <w:t xml:space="preserve">Philipp Franken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olaf Butenschoen</w:t>
+                <w:t xml:space="preserve">Haoqiang Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The Plant cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 26, pp.1808-1817</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01072113v1</w:t>
+                <w:t xml:space="preserve">hal-02631722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sulfate transporters in the plant's response to drought and salinity: regulation and possible functions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mycorrhizae support oaks growing in a phylogenetically distant neighbourhood</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Yguel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Emmanuel Courty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine Gallardo Guerrero</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Emmanuel Courty</w:t>
+                <w:t xml:space="preserve">Hervé Jactel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xu Pan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Le Signor</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Olaf Butenschoen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpls.2014.00580⟩</w:t>
+              <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 78, pp.204-212. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.soilbio.2014.08.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId422" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02634068v1</w:t>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01072113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does the addition of labile substrate destabilise old soil organic matter?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sulfate transporters in the plant's response to drought and salinity: regulation and possible functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Gallardo Guerrero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Emmanuel Courty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Derrien</w:t>
+                <w:t xml:space="preserve">Christine Le Signor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel D. Wipf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Plain</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vanessa Vernoud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.soilbio.2014.04.030⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2014.00580⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId427" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01268955v1</w:t>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02634068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The H+-ATPase HA1 of &amp;lt;em&amp;gt;Medicago truncatula&amp;lt;/em&amp;gt; Is Essential for Phosphate Transport and Plant Growth during Arbuscular Mycorrhizal Symbiosis</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Does the addition of labile substrate destabilise old soil organic matter?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Derrien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Plain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Emmanuel Courty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniela Sieh</w:t>
+                <w:t xml:space="preserve">Louisette Gelhaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philipp Franken</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Haoqiang Zhang</w:t>
+                <w:t xml:space="preserve">Tanja C. W. Moerdijk-Poortvliet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant cell</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 76, pp.149 - 160. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.soilbio.2014.04.030⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId433" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02631722v1</w:t>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01268955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biotrophic transportome in mutualistic plant-fungal interactions.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rapid nitrogen transfer in the &amp;lt;em&amp;gt;Sorghum bicolor-Glomus&amp;lt;/em&amp;gt; mosseae arbuscular mycorrhizal symbiosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sally Koegel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Boller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moritz F. Lehmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andres Wiemken</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Emmanuel Courty</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mycorrhiza</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00572-013-0496-9⟩</w:t>
+              <w:t xml:space="preserve">Plant Signaling and Behavior</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 8 (8), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4161/psb.25229⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId440" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00917942v1</w:t>
+                <w:t xml:space="preserve">hal-02644728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The family of ammonium transporters (AMT) in Sorghum bicolor: two AMT members are induced locally, but not systemically in roots colonized by arbuscular mycorrhizal fungi</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Florian Walder</w:t>
+                <w:t xml:space="preserve">Developmental and Environmental Regulation of Aquaporin Gene Expression across Populus Species: Divergence or Redundancy?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Béatrice Bogeat-Triboulot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvère Vialet-Chabrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Merret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Emmanuel Courty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/nph.12199⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 8 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0055506⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId441" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02651999v1</w:t>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01268185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The distance decay of similarity in communities of ectomycorrhizal fungi in different ecosystems and scales</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ramsus Kjøller</w:t>
+                <w:t xml:space="preserve">The family of ammonium transporters (AMT) in Sorghum bicolor: two AMT members are induced locally, but not systemically in roots colonized by arbuscular mycorrhizal fungi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sally Koegel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassima Ait Lahmidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Arnould</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Chatagnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Walder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1365-2745.12120⟩</w:t>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 198 (3), pp.853 - 865. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/nph.12199⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId443" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02653045v1</w:t>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02651999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tracking the carbon source of arbuscular mycorrhizal fungi colonizing C3 and C4 plants using carbon isotope ratios 13C.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Andres Wiemken</w:t>
+                <w:t xml:space="preserve">Biotrophic transportome in mutualistic plant-fungal interactions.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonardo Casieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassima Ait Lahmidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joan Doidy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Veneault-Fourrey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Migeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Mycorrhiza</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 23 (8), pp.597-625. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00572-013-0496-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.soilbio.2012.12.008⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId449" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02647107v1</w:t>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00917942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isotopic evidence in adult oak trees of a mixotrophic lifestyle during spring reactivation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bréda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Bréda</w:t>
+                <w:t xml:space="preserve">Pascale Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascale Maillard</w:t>
+                <w:t xml:space="preserve">Pierre Montpied</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Montpied</w:t>
+                <w:t xml:space="preserve">Claude Brechet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId456" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Garbaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 58, pp.136 - 139. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.soilbio.2012.11.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.soilbio.2012.11.002⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01268176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functional Profiling and Distribution of the Forest Soil Bacterial Communities Along the Soil Mycorrhizosphere Continuum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane S. Uroz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Emmanuel Courty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane S. Uroz</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Emmanuel Courty</w:t>
+                <w:t xml:space="preserve">J-Claude J.-C. Pierrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J-Claude J.-C. Pierrat</w:t>
+                <w:t xml:space="preserve">M. M. Peter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId463" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Buée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microbial ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 66 (2), pp.404 - 415. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00248-013-0199-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00248-013-0199-y⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01001500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genes associated with lignin degradation in the polyphagous white-rot pathogen &amp;lt;em&amp;gt;Heterobasidion irregulare&amp;lt;/em&amp;gt; show substrate-specific regulation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The distance decay of similarity in communities of ectomycorrhizal fungi in different ecosystems and scales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Bahram</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Igor A. Yakovlev</w:t>
+                <w:t xml:space="preserve">Urmas Koljalg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Emmanuel Courty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ari Mikko Hietala</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Emmanuel Courty</w:t>
+                <w:t xml:space="preserve">Abdala G. Diédhiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taina Lundell</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">H. Solheim</w:t>
+                <w:t xml:space="preserve">Ramsus Kjøller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fungal Genetics and Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fgb.2013.04.011⟩</w:t>
+              <w:t xml:space="preserve">Journal of Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 101 (5), pp.1335-1344. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1365-2745.12120⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId473" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02650287v1</w:t>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02653045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapid nitrogen transfer in the &amp;lt;em&amp;gt;Sorghum bicolor-Glomus&amp;lt;/em&amp;gt; mosseae arbuscular mycorrhizal symbiosis</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId283" w:history="1">
+                <w:t xml:space="preserve">Tracking the carbon source of arbuscular mycorrhizal fungi colonizing C3 and C4 plants using carbon isotope ratios 13C.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Walder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helge Niemann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moritz Lehmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Boller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andres Wiemken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Signaling and Behavior</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4161/psb.25229⟩</w:t>
+              <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 58, pp.341-344. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.soilbio.2012.12.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02644728v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02647107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Developmental and Environmental Regulation of Aquaporin Gene Expression across Populus Species: Divergence or Redundancy?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Genes associated with lignin degradation in the polyphagous white-rot pathogen &amp;lt;em&amp;gt;Heterobasidion irregulare&amp;lt;/em&amp;gt; show substrate-specific regulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor A. Yakovlev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Cohen</w:t>
+                <w:t xml:space="preserve">Ari Mikko Hietala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Emmanuel Courty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Béatrice Bogeat-Triboulot</w:t>
+                <w:t xml:space="preserve">Taina Lundell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silvère Vialet-Chabrand</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Emmanuel Courty</w:t>
+                <w:t xml:space="preserve">H. Solheim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Fungal Genetics and Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 56, pp.17-24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fgb.2013.04.011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0055506⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01268185v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02650287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimized assay and storage conditions for enzyme activity profiling of ectomycorrhizae</w:t>
+                <w:t xml:space="preserve">Structure and Expression Profile of the Phosphate Pht1 Transporter Gene Family in Mycorrhizal Populus trichocarpa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Pritsch</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Verónica Loth-Pereda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Orsini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Emmanuel Courty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId484" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Cloutier-Hurteau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M. Ali</w:t>
+                <w:t xml:space="preserve">Frédéric Lota</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annegret Kohler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mycorrhiza</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00572-011-0364-4⟩</w:t>
+              <w:t xml:space="preserve">Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 156 (4), pp.2141-2154. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1104/pp.111.180646⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId488" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02540446v1</w:t>
+                <w:t xml:space="preserve">hal-02372457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of poplar genotypes on mycorrhizal infection and secreted enzyme activities in mycorrhizal and non-mycorrhizal roots</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Carbon and nitrogen metabolism in mycorrhizal networks and mycoheterotrophic plants of tropical forests : a stable isotope analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Emmanuel Courty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId490" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Catherine Bastien</w:t>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Walder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Boller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kurt Ineichen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andres Wiemken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 156 (2), pp.952-961. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1104/pp.111.177618⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId489" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02649491v1</w:t>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02652847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure and Expression Profile of the Phosphate Pht1 Transporter Gene Family in Mycorrhizal Populus trichocarpa</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optimized assay and storage conditions for enzyme activity profiling of ectomycorrhizae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Pritsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Emmanuel Courty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. L. Churin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Cloutier-Hurteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Veronica Loth-Pereda</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Annegret Kohler</w:t>
+                <w:t xml:space="preserve">M. Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual review of plant physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1104/pp.111.180646⟩</w:t>
+              <w:t xml:space="preserve">Mycorrhiza</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 21 (7), pp.589-600. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00572-011-0364-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId493" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00825170v1</w:t>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02540446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId498" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure and Expression Profile of the Phosphate Pht1 Transporter Gene Family in Mycorrhizal Populus trichocarpa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronica Loth-Pereda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Orsini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Emmanuel Courty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Verónica Loth-Pereda</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Lota</w:t>
+                <w:t xml:space="preserve">Frederic Lota</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annegret Kohler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology</w:t>
+              <w:t xml:space="preserve">Annual review of plant physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 156 (4), pp.2141-2154. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1104/pp.111.180646⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1104/pp.111.180646⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02372457v1</w:t>
+                <w:t xml:space="preserve">hal-00825170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId501" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carbon and nitrogen metabolism in mycorrhizal networks and mycoheterotrophic plants of tropical forests : a stable isotope analysis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Effect of poplar genotypes on mycorrhizal infection and secreted enzyme activities in mycorrhizal and non-mycorrhizal roots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Emmanuel Courty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId394" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Thomas Boller</w:t>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessy Labbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annegret Kohler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kurt Ineichen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Andres Wiemken</w:t>
+                <w:t xml:space="preserve">Benoit Marçais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Bastien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 62 (1), pp.249-260</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId501" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02652847v1</w:t>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02649491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fungal diversity : a focus on ectomycorrhizal fungi in tropical forests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Emmanuel Courty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Tropical Forest Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 22, pp.5-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14952,64 +14952,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The role of ectomycorrhizal communities in forest ecosystem processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Emmanuel Courty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Buée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdala Gamby Diedhiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15098,77 +15098,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temporal and functional pattern of secreted enzyme activities in an ectomycorrhizal community</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Emmanuel Courty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Franc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Garbaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 42 (11), pp.2022-2025. </w:t>
             </w:r>
             <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
@@ -15214,51 +15214,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phylogenetic analysis, genomic organization, and expression analysis of multi-copper oxidases in the ectomycorrhizal basidiomycete Laccaria bicolor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Emmanuel Courty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.J. Hoegger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15266,51 +15266,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Kilaru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annegret Kohler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Buée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Phytologist</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 182 (3), pp.736-750. </w:t>
@@ -15361,51 +15361,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saprotrophic capabilities as functional traits to study functional diversity and resilience of ectomycorrhizal community</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ken Cullings</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Emmanuel Courty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Oecologia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 161 (4), pp.661-664. </w:t>
             </w:r>
             <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
@@ -15445,622 +15445,622 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02667549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simple microplate assays to measure iron mobilization and oxalate secretion by ectomycorrhizal tree roots</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Gene transcription in Lactarius quietus-Quercus petraea ectomycorrhizas from a forest soil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Emmanuel Courty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Rineau</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId464" w:history="1">
+                <w:t xml:space="preserve">M Poletto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId525" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Duchaussoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Buée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId525" w:history="1">
+            <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean J. Garbaye</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.soilbio.2008.03.012⟩</w:t>
+              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 74 (21), pp.6598-6605. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId527" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/AEM.00584-08⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId527" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02661229v1</w:t>
+                <w:t xml:space="preserve">hal-02659848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporal changes in the ectomycorrhizal community in two soil horizons of a temperate oak forest</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Simple microplate assays to measure iron mobilization and oxalate secretion by ectomycorrhizal tree roots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId529" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Rineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Emmanuel Courty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId512" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean Garbaye</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Uroz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Buée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId526" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean J. Garbaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 74 (18), pp.5792-5801. </w:t>
+              <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 40 (9), pp.2460-2463. </w:t>
             </w:r>
             <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/AEM.01592-08⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.soilbio.2008.03.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId531" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01195010v1</w:t>
+                <w:t xml:space="preserve">hal-02661229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId531" w:history="1">
+            <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Initial stages of Fagus sylvatica wood colonization by the white-rot basidiomycete Trametes versicolor: Enzymatic characterization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Serge Lekounougou</w:t>
+                <w:t xml:space="preserve">Temporal changes in the ectomycorrhizal community in two soil horizons of a temperate oak forest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Emmanuel Courty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId512" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Franc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Mounguengui</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">J-Claude Pierrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Garbaye</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Biodeterioration and Biodegradation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ibiod.2007.06.013⟩</w:t>
+              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 74 (18), pp.5792-5801. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId534" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/AEM.01592-08⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId537" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02666158v1</w:t>
+            <w:hyperlink r:id="rId532" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01195010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId538" w:history="1">
+            <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gene transcription in Lactarius quietus-Quercus petraea ectomycorrhizas from a forest soil</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Initial stages of Fagus sylvatica wood colonization by the white-rot basidiomycete Trametes versicolor: Enzymatic characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId536" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Lekounougou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId537" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Mounguengui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId538" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Dumarçay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId539" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Rose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Emmanuel Courty</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean J. Garbaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Biodeterioration and Biodegradation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 61 (4), pp.287-293. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId540" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ibiod.2007.06.013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/AEM.00584-08⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02659848v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId535" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02666158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relation between oak tree phenology and the secretion of organic matter degrading enzymes by Lactarius quietus ectomycorrhizas before and during bud break</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Emmanuel Courty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bréda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId525" w:history="1">
+            <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean J. Garbaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 39 (7), pp.1655-1663. </w:t>
             </w:r>
             <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
@@ -16106,90 +16106,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soil niche effect on species diversity and catabolic activities in an ectomycorrhizal fungal community</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Buée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Emmanuel Courty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Mignot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId525" w:history="1">
+            <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean J. Garbaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 39 (8), pp.1947-1955. </w:t>
             </w:r>
             <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
@@ -16235,77 +16235,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plantes et champignons : l’alliance vitale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc-André Selosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Emmanuel Courty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Recherche</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 411, pp.58-61</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16343,64 +16343,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Research perspectives on functional diversity in ectomycorrhizal fungi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger T. Koide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Emmanuel Courty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId525" w:history="1">
+            <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean J. Garbaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Phytologist</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 174 (2), pp.240-243. </w:t>
             </w:r>
             <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
@@ -16434,90 +16434,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Écosystèmes forestiers : diversité et fonction des champignons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Buée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Emmanuel Courty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François F. Le Tacon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId525" w:history="1">
+            <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean J. Garbaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biofutur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 268, pp.42-45</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16555,51 +16555,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transcript patterns associated with ectomycorrhiza development in Eucalyptus globulus and Pisolithus microcarpus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Duplessis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Emmanuel Courty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Tagu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16650,90 +16650,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laccase and phosphatase activities of the dominant ectomycorrhizal types in a lowland oak forest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Emmanuel Courty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Pouysegur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Buée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId525" w:history="1">
+            <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean J. Garbaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 38 (6), pp.1219-1222. </w:t>
             </w:r>
             <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
@@ -16779,51 +16779,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Activity profiling of ectomycorrhiza communities in two forest soils using multiple enzymatic tests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Emmanuel Courty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karin Pritsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16831,51 +16831,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Schloter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Hartmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Garbaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Phytologist</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 167, pp.309-319</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17079,90 +17079,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comprendre le dépérissement du court-noue a travers l’holobionte-vigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Bruyant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Mondy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Hily</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Jacquens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Trouvelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12ème colloque Association Francophone d’Ecologie Microbienne (AFEM 2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2025, Beaune, France. p49-50</w:t>
@@ -17191,90 +17191,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Some key results of the BIJOU (=JEWEL) project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Emmanuel Courty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Frochot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Dupaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Wipf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FOREST4U, ITHub4 Non wood forest products</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Leon, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17299,51 +17299,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Participation à la Fête de la Rose à Bagatelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Emmanuel Courty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre‐louis Alaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -17519,77 +17519,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Ubiquitin-Proteasome System (UPS) in beneficial and pathogenic plant microbe interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId588" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Ines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Wendehenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Emmanuel Courty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Rosnoblet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forum des jeunes chercheurs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17627,64 +17627,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phylogenetic study of the Cell Division Cycle 48 protein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId590" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ines, Damien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Rosnoblet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Emmanuel Courty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forum des jeunes chercheurs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17709,64 +17709,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId591" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plant tolerance to abiotic stresses: the role of arbuscular mycorrhizal symbiosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Emmanuel Courty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Wipf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CEFIPRA Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Orleans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17804,64 +17804,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Ubiquitin-Proteasome System (UPS) in beneficial and pathogenic plant microbe interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId590" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ines, Damien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Rosnoblet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Emmanuel Courty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée des Doctorants UMR Agroécologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17886,64 +17886,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId593" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plant holobiont: let's have a look at the roots and inside the plant for its health</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Emmanuel Courty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Trouvelot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">45th Word Congress of Vine and Wine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17968,103 +17968,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId594" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le nanisme du blé remodèle le développement de la plante et du champignon lors de la symbiose mycorhizienne arbusculaire.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Louis Alaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Emmanuel Courty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Fréville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Rocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. Journées Francophones des Mycorhizes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elisa Taschen; Agnès Robin; Sabine Zimmermann; Marc Ducousso, May 2024, Montpellier, France</w:t>
@@ -18093,51 +18093,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId595" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mycorhize et nutrition des plantes: quoi de neuf à se mettre sous la racine?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Emmanuel Courty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7èmes journées francophones des mycorhizes JFM7</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -18287,51 +18287,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId602" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réseau Symbiphyt l’optimisation des capacités symbiotiques du pois et de la lentille par l’inoculation au semis de consortia microbiens sélectionnés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Emmanuel Courty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire IVD</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -18350,3841 +18350,3841 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04628960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId603" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of double root symbiosis (arbuscular mycorrhiza and nodulation) on nutrient distribution in cereal crop-legume interaction</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Atelier d'observation 3D des micro-organismes du sol, des champignons, des bactéries...</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Wipf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId582" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Nowak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId604" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Vedrenne,</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El-Mjiyad, Noureddine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Antoine Noceto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Biology Europe 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Marseille, France</w:t>
+              <w:t xml:space="preserve">Festival des Spores 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId603" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04208386v1</w:t>
+                <w:t xml:space="preserve">hal-03926812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId604" w:history="1">
+            <w:hyperlink r:id="rId605" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Ubiquitin-Proteasome System (UPS) in beneficial and pathogenic plant microbe interactions</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Impact of double root symbiosis (arbuscular mycorrhiza and nodulation) on nutrient distribution in cereal crop-legume interaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Emmanuel Courty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée doctorants UMR Agroécologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Dijon, France</w:t>
+              <w:t xml:space="preserve">Plant Biology Europe 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId604" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04317133v1</w:t>
+            <w:hyperlink r:id="rId605" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04208386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId606" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atelier d'observation 3D des micro-organismes du sol, des champignons, des bactéries...</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Ubiquitin-Proteasome System (UPS) in beneficial and pathogenic plant microbe interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId607" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louise Vedrenne,</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Damien Ines,</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Rosnoblet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Emmanuel Courty</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Festival des Spores 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Dijon, France</w:t>
+              <w:t xml:space="preserve">Journée doctorants UMR Agroécologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId606" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03926812v1</w:t>
+                <w:t xml:space="preserve">hal-04317133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId608" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recherche de systèmes de transport de potassium impliqués dans le transfert de K+ de la mycorhize arbusculaire au riz lors d'interactions symbiotiques</w:t>
+                <w:t xml:space="preserve">Arbuscular mycorrhiza: from the basis of the plant-fungal interaction to vitiforestry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId609" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Doan Trung Luu</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">C Durney,</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Emmanuel Courty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId610" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Corratgé-Faillie</w:t>
+                <w:t xml:space="preserve">P Coll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId611" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Layla Chmaiss</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">M Boisseau,</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Wipf</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. Journées Francophones Mycorhizes JFM6</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Dijon, France</w:t>
+              <w:t xml:space="preserve">Knowledge Days</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Eperney, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId608" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03717213v1</w:t>
+                <w:t xml:space="preserve">hal-03646978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId613" w:history="1">
+            <w:hyperlink r:id="rId612" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mycorrhizal inoculation protected bread wheat against Septoria tritici blotch.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yuko Krzyzaniak</w:t>
+                <w:t xml:space="preserve">Impact of double symbiosis (arbuscular mycorrhiza and nodulation) on nitrogen uptake in the Papilionoideae subfamily</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Boussageon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Kreplak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId613" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Burstin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Fromentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId614" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alice Fourquez</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Natacha Facon</w:t>
+                <w:t xml:space="preserve">Grégoire Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Bioprotech 3rd International Symposium on Plant Bioprotection Sciences &amp; Technologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Reims Champagne-Ardenne; Bioeconomy For Change, Jun 2022, Reims, France</w:t>
+              <w:t xml:space="preserve">10th Congress of the International Symbiosis Society et 3rd International Conference on Holobionts (Symbiosis in the anthropocene era)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId613" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04052963v1</w:t>
+            <w:hyperlink r:id="rId612" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03886574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId616" w:history="1">
+            <w:hyperlink r:id="rId615" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La symbiose mycorhizenne à arbuscule : un acteur central de l’interaction sol-plante</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Recherche de systèmes de transport de potassium impliqués dans le transfert de K+ de la mycorhize arbusculaire au riz lors d'interactions symbiotiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId616" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doan Trung Luu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Emmanuel Courty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId617" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Corratgé-Faillie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId618" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Layla Chmaiss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId619" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhour, Houssein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19e matinée des OEnologues de Bordeaux (#moeb2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2022, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">6. Journées Francophones Mycorhizes JFM6</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId616" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03646950v1</w:t>
+            <w:hyperlink r:id="rId615" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03717213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId617" w:history="1">
+            <w:hyperlink r:id="rId620" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche tridimensionnelle de la répartition spatiale du champignon mycorhizien à arbuscule sur racines transparisées</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Le bonheur des plantes est sous nos pieds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Emmanuel Courty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Wipf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6èmes journées francophones des mycorhizes JFM6</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Dijon, France</w:t>
+              <w:t xml:space="preserve">Notre Club des Techniciens, les coopératives et Phyteurope</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2022, paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId617" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03714216v1</w:t>
+            <w:hyperlink r:id="rId620" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03646962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId618" w:history="1">
+            <w:hyperlink r:id="rId621" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Membres du comité d'organisation scientifique JFM6</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Abdala Gambi Diédhiou</w:t>
+                <w:t xml:space="preserve">Développement d’INdicateurs de la DiversIté fonCtionnellE des Sols viticoles de la région de Cognac : impact des itinéraires techniques (INDICES)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célien Durney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId622" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Coll</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId623" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Boisseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId624" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Poitou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Wipf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. Journées Francophones Mycorhizes JFM6</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Dijon, France</w:t>
+              <w:t xml:space="preserve">Journée des Doctorants UMR Agroécologie 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId618" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03711298v1</w:t>
+            <w:hyperlink r:id="rId621" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03982645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId622" w:history="1">
+            <w:hyperlink r:id="rId625" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le bonheur des plantes est sous nos pieds</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Implication et régulation du système ubiquitine-protéasome (UPS) dans les interactions plantes-microorganismes bénéfiques et pathogènes chez le tabac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId590" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ines, Damien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Rosnoblet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Emmanuel Courty</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Daniel Wipf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Notre Club des Techniciens, les coopératives et Phyteurope</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2022, paris, France</w:t>
+              <w:t xml:space="preserve">Journée des Doctorants UMR Agroécologie 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId622" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03646962v1</w:t>
+            <w:hyperlink r:id="rId625" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03993615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId623" w:history="1">
+            <w:hyperlink r:id="rId626" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement d’INdicateurs de la DiversIté fonCtionnellE des Sols viticoles de la région de Cognac : impact des itinéraires techniques (INDICES)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Daniel Wipf</w:t>
+                <w:t xml:space="preserve">Mycorrhizal inoculation protected bread wheat against Septoria tritici blotch.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Allario</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuko Krzyzaniak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId627" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Fourquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Tisserant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId628" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natacha Facon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée des Doctorants UMR Agroécologie 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Dijon, France</w:t>
+              <w:t xml:space="preserve">Plant Bioprotech 3rd International Symposium on Plant Bioprotection Sciences &amp; Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Reims Champagne-Ardenne; Bioeconomy For Change, Jun 2022, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId623" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03982645v1</w:t>
+            <w:hyperlink r:id="rId626" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04052963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId627" w:history="1">
+            <w:hyperlink r:id="rId629" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implication et régulation du système ubiquitine-protéasome (UPS) dans les interactions plantes-microorganismes bénéfiques et pathogènes chez le tabac</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">La symbiose mycorhizenne à arbuscule : un acteur central de l’interaction sol-plante</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Emmanuel Courty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Trouvelot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée des Doctorants UMR Agroécologie 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Dijon, France</w:t>
+              <w:t xml:space="preserve">19e matinée des OEnologues de Bordeaux (#moeb2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId627" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03993615v1</w:t>
+            <w:hyperlink r:id="rId629" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03646950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId628" w:history="1">
+            <w:hyperlink r:id="rId630" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation génomique des microsymbiotes de légumineuses candidates pour la lutte contre la désertification Lupinus luteus et Chameacytisus albidus</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Approche tridimensionnelle de la répartition spatiale du champignon mycorhizien à arbuscule sur racines transparisées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Hériché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Arnould</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel D. Wipf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Emmanuel Courty</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée des Doctorants UMR Agroécologie 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Dijon, France</w:t>
+              <w:t xml:space="preserve">6èmes journées francophones des mycorhizes JFM6</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId628" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03982441v1</w:t>
+            <w:hyperlink r:id="rId630" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03714216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId630" w:history="1">
+            <w:hyperlink r:id="rId631" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact de l’inoculation au champ par Rhizophagus irregularis DAOM 197198 (AGTIV ®, Premier Tech, Canada) sur le rendement et la nutrition de 4 variétés de pommes de terre sur 3 parcelles aux propriétés édaphiques différentes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Daniel D. Wipf</w:t>
+                <w:t xml:space="preserve">Membres du comité d'organisation scientifique JFM6</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId632" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amadou Bâ,</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Buée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId633" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel M. Chalot.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Emmanuel Courty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId634" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdala Gambi Diédhiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6èmes journées francophones des mycorhizes JFM6</w:t>
+              <w:t xml:space="preserve">6. Journées Francophones Mycorhizes JFM6</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId630" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03711739v1</w:t>
+            <w:hyperlink r:id="rId631" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03711298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId632" w:history="1">
+            <w:hyperlink r:id="rId635" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grapevine decline due to the 161-49 C rootstock seen as a dysfunction of the holobiont</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jasmine Cadena I Canals</w:t>
+                <w:t xml:space="preserve">Caractérisation génomique des microsymbiotes de légumineuses candidates pour la lutte contre la désertification Lupinus luteus et Chameacytisus albidus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zohra Chaddad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId636" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lambaret, Mouad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Bouhnik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Sportes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soufiane Alami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th Congress of the International Symbiosis Society (ISS), 3rd edition of the International Conference on Holobionts</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Lyon, France</w:t>
+              <w:t xml:space="preserve">Journée des Doctorants UMR Agroécologie 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId632" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04743485v1</w:t>
+            <w:hyperlink r:id="rId635" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03982441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId635" w:history="1">
+            <w:hyperlink r:id="rId637" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le champignon mycorhizien Funneliformis mosseae comme agent de biocontrôle de la septoriose du blé</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Natacha Facon</w:t>
+                <w:t xml:space="preserve">Impact de l’inoculation au champ par Rhizophagus irregularis DAOM 197198 (AGTIV ®, Premier Tech, Canada) sur le rendement et la nutrition de 4 variétés de pommes de terre sur 3 parcelles aux propriétés édaphiques différentes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Boussageon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diederik van Tuinen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Lapadatescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId638" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Trepanier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel D. Wipf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6èmes journées francophones des mycorhizes JFM6</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2022, dijon, France</w:t>
+              <w:t xml:space="preserve">, Jun 2022, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId635" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03711138v1</w:t>
+            <w:hyperlink r:id="rId637" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03711739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId636" w:history="1">
+            <w:hyperlink r:id="rId639" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La symbiose mycorhizienne à arbuscules : un levier décisif dans la gestion des agro-écosystèmes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Emmanuel Courty</w:t>
+                <w:t xml:space="preserve">Grapevine decline due to the 161-49 C rootstock seen as a dysfunction of the holobiont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Trouvelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId640" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucille Jacquens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Wipf</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Célien Durney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId641" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Anginot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jasmine Cadena I Canals</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Sol et Substrat, Pôle Vegepolys</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2022, Angers, France</w:t>
+              <w:t xml:space="preserve">10th Congress of the International Symbiosis Society (ISS), 3rd edition of the International Conference on Holobionts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId636" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03646968v1</w:t>
+            <w:hyperlink r:id="rId639" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04743485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId637" w:history="1">
+            <w:hyperlink r:id="rId642" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’holobionte « vigne » ou comment les interactions de la plante avec les communautés microbiennes influencent son état sanitaire</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Le champignon mycorhizien Funneliformis mosseae comme agent de biocontrôle de la septoriose du blé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Allario</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuko Krzyzaniak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId627" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Fourquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Tisserant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId628" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natacha Facon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19e matinée des OEnologues de Bordeaux (#moeb2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2022, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">6èmes journées francophones des mycorhizes JFM6</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId637" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03647068v1</w:t>
+            <w:hyperlink r:id="rId642" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03711138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId638" w:history="1">
+            <w:hyperlink r:id="rId643" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arbuscular mycorrhiza: from the basis of the plant-fungal interaction to vitiforestry</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">La symbiose mycorhizienne à arbuscules : un levier décisif dans la gestion des agro-écosystèmes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Emmanuel Courty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId640" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Wipf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Knowledge Days</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2022, Eperney, France</w:t>
+              <w:t xml:space="preserve">Journée Sol et Substrat, Pôle Vegepolys</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId638" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03646978v1</w:t>
+            <w:hyperlink r:id="rId643" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03646968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId642" w:history="1">
+            <w:hyperlink r:id="rId644" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of double symbiosis (arbuscular mycorrhiza and nodulation) on nitrogen uptake in the Papilionoideae subfamily</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L’holobionte « vigne » ou comment les interactions de la plante avec les communautés microbiennes influencent son état sanitaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Trouvelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Emmanuel Courty</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th Congress of the International Symbiosis Society et 3rd International Conference on Holobionts (Symbiosis in the anthropocene era)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, lyon, France</w:t>
+              <w:t xml:space="preserve">19e matinée des OEnologues de Bordeaux (#moeb2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId642" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03886574v1</w:t>
+            <w:hyperlink r:id="rId644" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03647068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId645" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BioVine project - Increase plant health through mycorrhizal fungi</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Search for potassium transport systems involved in arbuscular mycorrhiza-rice symbiotic interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId646" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luu, Truong Luu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Emmanuel Courty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId617" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Corratgé-Faillie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId647" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Lolivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId648" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alexandre Audebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée des doctorants UMR Agroécologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2021, Virtuel, France</w:t>
+              <w:t xml:space="preserve">ISFRG 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Barcelona, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId645" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03331134v1</w:t>
+                <w:t xml:space="preserve">hal-03585544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId646" w:history="1">
+            <w:hyperlink r:id="rId649" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Répercussions des dépérissements à Botryosphaeriacées au niveau des rameaux de vigne : étude spatio-temporelle aux échelles anatomique et physiologique</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le Monde vert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Wipf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Emmanuel Courty</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées nationales des maladies du bois de la vigne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Reims, France</w:t>
+              <w:t xml:space="preserve">Nantes Utopiales. Festival international de science fiction. Littérature, Sciences et Bande Déssinée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId646" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03577289v1</w:t>
+            <w:hyperlink r:id="rId649" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03576742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId647" w:history="1">
+            <w:hyperlink r:id="rId650" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La mycorhize à arbuscules, une alliée de choix pour développer une agriculture/viticulture durable?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Mycorrhizal networks and distribution of carbon and mineral nutrients between linked plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Emmanuel Courty</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Daniel Wipf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Premier Tech producteurs et consommateurs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Vivy, France</w:t>
+              <w:t xml:space="preserve">Séminaire Reseau PlantCom</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId647" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03602633v1</w:t>
+            <w:hyperlink r:id="rId650" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03593567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId648" w:history="1">
+            <w:hyperlink r:id="rId651" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mycorrhizal fungi as biocontrol agents of septoria tritici blotch</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thierry Allario</w:t>
+                <w:t xml:space="preserve">Identification of functional markers of mycorrhiza efficiency in vineyard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Sportes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Emmanuel Courty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diederik van Tuinen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yuko Krzyzaniak</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Daniel Wipf</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">72nd International Symposium on Crop Protection (ISCP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2021, Ghent (BE), Belgium</w:t>
+              <w:t xml:space="preserve">Journée des doctorants UMR Agroécologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Virtuel, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId648" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04052942v1</w:t>
+            <w:hyperlink r:id="rId651" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03562667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId649" w:history="1">
+            <w:hyperlink r:id="rId652" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atelier autour de la Mycorhize dans le stand &amp;quot;la ferme cote d’or&amp;quot; à la Foire Gastronomique de DIJON. 30 octobre - 11 novembre 2021</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">La mycorhize à arbuscules, une alliée de choix pour développer une agriculture/viticulture durable?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Boussageon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Emmanuel Courty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Raphael Boussageon</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Wipf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Foire Gastronomique de DIJON. 30 octobre - 11 novembre 2021 stand, ateliers grand public</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Dijon, France</w:t>
+              <w:t xml:space="preserve">Premier Tech producteurs et consommateurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Vivy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId649" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03543782v1</w:t>
+            <w:hyperlink r:id="rId652" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03602633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId650" w:history="1">
+            <w:hyperlink r:id="rId653" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Répercussions spatiales de l’esca sur l’holobionte vigne : réponse du microbiome dans le continuum sol/feuilles</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
+                <w:t xml:space="preserve">Répercussions des dépérissements à Botryosphaeriacées au niveau des rameaux de vigne : étude spatio-temporelle aux échelles anatomique et physiologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Moret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Larignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Jacquens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId651" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Célien Durney</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy Coppin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées nationales des maladies du bois de la vigne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId650" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03577976v1</w:t>
+            <w:hyperlink r:id="rId653" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03577289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId652" w:history="1">
+            <w:hyperlink r:id="rId654" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet de l'Esca sur l'holobionte vigne : un focus sur les champignons mycorhiziens à arbuscules.</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">BioVine project - Increase plant health through mycorrhizal fungi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Antoine Noceto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Emmanuel Courty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diederik van Tuinen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Wipf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées nationales des maladies du bois de la vigne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Reims, France</w:t>
+              <w:t xml:space="preserve">Journée des doctorants UMR Agroécologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Virtuel, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId652" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03585367v1</w:t>
+            <w:hyperlink r:id="rId654" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03331134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId655" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le potentiel symbiotique des microorganismes du sol et les leviers d'intervention</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Mieux comprendre le dépérissement du 161-49C</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Trouvelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Emmanuel Courty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId656" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claudia Bartoli</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Cécile Revellin</w:t>
+                <w:t xml:space="preserve">Thomas Gouroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant2pro</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Sophia-Antipolis, France</w:t>
+              <w:t xml:space="preserve">Webinaire PNDV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Plan National de Dépérissement du Vignoble, May 2021, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId655" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03593578v1</w:t>
+                <w:t xml:space="preserve">hal-03577540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId660" w:history="1">
+            <w:hyperlink r:id="rId657" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mieux comprendre le dépérissement du 161-49C</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+                <w:t xml:space="preserve">L’holobionte vigne, un levier biologique pour lutter contre les dépérissements ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Bettenfeld</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Trouvelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Emmanuel Courty</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Gouroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Webinaire PNDV</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Plan National de Dépérissement du Vignoble, May 2021, Dijon, France</w:t>
+              <w:t xml:space="preserve">Journée des doctorants UMR Agroécologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Virtuel, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId660" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03577540v1</w:t>
+            <w:hyperlink r:id="rId657" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03319040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId662" w:history="1">
+            <w:hyperlink r:id="rId658" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’holobionte vigne, un levier biologique pour lutter contre les dépérissements ?</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mycorrhizal fungi as biocontrol agents of septoria tritici blotch</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Allario</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuko Krzyzaniak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId627" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Fourquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Tisserant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryline Magnin-Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée des doctorants UMR Agroécologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2021, Virtuel, France</w:t>
+              <w:t xml:space="preserve">72nd International Symposium on Crop Protection (ISCP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Ghent (BE), Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId662" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03319040v1</w:t>
+            <w:hyperlink r:id="rId658" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04052942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId663" w:history="1">
+            <w:hyperlink r:id="rId659" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La mycorhize à arbuscules, une alliée de choix pour développer une agriculture/viticulture durable?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Atelier autour de la Mycorhize dans le stand &amp;quot;la ferme cote d’or&amp;quot; à la Foire Gastronomique de DIJON. 30 octobre - 11 novembre 2021</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Emmanuel Courty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Daniel Wipf</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Boussageon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Groupe Moët-Hennessy, Forum Peillon</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Cognac, France</w:t>
+              <w:t xml:space="preserve">Foire Gastronomique de DIJON. 30 octobre - 11 novembre 2021 stand, ateliers grand public</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId663" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03602749v1</w:t>
+            <w:hyperlink r:id="rId659" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03543782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId664" w:history="1">
+            <w:hyperlink r:id="rId660" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nutrition et protection de la vigne par la symbiose mycorhizienne à arbuscule</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Emmanuel Courty</w:t>
+                <w:t xml:space="preserve">Répercussions spatiales de l’esca sur l’holobionte vigne : réponse du microbiome dans le continuum sol/feuilles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Jacquens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId661" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E van Schaik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Mounier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Antoine Noceto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Wipf</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Célien Durney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée des doctorants UMR Agroécologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2021, Vituel, France</w:t>
+              <w:t xml:space="preserve">Journées nationales des maladies du bois de la vigne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId664" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03319962v1</w:t>
+            <w:hyperlink r:id="rId660" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03577976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId665" w:history="1">
+            <w:hyperlink r:id="rId662" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for potassium transport systems involved in arbuscular mycorrhiza-rice symbiotic interactions</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Effet de l'Esca sur l'holobionte vigne : un focus sur les champignons mycorhiziens à arbuscules.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Bettenfeld</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Trouvelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId663" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O Fernandez,</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId664" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Fontaine,</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Emmanuel Courty</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISFRG 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Barcelona, France</w:t>
+              <w:t xml:space="preserve">Journées nationales des maladies du bois de la vigne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId665" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03585544v1</w:t>
+            <w:hyperlink r:id="rId662" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03585367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId669" w:history="1">
+            <w:hyperlink r:id="rId665" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of functional markers of mycorrhiza efficiency in vineyard</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Le potentiel symbiotique des microorganismes du sol et les leviers d'intervention</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Emmanuel Courty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Daniel Wipf</w:t>
+            <w:hyperlink r:id="rId666" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Bartoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId667" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId668" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliana Almario</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId669" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Revellin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée des doctorants UMR Agroécologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2021, Virtuel, France</w:t>
+              <w:t xml:space="preserve">Plant2pro</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Sophia-Antipolis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId669" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03562667v1</w:t>
+            <w:hyperlink r:id="rId665" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03593578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId670" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Monde vert</w:t>
+                <w:t xml:space="preserve">La mycorhize à arbuscules, une alliée de choix pour développer une agriculture/viticulture durable?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Célien Durney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Emmanuel Courty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Daniel Wipf</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Emmanuel Courty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nantes Utopiales. Festival international de science fiction. Littérature, Sciences et Bande Déssinée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, Nantes, France</w:t>
+              <w:t xml:space="preserve">Groupe Moët-Hennessy, Forum Peillon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Cognac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId670" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03576742v1</w:t>
+                <w:t xml:space="preserve">hal-03602749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId671" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mycorrhizal networks and distribution of carbon and mineral nutrients between linked plants</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Nutrition et protection de la vigne par la symbiose mycorhizienne à arbuscule</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hériché, Mathilde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Arnould</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Emmanuel Courty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Wipf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Reseau PlantCom</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2021, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Journée des doctorants UMR Agroécologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Vituel, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId671" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03593567v1</w:t>
+                <w:t xml:space="preserve">hal-03319962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId672" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matériel végétal : vers une nouvelle vision de la qualité sanitaire de la vigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId673" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Emmanuel Courty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vinosphère 2021. Comment évoluer pour faire face aux crises ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2020, Beaune, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -22209,64 +22209,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId674" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Nuit Européenne des Chercheur(e)s 2020 à Dijon propose trois activités « on line » autour de notre thème « Petits secrets Nocturnes. Les &amp;quot;Experts Agroécologie &amp;quot; Pierre-Emmanuel Courty et Jérôme Fromentin mèneront une enquête stupéfiante pour &amp;quot;association de bienfaiteurs&amp;quot;, au cœur d'une scène de crime mêlant symbiose mycorhizienne et truffes...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Emmanuel Courty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Fromentin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Nuit Européenne des Chercheur(e)s 2020 à Dijon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2020, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -22317,51 +22317,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Mortier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Emmanuel Courty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée des doctorants UMR Agroécologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -22380,1697 +22380,1697 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02787434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId677" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Journée de formation pratique à l’observation des mycorhizes pour un groupe d’agriculteurs organisée par la Chambre d'Agriculture 46. Pôle Viticole d'Anglars-Juillac</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId120" w:history="1">
+                <w:t xml:space="preserve">Le rôle des mycorhizes et le lien avec les pratiques agricoles dans les noyeraies et autres cultures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diederik van Tuinen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Emmanuel Courty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId678" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Wipf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée de formation pratique à l’observation des mycorhizes pour un groupe d’agriculteurs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Chambre d'Agriculture 46. Anglars Juillac., Apr 2018, Anglars-Juillac, France</w:t>
+              <w:t xml:space="preserve">CFAA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Chambre d'Agriculture du Lot (CA 46). FRA., Apr 2018, Gramat, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId677" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02299658v1</w:t>
+                <w:t xml:space="preserve">hal-02786949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId679" w:history="1">
+            <w:hyperlink r:id="rId678" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Membres du comité d’organisation</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Réseaux de régulation du transportome mycorhizien : Existe-t-il une voie commune du transport symbiotique?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Emmanuel Courty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId679" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Lemoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId680" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Humbert</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sophie Trouvelot</w:t>
+                <w:t xml:space="preserve">Pierre Coutos-Thévenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Wipf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Festival des Spores 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Dijon, France</w:t>
+              <w:t xml:space="preserve">JFM5 5ème Journées Francophones des Mycorhizes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Dunkerke, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId679" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02786237v1</w:t>
+            <w:hyperlink r:id="rId678" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05462780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId681" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le rôle des mycorhizes et le lien avec les pratiques agricoles dans les noyeraies et autres cultures</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId120" w:history="1">
+                <w:t xml:space="preserve">Journée de formation pratique à l’observation des mycorhizes pour un groupe d’agriculteurs organisée par la Chambre d'Agriculture 46. Pôle Viticole d'Anglars-Juillac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diederik van Tuinen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Emmanuel Courty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId682" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Terraz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Wipf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1. conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Chambre d'Agriculture du Lot (CA 46). FRA., Apr 2018, Labastide-Murat, France</w:t>
+              <w:t xml:space="preserve">Journée de formation pratique à l’observation des mycorhizes pour un groupe d’agriculteurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Chambre d'Agriculture 46. Anglars Juillac., Apr 2018, Anglars-Juillac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId681" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02785578v1</w:t>
+                <w:t xml:space="preserve">hal-02299658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId682" w:history="1">
+            <w:hyperlink r:id="rId683" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Festival des Spores 2018</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Le rôle des mycorhizes et le lien avec les pratiques agricoles dans les noyeraies et autres cultures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diederik van Tuinen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Emmanuel Courty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId683" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Joël Michel</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Wipf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Festival des Spores</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Bourgogne (UB). FRA., Oct 2018, Dijon, France</w:t>
+              <w:t xml:space="preserve">1. conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Chambre d'Agriculture du Lot (CA 46). FRA., Apr 2018, Labastide-Murat, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId682" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02785603v1</w:t>
+            <w:hyperlink r:id="rId683" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02785578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId686" w:history="1">
+            <w:hyperlink r:id="rId684" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers un diagnostic sanitaire de l’holobionte vigne : identification de bio-indicateurs le long du continuum sol-racines-parties aériennes dans un contexte de dépérissement</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+                <w:t xml:space="preserve">Membres du comité d’organisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Larignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Adrian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Emmanuel Courty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId685" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Humbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Trouvelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Commission Technique du BIVB</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Beaune, France</w:t>
+              <w:t xml:space="preserve">Festival des Spores 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId686" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03246385v1</w:t>
+            <w:hyperlink r:id="rId684" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02786237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId687" w:history="1">
+            <w:hyperlink r:id="rId686" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">«Les mycorhizes au service des cultures». Rôle des mycorhizes et leviers agro-écologique pour les favoriser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Wipf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diederik van Tuinen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Emmanuel Courty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LES MYCORHIZES AU SERVICE DES CULTURES</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Chambre d'Agriculture de la Dordogne (CA 24). FRA., May 2018, Voutezac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId687" w:history="1">
+            <w:hyperlink r:id="rId686" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02786279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId688" w:history="1">
+            <w:hyperlink r:id="rId687" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Membre du comité d'organisation</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Festival des Spores 2018</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Emmanuel Courty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId680" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId688" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Koszela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId689" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId690" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Michel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales des Maladies du bois de la vigne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Dijon, France</w:t>
+              <w:t xml:space="preserve">Festival des Spores</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Bourgogne (UB). FRA., Oct 2018, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId688" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02786236v1</w:t>
+            <w:hyperlink r:id="rId687" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02785603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId689" w:history="1">
+            <w:hyperlink r:id="rId691" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">«Les mycorhizes au service des cultures». Rôle des mycorhizes et leviers agro-écologique pour les favoriser</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Vers un diagnostic sanitaire de l’holobionte vigne : identification de bio-indicateurs le long du continuum sol-racines-parties aériennes dans un contexte de dépérissement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Trouvelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Emmanuel Courty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence-Débat à Destination des Professionnels dans le Cadre du Projet Mycoagra</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Lycée agricole du Périgord., May 2018, Coulounieix, France</w:t>
+              <w:t xml:space="preserve">Commission Technique du BIVB</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Beaune, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId689" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02787564v1</w:t>
+            <w:hyperlink r:id="rId691" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03246385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId690" w:history="1">
+            <w:hyperlink r:id="rId692" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Membres du comité d’organisation</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Membre du comité d'organisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Larignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Adrian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Emmanuel Courty</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId685" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Humbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Trouvelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées du réseau AGROSYM, Agroécologie, Symbioses du sol</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Dijon, France</w:t>
+              <w:t xml:space="preserve">Journées Nationales des Maladies du bois de la vigne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId690" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02786948v1</w:t>
+            <w:hyperlink r:id="rId692" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02786236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId692" w:history="1">
+            <w:hyperlink r:id="rId693" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le rôle des mycorhizes et le lien avec les pratiques agricoles dans les noyeraies et autres cultures</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId120" w:history="1">
+                <w:t xml:space="preserve">«Les mycorhizes au service des cultures». Rôle des mycorhizes et leviers agro-écologique pour les favoriser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Wipf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diederik van Tuinen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Emmanuel Courty</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Daniel Wipf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFAA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Chambre d'Agriculture du Lot (CA 46). FRA., Apr 2018, Gramat, France</w:t>
+              <w:t xml:space="preserve">Conférence-Débat à Destination des Professionnels dans le Cadre du Projet Mycoagra</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Lycée agricole du Périgord., May 2018, Coulounieix, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId692" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02786949v1</w:t>
+            <w:hyperlink r:id="rId693" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02787564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId693" w:history="1">
+            <w:hyperlink r:id="rId694" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réseaux de régulation du transportome mycorhizien : Existe-t-il une voie commune du transport symbiotique?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Membres du comité d’organisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Wipf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId695" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Lepetit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Emmanuel Courty</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JFM5 5ème Journées Francophones des Mycorhizes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Dunkerke, France</w:t>
+              <w:t xml:space="preserve">Journées du réseau AGROSYM, Agroécologie, Symbioses du sol</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId693" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05462780v1</w:t>
+            <w:hyperlink r:id="rId694" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02786948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId696" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reprogramming root cells for arbuscular mycorrhiza</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Les réseaux mycéliens jouent ils un rôle dans la distribution des éléments nutritifs entre les graminées et les légumineuses ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Emmanuel Courty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Wipf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. International Conference on Mycorrhiza (ICOM9)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Mycorrhiza Society., Jul 2017, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">Réseau Agrosym</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId696" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02734422v1</w:t>
+                <w:t xml:space="preserve">hal-02784836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId697" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mycorhization en viticulture : état des lieux et étude de l’intérêt au vignoble</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Reprogramming root cells for arbuscular mycorrhiza</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Reinhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie K Rich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Emmanuel Courty</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13. Journée Technique du CIVB (Conseil Interprofessionnel du Vin de Bordeaux)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Conseil Interprofessionnel des Vins de Bordeaux (CIVB). FRA., Mar 2017, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">9. International Conference on Mycorrhiza (ICOM9)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Mycorrhiza Society., Jul 2017, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId697" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01605311v1</w:t>
+                <w:t xml:space="preserve">hal-02734422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId700" w:history="1">
+            <w:hyperlink r:id="rId698" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conférence invitée : &amp;quot; Mécanismes et gestion de la symbiose mycorhizienne dans les agro-écosystèmes</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mycorhization en viticulture : état des lieux et étude de l’intérêt au vignoble</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId699" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Drain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId700" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Bernaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Arnould</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dirk Redecker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence à la Chambre d'Agriculture du Jura : GIEE TESTER (Trouver un Equilibre dans nos SysTèmes par l'Expérimentation et les Réseaux) Action 4 : Mycorhization</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Foucherans, France</w:t>
+              <w:t xml:space="preserve">13. Journée Technique du CIVB (Conseil Interprofessionnel du Vin de Bordeaux)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Conseil Interprofessionnel des Vins de Bordeaux (CIVB). FRA., Mar 2017, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId700" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03188742v1</w:t>
+            <w:hyperlink r:id="rId698" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01605311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId701" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le rôle des mycorhizes et le lien avec les pratiques agricoles dans les noyeraies et autres cultures</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Conférence invitée : &amp;quot; Mécanismes et gestion de la symbiose mycorhizienne dans les agro-écosystèmes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Wipf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Emmanuel Courty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence-Débat à Destination des Professionnels dans le Cadre du Projet Mycoagra</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Chambre d'Agriculture de la Dordogne (CA 24). FRA., 2017</w:t>
+              <w:t xml:space="preserve">Conférence à la Chambre d'Agriculture du Jura : GIEE TESTER (Trouver un Equilibre dans nos SysTèmes par l'Expérimentation et les Réseaux) Action 4 : Mycorhization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Foucherans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId701" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02733518v1</w:t>
+                <w:t xml:space="preserve">hal-03188742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId702" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les réseaux mycéliens jouent ils un rôle dans la distribution des éléments nutritifs entre les graminées et les légumineuses ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Le rôle des mycorhizes et le lien avec les pratiques agricoles dans les noyeraies et autres cultures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Wipf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diederik van Tuinen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Emmanuel Courty</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Daniel Wipf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réseau Agrosym</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Conférence-Débat à Destination des Professionnels dans le Cadre du Projet Mycoagra</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Chambre d'Agriculture de la Dordogne (CA 24). FRA., 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId702" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02784836v1</w:t>
+                <w:t xml:space="preserve">hal-02733518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId703" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conférence invitée : &amp;quot; Mécanismes et gestion de la symbiose mycorhizienne dans les agro-écosystèmes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Wipf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Emmanuel Courty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence à la Chambre d'Agriculture du Jura : GIEE TESTER (Trouver un Equilibre dans nos SysTèmes par l'Expérimentation et les Réseaux) Action 4 : Mycorhization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Foucherans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -24095,64 +24095,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId704" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les réseaux mycéliens jouent ils un rôle dans la distribution des éléments nutritifs entre les graminées et les légumineuses ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Emmanuel Courty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Wipf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réseau Phytomic</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -24177,77 +24177,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId705" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The arbuscular mycorrhizal transportome, next stop please</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Emmanuel Courty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonardo Casieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId706" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Forges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -24315,77 +24315,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Importance of mycorrhiza and plant growth promoting rhizobacteria on crop production (quantity and quality): the tomato case</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId708" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Zerbib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Emmanuel Courty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId709" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel D. Wipf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. Journée des Doctorants de l’UMR 1347 Agroécologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut National de la Recherche Agronomique (INRA). FRA., Mar 2016, Dijon, France. 27 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -24404,359 +24404,359 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02743650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId710" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biotrophic transportome in the arbuscular mycorrhiza</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Study of the biotrophic transportome in the arbuscular mycorrhiza</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId711" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Aprile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId712" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId713" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annamaria Cubi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Wipf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonardo Casieri</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nassima Ait Lahmidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28. Fungal Genetics Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2015, Assilomar 17-22 mars 2015, United States</w:t>
+              <w:t xml:space="preserve">110 Congresso SBI Società Botanica Italiana Onlus, II international plant science conference (IPSC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Pavie, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId710" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01512088v1</w:t>
+                <w:t xml:space="preserve">hal-01506627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId711" w:history="1">
+            <w:hyperlink r:id="rId714" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the biotrophic transportome in the arbuscular mycorrhiza</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Biotrophic transportome in the arbuscular mycorrhiza</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Wipf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonardo Casieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Pfister</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Leborgne-Castel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassima Ait Lahmidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">110 Congresso SBI Società Botanica Italiana Onlus, II international plant science conference (IPSC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Pavie, Italy</w:t>
+              <w:t xml:space="preserve">28. Fungal Genetics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Assilomar 17-22 mars 2015, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId711" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01506627v1</w:t>
+            <w:hyperlink r:id="rId714" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01512088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId715" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sugar exchanges in arbuscular mycorrhiza : Characterization and role of two new monosaccharide transporters from the model fungus &amp;lt;em&amp;gt;Rhizophagus irregularis&amp;lt;/em&amp;gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nassima Ait Lahmidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Emmanuel Courty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daphnée Brulé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Chatagnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. International Mycological Congress (IMC10)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2014, Bangkok, Thailand</w:t>
@@ -24785,103 +24785,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId716" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expression of phosphate transporters genes in Sorghum (&amp;lt;em&amp;gt;Sorghumbicolor&amp;lt;/em&amp;gt;) and lax &amp;lt;em&amp;gt;(Linum usitatissimum&amp;lt;/em&amp;gt;): developmental aspects and regulation in a common mycorrhizal network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Walder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sally Koegel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andres Viemken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Boller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Emmanuel Courty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. International Conference on Mycorrhiza (ICOM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Department of Biotechnology Ministry of Science and Technology Government of India., Jan 2013, New-Delhi, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -24906,64 +24906,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId717" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Macroevolution and microevoluiton together control the ecological performance of individual oak trees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Prinzing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Emmanuel Courty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId718" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkader Aïnouche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -25001,51 +25001,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId719" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La microdissection laser: une technique d'analyse du profil d'expression génique et protéique des types cellulaires spécifiques de la symbiose mycorhizienne à arbuscules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sally Koegel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -25139,90 +25139,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expression of Sorghum bicolor ammonium transporters upon colonization with arbuscular mycorrhizal fungi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sally Koegel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nassima Ait Lahmidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Walder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kurt Ineichen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. Annual Joint Meeting on Plant Microbe Interactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Dijon, France</w:t>
@@ -25264,90 +25264,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SbAMT3;1 et SbAMT4 : deux transporteurs d'ammonium du Sorgho induits localement lors de la mycorhization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sally Koegel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nassima Ait Lahmidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Boller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel D. Wipf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. Journées Francophones Mycorhizes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Interactions Arbres/Micro-organismes (1136).; Centre National de la Recherche Scientifique (CNRS). Vandoeuvre-lès-Nancy, FRA.; Université de Lorraine (UL). Vandoeuvre-lès-Nancy, FRA., Sep 2012, Vandoeuvre-Les Nancy, France</w:t>
@@ -25376,103 +25376,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId725" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can trees be mycoherotrophic? Isotopic evidence of soil carbon acquisition by ectomycorrhizal oak roots during spring reactivation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Garbaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bréda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Montpied</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Brechet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId453" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th EEF Congress 2011. The European Ecological Federation (EEF, www.europeanecology.org) Ávila, Spain, from 25 till 29 September in 2011.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Ávila, Spain</w:t>
@@ -25501,51 +25501,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId726" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saprotrophy of ectomycorrhizal fungi and interactions with decomposers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Emmanuel Courty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. European Ecological Federation Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Ecological Federation., Sep 2011, Avila, Spain. 494 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -25570,51 +25570,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId727" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saprotrophy of ectomycorrhizal fungi.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Emmanuel Courty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Science Foundation Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Science Foundation (ESF). FRA., Dec 2009, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -25639,51 +25639,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId728" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seasonal changes of species and enzymatic activity profiles in the ectomycorrhizal community of an oak forest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Emmanuel Courty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. rencontres de Phytopathologie/Mycologie de la Société Française de Phytopathologie. "Journées Jean Chevaugeon"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Societe Francaise de Phytopathologie (SFP). FRA., Jan 2008, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -25708,51 +25708,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId729" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamique spatio-temporelle et fonctionnelle de la communauté ectomycorhizienne dans une chênaie-charmaie de Lorraine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Emmanuel Courty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. Rencontres de Phytopathologie - Mycologie de la Société Française de Phytopothologie (Journées Jean Chevaugeon)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Societe Francaise de Phytopathologie (SFP). FRA., Jan 2006, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -25777,51 +25777,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId730" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversité fonctionnelle d'une communauté d'ectomycorhizes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Emmanuel Courty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. Rencontres de Phytopathologie / Mycologie Journées Jean Chevaugeon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Societe Francaise de Phytopathologie (SFP). FRA., Jan 2004, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -25904,51 +25904,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId733" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diana Ortiz-Vallejo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Emmanuel Courty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId734" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Ballini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -25999,51 +25999,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mycorrhizas: Role in N and P cycling and nutrition of forest trees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId736" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Plassard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Emmanuel Courty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Academic Press/Elsevier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forest Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier, pp.405-422, 2022, </w:t>
@@ -26094,64 +26094,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recovery of Extra-Radical Fungal Peptides Amenable for Shotgun Protein Profiling in Arbuscular Mycorrhizae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId739" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine G. Recorbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Emmanuel Courty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Wipf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Methods in molecular biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2143, Humana, 2020, 978-1-0716-0602-5. </w:t>
             </w:r>
             <w:hyperlink r:id="rId740" w:history="1">
               <w:r>
                 <w:rPr>
@@ -26179,347 +26179,347 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02938650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId741" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of common mycorrhizal networks in microcosms</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characterization of arbuscular mycorrhizal communities in roots of vineyard plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId699" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Drain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Recorbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diederik van Tuinen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Wipf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Methods in rhizosphere biology research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId742" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Springer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 279 p., 2019, 978-981-13-5766-4. </w:t>
             </w:r>
             <w:hyperlink r:id="rId743" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-981-13-5767-1_15⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-981-13-5767-1_3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId741" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02786823v1</w:t>
+                <w:t xml:space="preserve">hal-02787116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId744" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of arbuscular mycorrhizal communities in roots of vineyard plants</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Analysis of common mycorrhizal networks in microcosms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Recorbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diederik van Tuinen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Wipf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Emmanuel Courty</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Methods in rhizosphere biology research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId745" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Springer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 279 p., 2019, 978-981-13-5766-4. </w:t>
             </w:r>
             <w:hyperlink r:id="rId746" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-981-13-5767-1_3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-981-13-5767-1_15⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId744" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02787116v1</w:t>
+                <w:t xml:space="preserve">hal-02786823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId747" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mécanismes cellulaires et moléculaires et ingénierie écologique des mycorhizes à arbuscules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId698" w:history="1">
+            <w:hyperlink r:id="rId699" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Drain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Pfister</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -26594,287 +26594,287 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01603050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId748" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The transportome of mycorrhizal systems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Mixotrophy in mycorrhizal plants : extracting C from mycorrhizal networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc-André Selosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId749" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melissa Bocayuva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId750" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Catarina Megumi Kasuya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Emmanuel Courty</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sabine Zimmermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Mycorrhizal Symbiosis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Chapitre 14, </w:t>
-[...20 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/9781118951446.ch14⟩</w:t>
+              <w:t xml:space="preserve">, Wiley-Blackwell, 576 p., 2016, 978-1-118-95141-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId751" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/9781118951446.ch25⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId748" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01595392v1</w:t>
+                <w:t xml:space="preserve">hal-02795709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId751" w:history="1">
+            <w:hyperlink r:id="rId752" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mixotrophy in mycorrhizal plants : extracting C from mycorrhizal networks</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">The transportome of mycorrhizal systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Emmanuel Courty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joan Doidy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Wipf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Zimmermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Mycorrhizal Symbiosis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Wiley-Blackwell, 576 p., 2016, 978-1-118-95141-5. </w:t>
+              <w:t xml:space="preserve">, Chapitre 14, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId753" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Wiley and Sons Inc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 978-1118951415. </w:t>
             </w:r>
             <w:hyperlink r:id="rId754" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/9781118951446.ch25⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/9781118951446.ch14⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId751" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02795709v1</w:t>
+            <w:hyperlink r:id="rId752" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01595392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId755" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enzyme Activities of Root Tips and in situ Profiles of Soils and Rhizospheres</w:t>
               </w:r>
@@ -26886,64 +26886,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melanie D. Jones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId757" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denise Brooks</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Emmanuel Courty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Garbaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId758" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Grierson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -27020,64 +27020,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucio Montecchio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId762" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Emmanuel Courty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Garbaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Entoloma nitidum Quel. plus Carpinus betulus L</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 9/10, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -27134,51 +27134,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId763" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CDC48, a Ubiquitin Proteasome System member with emerging functions in plant immunity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Rosnoblet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId764" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Nicolas-Francès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -27186,51 +27186,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Besson-Bard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId766" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Meschini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId605" w:history="1">
+            <w:hyperlink r:id="rId607" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Ines,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès annuel SFBBM Société Française de Biochimie et Biologie Moléculaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Lyon, France</w:t>
@@ -27285,77 +27285,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Gardiennet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId769" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Gerbeau-Pissot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Noceto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Sportes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Emmanuel Courty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forum des Jeunes Chercheurs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Dijon (Bourgogne), France</w:t>
@@ -27384,103 +27384,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId770" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grapevine root holobiont dysfunction: the case of the 161-49 C rootstock decline</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Trouvelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Jacquens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célien Durney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Bonnotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">45th Word Congress of Vine and Wine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Dijion, France</w:t>
@@ -27509,103 +27509,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId771" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of the Fanleaf Virus on the grapevine root holobiont: the hidden side of a viral decline</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Emmanuel Courty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId772" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Auclair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId773" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Michel Hilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célien Durney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Sportes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">45. Word Congress of Vine and Wine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Dijon, France</w:t>
@@ -27660,51 +27660,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kawiporn Chinachanta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId775" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wasu Pathom-Aree</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Emmanuel Courty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId776" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoît Peltier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -27753,467 +27753,467 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04636112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId778" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grapevine decline due to the 161-49 C rootstock seen as a dysfunction of the root holobiont</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jasmine Cadena I Canals</w:t>
+                <w:t xml:space="preserve">Mycorrhizal and rhizobacterial beneficial interactions with rice – plant nutrition and salt stress tolerance.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId598" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kawiporn Chinachanta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId775" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wasu Pathom-Aree</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Emmanuel Courty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId776" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Benoît Peltier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId777" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Aliénor Véry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PlantBioRes, ICPP Satellite Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2023, Lyon, France</w:t>
+              <w:t xml:space="preserve">6. International Molecular Mycorrhiza Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Cambridge, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId778" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04743880v1</w:t>
+                <w:t xml:space="preserve">hal-04668493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId779" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nuclear involvement of the Cell Division Cycle 48 protein during the plant immune response</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Grapevine decline due to the 161-49 C rootstock seen as a dysfunction of the root holobiont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Trouvelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Jacquens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célien Durney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Anginot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jasmine Cadena I Canals</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forum des Jeunes Chercheurs UBFC 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Besancon, France</w:t>
+              <w:t xml:space="preserve">PlantBioRes, ICPP Satellite Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId779" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04139472v1</w:t>
+                <w:t xml:space="preserve">hal-04743880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId780" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mycorrhizal and rhizobacterial beneficial interactions with rice – plant nutrition and salt stress tolerance.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Nuclear involvement of the Cell Division Cycle 48 protein during the plant immune response</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId590" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ines, Damien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Wendehenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Emmanuel Courty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId776" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Rosnoblet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. International Molecular Mycorrhiza Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Cambridge, United Kingdom</w:t>
+              <w:t xml:space="preserve">Forum des Jeunes Chercheurs UBFC 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Besancon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId780" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04668493v1</w:t>
+                <w:t xml:space="preserve">hal-04139472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId781" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Au vignoble, l’âge des ceps (8, 33 et 107 ans) modifie-t-il les communautés de champignons mycorhiziens à arbuscules ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célien Durney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Noceto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diederik van Tuinen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie de Sousa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel D. Wipf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6èmes journées francophones des mycorhizes JFM6</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, dijon, France. </w:t>
@@ -28236,601 +28236,601 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03711831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId782" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet de la variabilité génétique de la vigne sur l’organisation de la communauté de champignons mycorhiziens à arbuscules associée aux racines</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Diversité des champignons mycorhiziens à arbuscules en association avec Acacia saligna dans différentes régions de la Tunisie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jihed Hsouna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId783" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célian Durney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Sportes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId784" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iiahi, Houda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId785" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saif-Allah Chihaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6èmes journées francophones des mycorhizes JFM6</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId782" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03714639v1</w:t>
+                <w:t xml:space="preserve">hal-03714291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId783" w:history="1">
+            <w:hyperlink r:id="rId786" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence du court noué sur la diversité fonctionnelle des champignons mycorhiziens à arbuscules dans des racines et du sol de vigne</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Réponse transcriptionnelle de différents porte-greffes de vigne à l’inoculation par le champignon mycorhizien à arbuscules Rhizophagus irregularis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Sportes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Boussageon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diederick van Tuinen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel D. Wipf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Emmanuel Courty</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6èmes journées francophones des mycorhizes JFM6</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId783" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03711797v1</w:t>
+            <w:hyperlink r:id="rId786" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03716362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId785" w:history="1">
+            <w:hyperlink r:id="rId787" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversité des champignons mycorhiziens à arbuscules en association avec Acacia saligna dans différentes régions de la Tunisie</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effet de la variabilité génétique de la vigne sur l’organisation de la communauté de champignons mycorhiziens à arbuscules associée aux racines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Antoine Noceto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Mathé,</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diederick van Tuinen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel D. Wipf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Emmanuel Courty</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6èmes journées francophones des mycorhizes JFM6</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId785" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03714291v1</w:t>
+            <w:hyperlink r:id="rId787" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03714639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId789" w:history="1">
+            <w:hyperlink r:id="rId788" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réponse transcriptionnelle de différents porte-greffes de vigne à l’inoculation par le champignon mycorhizien à arbuscules Rhizophagus irregularis</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Influence du court noué sur la diversité fonctionnelle des champignons mycorhiziens à arbuscules dans des racines et du sol de vigne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Emmanuel Courty</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId789" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Auclair, Anthony</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Jacquens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Mondy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Antoine Noceto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6èmes journées francophones des mycorhizes JFM6</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId789" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03716362v1</w:t>
+            <w:hyperlink r:id="rId788" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03711797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId790" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bacillus consortium positively impacts arbuscular mycorrhizal fungi community, plant phosphate nutrition and potato yield in Solanum tuberosum cv. Jazzy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Boussageon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diederick van Tuinen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Lapadatescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Trépanier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Wipf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th Congress of the International Symbiosis Society et 3rd International Conference on Holobionts (Symbiosis in the anthropocene era)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, lyon, France. </w:t>
@@ -28859,103 +28859,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId791" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of the FanLeaf Virus on the grapevine holobiont : a study from the soil to the leaves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Emmanuel Courty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId772" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Auclair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célien Durney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Jacquens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Wipf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th Congress of the International Symbiosis Society et 3rd International Conference on Holobionts (Symbiosis in the anthropocene era)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Lyon, France</w:t>
@@ -28978,1597 +28978,1597 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03888408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId792" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A clearing protocol for pigmented roots : make symbiotic micro-organisms visible in 3D</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Identification of putative interactors of arabidopsis sugar transporters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sportes Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Boussageon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Antoine Noceto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Pfister</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Mounier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Functionnal Microscopy for Biology MiFoBio</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Giens, France</w:t>
+              <w:t xml:space="preserve">Workshop Sugar allocation in plant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Versailles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId792" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03602759v1</w:t>
+                <w:t xml:space="preserve">hal-03610422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId793" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of putative interactors of arabidopsis sugar transporters</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A clearing protocol for pigmented roots : make symbiotic micro-organisms visible in 3D</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Hériché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Arnould</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Wipf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Emmanuel Courty</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop Sugar allocation in plant</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Versailles, France</w:t>
+              <w:t xml:space="preserve">Functionnal Microscopy for Biology MiFoBio</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId793" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03671273v1</w:t>
+                <w:t xml:space="preserve">hal-03602759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId794" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of putative interactors of arabidopsis sugar transporters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sportes Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Boussageon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Noceto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Pfister</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Mounier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop Sugar allocation in plant</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Versailles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId794" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03610422v1</w:t>
+                <w:t xml:space="preserve">hal-03671273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId795" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potasium nutrition in rice under salt stress: role of arbuscular mycorrhizal symbiosis?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marine Robert</w:t>
+                <w:t xml:space="preserve">Ressource exchanges in leguminous-gramineous associations: impact of multitrophic associations with beneficial microbes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Boussageon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonardo Casieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Cusant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId706" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Forges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diederik van Tuinen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. International Molecular Mycorrhiza Meeting IMMM 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2019, Turin, Italy. , 2019</w:t>
+              <w:t xml:space="preserve">Microbe-assisted crop production opportunities, challenges &amp; needs (miCROPe 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Vienne, Austria. , 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId795" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02738387v1</w:t>
+                <w:t xml:space="preserve">hal-02737769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId799" w:history="1">
+            <w:hyperlink r:id="rId796" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The arbuscular mycorrhizal transportome, what next!</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Leonardo Casieri</w:t>
+                <w:t xml:space="preserve">Phylogeny and gene expression analyses of ammonium transporters (AMT) induced by mycorrhization and nodule symbiosis among Papilionoideae subfamily</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Boussageon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId797" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Bourion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Arnould</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId613" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Burstin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId798" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregoire Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. International Molecular Mycorrhiza Meeting IMMM 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2019, Turin, Italy. , 2019</w:t>
+              <w:t xml:space="preserve">International Conference on Legume Genetics and Genomics ICLGG 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Dijon, France. , 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId799" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02735687v1</w:t>
+            <w:hyperlink r:id="rId796" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02734418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId800" w:history="1">
+            <w:hyperlink r:id="rId799" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biovine project : Exploit biodiversity in viticultural systems to reduce pest damage and pesticide use, and increase ecosystems services provision</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vittorio Rossi</w:t>
+                <w:t xml:space="preserve">Potasium nutrition in rice under salt stress: role of arbuscular mycorrhizal symbiosis?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId800" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Luu Doan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Emmanuel Courty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Zimmermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId801" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Sirca</w:t>
+                <w:t xml:space="preserve">Maguette Seck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId802" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Ranca</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">P. Kehrli</w:t>
+                <w:t xml:space="preserve">Marine Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbe-assisted crop production opportunities, challenges &amp; needs (miCROPe 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2019, Vienne, Austria. , 2019</w:t>
+              <w:t xml:space="preserve">4. International Molecular Mycorrhiza Meeting IMMM 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2019, Turin, Italy. , 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId800" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02737772v1</w:t>
+            <w:hyperlink r:id="rId799" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02738387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId804" w:history="1">
+            <w:hyperlink r:id="rId803" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BioVine project - Increase plant health through mycorrhizal fungi</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">The arbuscular mycorrhizal transportome, what next!</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Emmanuel Courty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Leborgne-Castel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislaine Recorbet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonardo Casieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée des doctorants UMR Agroécologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Dijon, France. Poster présenté oralement sous forme de Flash Talk, 2019</w:t>
+              <w:t xml:space="preserve">4. International Molecular Mycorrhiza Meeting IMMM 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2019, Turin, Italy. , 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId804" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02736054v1</w:t>
+            <w:hyperlink r:id="rId803" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02735687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId805" w:history="1">
+            <w:hyperlink r:id="rId804" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The holobiont, a biological lever to manage some declines of grapevine</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Evert van Schaik</w:t>
+                <w:t xml:space="preserve">Biovine project : Exploit biodiversity in viticultural systems to reduce pest damage and pesticide use, and increase ecosystems services provision</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Antoine Noceto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vittorio Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId805" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Sirca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId806" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ranca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId807" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Kehrli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. th International Workshop on Grapevine Trunk Diseases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Penticton, Canada. , 2019</w:t>
+              <w:t xml:space="preserve">Microbe-assisted crop production opportunities, challenges &amp; needs (miCROPe 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Vienne, Austria. , 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId805" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02734820v1</w:t>
+            <w:hyperlink r:id="rId804" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02737772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId806" w:history="1">
+            <w:hyperlink r:id="rId808" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of beneficial microorganisms on strawberry growth, fruit production, nutritional quality and volatilome</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">BioVine project - Increase plant health through mycorrhizal fungi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Antoine Noceto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Emmanuel Courty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diederik van Tuinen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Wipf</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbe-assisted crop production opportunities, challenges &amp; needs (miCROPe 2019)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journée des doctorants UMR Agroécologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Dijon, France. Poster présenté oralement sous forme de Flash Talk, 2019</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId806" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02737768v1</w:t>
+            <w:hyperlink r:id="rId808" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02736054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId812" w:history="1">
+            <w:hyperlink r:id="rId809" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coopération entre des bactéries solubilisatrices de phosphate et le champignon mycorhizien à arbuscule Rhizophagus irregularis dans la nutrition phosphatée de la pomme de terre</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Claude Plassart</w:t>
+                <w:t xml:space="preserve">The holobiont, a biological lever to manage some declines of grapevine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Trouvelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héloise Mahé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Bettenfeld</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evert van Schaik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IX. Colloque de l'Association Francophone d'Ecologie Microbienne, AFEM 2019, Fonctions et diversité des microbiotes dans les environnements naturels et anthropisés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Bussang, France. , 2019</w:t>
+              <w:t xml:space="preserve">11. th International Workshop on Grapevine Trunk Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Penticton, Canada. , 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId812" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02737605v1</w:t>
+            <w:hyperlink r:id="rId809" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02734820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId814" w:history="1">
+            <w:hyperlink r:id="rId810" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phylogeny and gene expression analyses of ammonium transporters (AMT) induced by mycorrhization and nodule symbiosis among Papilionoideae subfamily</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gregoire Aubert</w:t>
+                <w:t xml:space="preserve">Impact of beneficial microorganisms on strawberry growth, fruit production, nutritional quality and volatilome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId811" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Lingua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId812" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Todeschini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassima Ait Lahmidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId813" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Mazzucco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId814" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Marsano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Legume Genetics and Genomics ICLGG 2019</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Microbe-assisted crop production opportunities, challenges &amp; needs (miCROPe 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Vienne, Austria. , 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId815" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2018.01611⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId814" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02734418v1</w:t>
+            <w:hyperlink r:id="rId810" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02737768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId817" w:history="1">
+            <w:hyperlink r:id="rId816" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ressource exchanges in leguminous-gramineous associations: impact of multitrophic associations with beneficial microbes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId108" w:history="1">
+                <w:t xml:space="preserve">Coopération entre des bactéries solubilisatrices de phosphate et le champignon mycorhizien à arbuscule Rhizophagus irregularis dans la nutrition phosphatée de la pomme de terre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Sportes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Boussageon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diederik van Tuinen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Wipf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId817" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Plassart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbe-assisted crop production opportunities, challenges &amp; needs (miCROPe 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2019, Vienne, Austria. , 2019</w:t>
+              <w:t xml:space="preserve">IX. Colloque de l'Association Francophone d'Ecologie Microbienne, AFEM 2019, Fonctions et diversité des microbiotes dans les environnements naturels et anthropisés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Bussang, France. , 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId817" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02737769v1</w:t>
+            <w:hyperlink r:id="rId816" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02737605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId818" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude de l’impact des pratiques culturales sur le fonctionnement de la symbiose mycorhizienne à arbuscule dans un système agroforestier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId676" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Mortier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diederik van Tuinen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Wipf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Emmanuel Courty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. Journée des Doctorants de l’UMR 1347 Agroécologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Dijon, France. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -30606,90 +30606,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude de l’impact des pratiques culturales sur le fonctionnement de la symbiose mycorhizienne à arbuscule dans un système agroforestier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId676" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Mortier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diederik van Tuinen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Wipf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Emmanuel Courty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées francophones des mycorhizes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Dunkerque, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -30727,90 +30727,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude de l’impact des pratiques culturales sur le fonctionnement de la symbiose mycorhizienne à arbuscule dans un système agroforestier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId676" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Mortier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diederik van Tuinen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Wipf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Emmanuel Courty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forum des jeunes chercheurs 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -30835,90 +30835,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId821" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The evolution of mixotrophy in Ericaceae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Lallemand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId822" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Gaudeul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId823" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josie Lambourdière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Emmanuel Courty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId824" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc André Selosse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -30982,77 +30982,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Pfister</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId706" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Forges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Emmanuel Courty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Leborgne-Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel D. Wipf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. European Conference on Fungal Genetics (ECFG13)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Paris, France. 624 p., 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -31090,64 +31090,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Facilitation et importance des microorganismes telluriques associés dans la production végétale (quantitative et qualitative)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId708" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Zerbib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Emmanuel Courty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel D. Wipf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. Rencontres de Phytopathologie - Mycologie - JJC 2016 Journée Jean Chevaugeon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2016, Aussois, France. , 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -31172,51 +31172,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId827" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La microdissection laser : une technique d’analyse du profil d’expression génique et protéique des types cellulaires spécifiques de la symbiose mycorhizienne à arbuscules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sally Koegel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -31297,103 +31297,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId830" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photosynthesis mediates expression of Sorghum bicolor transporters in arbuscular mycorrhizal symbiosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daphnée Brulé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId828" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Geay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sally Koegel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Emmanuel Courty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The first international Symposium on Microgenomics in France and Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Paris, France. 2014</w:t>
@@ -31422,51 +31422,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId831" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La microdissection laser: une technique d’analyse du profil d’expression génique et protéique des types cellulaires spécifiques de la symbiose mycorhizienne à arbuscules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sally Koegel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -31573,77 +31573,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sally Koegel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId833" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine C. Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Boller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Wipf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andres Wiemken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. Swiss Arbuscular Mycorrhiza Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Fribourg, Switzerland. , 1 p., 2012</w:t>
@@ -31672,64 +31672,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId834" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phylogenetically isolated trees: Ectomycorrhizal fungi partly compensate for poorer niches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Yguel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Emmanuel Courty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Ecological Society Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Avila, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -31786,77 +31786,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId835" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le bonheur des plantes est sous nos pieds. Le role des champignons, des mycorhizes et des bactéries du sol et le lien avec les pratiques agricoles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Emmanuel Courty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId607" w:history="1">
+            <w:hyperlink r:id="rId604" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Vedrenne,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Wipf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bio Grand Est</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Noé-les-Mallets, France. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -32031,103 +32031,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId842" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arbuscular mycorrhizal fungus Rhizophagus irregularis expresses an outwardly Shaker-like channel involved in potassium nutrition of rice ( Oryza sativa L.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId610" w:history="1">
+            <w:hyperlink r:id="rId617" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Corratgé-Faillie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId597" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Matic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId611" w:history="1">
+            <w:hyperlink r:id="rId618" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Layla Chmaiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId843" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssein Zhour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId667" w:history="1">
+            <w:hyperlink r:id="rId647" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Lolivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -32175,469 +32175,469 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId844" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Nuit Européenne des Chercheur(e)s 2021 à Dijon, 24 septembre, Ateliers en presentiel et virtuel</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Exposition visible virtuellement « Résomes »à l'Atheneum de Dijon. Participation de l'UMR Agroécologie: inventaire des communautés bactériennes des sols de France et réseau mycélien. Exposition de travaux et video youtube</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Emmanuel Courty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Wipf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId845" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emeric Courson</w:t>
-[...20 lines deleted...]
-              <w:t xml:space="preserve">2021</w:t>
+                <w:t xml:space="preserve">Battle Karimi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">inventaire des communautés bactériennes des sols de France et réseau mycélien</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId844" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03432666v1</w:t>
+                <w:t xml:space="preserve">hal-03230575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId847" w:history="1">
+            <w:hyperlink r:id="rId846" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exposition Bactéries du sol, mycorhizes découvrir leurs réseaux au Parc Darcy de Dijon. 15 mars-15 avril 2021</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">La Nuit Européenne des Chercheur(e)s 2021 à Dijon, 24 septembre, Ateliers en presentiel et virtuel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Emmanuel Courty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Wipf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId847" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeric Courson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId848" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lionel Ranjard</w:t>
-[...27 lines deleted...]
-              <w:t xml:space="preserve">, 2021</w:t>
+                <w:t xml:space="preserve">Audrey Labonte,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId847" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03230990v1</w:t>
+            <w:hyperlink r:id="rId846" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03432666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId850" w:history="1">
+            <w:hyperlink r:id="rId849" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Voyage au centre de la Pomme de terre. Bande déssinée. Suivez Raphaël Boussageon, doctorant de l’UMR Agroécologie, dans sa thèse CIFRE réalisée en partenariat avec Premier Tech producteurs et consommateurs.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Exposition Bactéries du sol, mycorhizes découvrir leurs réseaux au Parc Darcy de Dijon. 15 mars-15 avril 2021</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Emmanuel Courty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Wipf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId850" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Ranjard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId851" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Roy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Voyage au centre de la Pomme de terre</w:t>
+              <w:t xml:space="preserve">Exposition Bactéries du sol, mycorhizes découvrir leurs réseaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId850" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03624060v1</w:t>
+            <w:hyperlink r:id="rId849" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03230990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId851" w:history="1">
+            <w:hyperlink r:id="rId852" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exposition visible virtuellement « Résomes »à l'Atheneum de Dijon. Participation de l'UMR Agroécologie: inventaire des communautés bactériennes des sols de France et réseau mycélien. Exposition de travaux et video youtube</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Voyage au centre de la Pomme de terre. Bande déssinée. Suivez Raphaël Boussageon, doctorant de l’UMR Agroécologie, dans sa thèse CIFRE réalisée en partenariat avec Premier Tech producteurs et consommateurs.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roy, Thibault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Boussageon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Emmanuel Courty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Wipf</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Battle Karimi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">inventaire des communautés bactériennes des sols de France et réseau mycélien</w:t>
+              <w:t xml:space="preserve">Voyage au centre de la Pomme de terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId851" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03230575v1</w:t>
+            <w:hyperlink r:id="rId852" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03624060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId853" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Au Salon International de L'Agriculture, Pierre-Emmanuel Courty (UMR Agroécologie) explique le fonctionnement de la mycorhize à Michel Chevalet. CNews la matinale du 22 février 2020</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Emmanuel Courty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId854" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Chevalet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -32700,77 +32700,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId855" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mycorhizes à arbuscules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Lheureux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Wipf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Emmanuel Courty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CTIFL, 120p., 2020, 978-2-87911-336-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -32788,51 +32788,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId856" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Associate editor. Journal of Fungi. Depuis 2015</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Emmanuel Courty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">MDPI AG, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -32850,51 +32850,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId857" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Associate editor. Symbiosis. Depuis 2015</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Emmanuel Courty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Springer Netherlands, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -32912,51 +32912,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId858" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Associate editor of Frontiers in Plant Sciences. Depuis 2015</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Emmanuel Courty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Frontiers Media SA, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -33006,64 +33006,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId859" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation de l’holobionte vigne : des bio-indicateurs du dépérissement du sol aux feuilles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Trouvelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Emmanuel Courty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -33113,103 +33113,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId860" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plant beneficiating from arbuscular mycorrhizal symbiosis: impact of fungal diversity and soil fertilization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Recorbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Emmanuel Courty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Wipf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId861" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Martin-Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diederik van Tuinen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -33259,51 +33259,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId862" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure spécifique et fonctionnelle de la communauté ectomycorhizienne d'une chênaie-charmaie lorraine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Emmanuel Courty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de la Terre. Université Henri Poincaré - Nancy 1, 2006. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId863" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2006NAN10179⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -33330,51 +33330,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId864" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure spécifique et fonctionnelle de la communauté ectomycorhizienne d'une chênaie-charmaie lorraine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Emmanuel Courty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université Henri Poincaré (Nancy 1), 2006. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId865" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -33570,51 +33570,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05500190v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerson Beltr&#225;n-Torres" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry J. de la Cruz" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Maury" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Janou&#353;kov&#225;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Veneault-Fourrey" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.70982" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876993v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Santonja" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xu Pan" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Courty" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olaf Butensch&#246;n" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matty Berg" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.10567" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05461738v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Vaccaro" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla P Bettini" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Mengoni" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iacopo Passeri" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micres.2025.128180" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05411693v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Boussageon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Lemaitre" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gourrat" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Perrotte" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00572-025-01232-5" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05002691v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fromentin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucy Martine" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lien Durney" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Martin Desbouis" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00572-025-01193-9" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05460381v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien In&#232;s" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Pichereaux" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Wendehenne" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Emmanuel Courty" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Rosnoblet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00572-025-01226-3" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05535842v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Wipf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2025.09.014" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142052v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Allario" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuko Krzyzaniak" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Magnin-Robert" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Tisserant" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Fontaine" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocontrol.2025.105729" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05509961v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihed Hsouna" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Zouagui" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takwa Gritli" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Ilahi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jia-Cheng Han" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijsem.0.006807" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05132350v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Sport&#232;s" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde H&#233;rich&#233;" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Monfort-Pimet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00572-025-01200-z" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05023684v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Leray" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Winckler" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15592324.2025.2488104" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04798178v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Sportes" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Trouvelot" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05282078v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nur Ajijah" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Bettini" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micres.2024.127768" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04893247v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Der" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Recorbet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Simon-Plas" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tplants.2024.03.002" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04991466v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tplants.2023.12.013" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04798765v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Noceto" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Math&#233;," TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Anginot" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04612748v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Alaux" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Fr&#233;ville" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques David" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Rocher" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00572-024-01150-y" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05262403v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaella Balestrini" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiano Sillo" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17429145.2024.2323991" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04642396v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Moret" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Jacquens" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Larignon" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Cl&#233;ment" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Coppin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2024.1394821" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05248488v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Boussageon" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Mjiyad, Noureddine" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00572-024-01152-w" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04835237v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Bonnotte" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Avoscan" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25830/afh.rfh.2024.36.1.107" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05262835v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Ellouze" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijsem.0.006515" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05262864v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Math&#233;" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diederik van Tuinen" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-024-06624-8" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04111329v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijsem.0.005900" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04201034v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diederick van Tuinen" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Lapadatescu" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Tr&#233;panier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Vermersch" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13199-023-00911-1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04534206v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Serrano" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Formey" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Tromas" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13199-023-00954-4" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04157768v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murukarthick Jayakodi" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka A Golicz" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Kreplak" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lavinia I Fechete" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana &#268;&#237;&#382;kov&#225;" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-023-05791-5" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04095670v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13199-023-00908-w" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04240289v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najat Madjoub" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celien Durney" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13199-023-00936-6" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04533840v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mounier" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00572-023-01119-3" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04214977v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie de Sousa" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00572-023-01117-5" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03951642v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#243;nica Sebastiana" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Serrazina" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipa Monteiro" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Fromentin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants12010010" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04434130v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohra Chaddad" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouad Lamrabet" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Bouhnik" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soufiane Alami" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-023-06236-8" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04107150v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13199-023-00904-0" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375810v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheng Gao" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelle Varoquaux" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Cole" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliam Montoya" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.16343" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04157694v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Wu" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wael Taamali" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Fu" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13199-023-00922-y" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800896v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Becker" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Berthom&#233;" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Delavault" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Flutre" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tplants.2022.08.014" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03716441v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Arnould" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tplants.2021.08.015" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03841930v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boussageon Raphael" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marro Nicol&#225;s" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janou&#353;kov&#225; Martina" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brul&#233; Daphn&#233;e" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel D. Wipf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.14426" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03697230v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hirissou" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Lheureux" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Legras" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Casieri" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2022-vol85-art30" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03845213v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00572-022-01094-1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03860053v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroua Mansouri" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.syapm.2022.126343" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03847530v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tplants.2021.12.006" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03510070v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Bettenfeld" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmine Cadena I Canals" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fernandez" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Fontaine" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jare.2021.12.008" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04033326v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Looney" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shingo Miyauchi" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Morin" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Drula" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.17892" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03313640v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Calabrese" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Balliau" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Zivy" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fgb.2021.103517" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03624655v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gontier" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03609536v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivette Garc&#237;a-Soto" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yareni Marlene Cruz-Farf&#225;n" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Daniel Castro-Chilpa" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liz Xochiquetzal Hern&#225;ndez-Cerezo" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2021.696450" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03130035v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;rich&#233;, Mathilde" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Bazerolle" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03482932v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berty, Robert" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roy, Thibault" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03313589v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Pfister" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Leborgne-Castel" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolf Frommer" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tplants.2020.09.009" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03461377v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sportes Antoine" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00572-021-01053-2" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03141113v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Lauvergeat" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bonneau" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03461323v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00572-021-01054-1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02941354v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittorio Rossi" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sasa Sirca" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935471v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03150189v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Tranchand" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rhisph.2020.100230" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03577471v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evert van Schaik" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lemaitre-Guillier" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Mondy" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03348042v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03357805v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Robert" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02912732v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Schneider-Maunoury" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Deveau" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Moreno" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Todesco" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Belmondo" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.16321" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03130992v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tplants.2019.12.024" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03624502v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lobry" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Parizel" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947753v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Symanczik" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Kr&#252;tzmann" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uwe Nehls" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boller" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2019.107643" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03138197v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Wezel" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922805v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias M&#252;ller" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Neuh&#228;user" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uwe Ludewig" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella Houdinet" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Zimmermann" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00572-020-00983-7" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624886v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;loise Mah&#233;" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Adrian" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02938657v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Cusant" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Sarazin" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Niehl" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Erban" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2019.01617" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620078v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389739v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guowei Liu" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Stirnemann" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian G&#252;beli" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Egloff" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2019.06.024" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334474v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Uroz" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phil M. Oger" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tplants.2019.06.008" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627273v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franziska Krajinski" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.15775" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03131094v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van Scheik" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian M" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621656v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Navina Drechsler" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233;e Brul&#233;" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinhard Kunze" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00572-017-0802-z" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622586v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Thomas" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Aurelle" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623702v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moritz F. Lehmann" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Wiemken" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00572-018-0853-9" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621613v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Lallemand" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicja Robionek" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Andre Selosse" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23818107.2017.1418430" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624180v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621890v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mait Lang" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aarne Luud" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Palancade" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcx054" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622590v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie K Rich" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Roux" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Reinhardt" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-017-3988-8" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01436544v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Prinzing" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim A. Ozinga" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Br&#228;ndle" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Hennion" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.14341" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01589851v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Jacquemyn" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Waud" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rein Brys" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2017.01497" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627157v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sally Koegel" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Mieulet" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sefer Baday" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Chatagnier" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moritz Lehmann" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00572-017-0786-8" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626473v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Nouri" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tplants.2017.05.008" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598827v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annegret Kohler" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pcp/pcx044" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631376v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob P&#233;rez-Tienda" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Ellerbeck" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2016.00679" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359227v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Munoz" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;ven Criquet" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Andr&#233; Selosse" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Duchemin" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.12633" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630130v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2016.00809" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354681v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Garcia" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Doidy" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine D. Zimmermann" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tplants.2016.07.010" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KNZ2P9L2-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631968v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassima Ait Lahmidi" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plaphy.2016.06.023" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641386v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Walder" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Viemken" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15592324.2015.1131372" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631224v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Penelope Smith" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Redecker" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07352689.2014.897897" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639710v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed N. Al-Yahya&#8217;ei" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00572-015-0638-3" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631576v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavla Doubkova" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helge Niemann" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2014.12.005" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641390v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Brul&#233;" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2015.03.003" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637871v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Derelle" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dajoz" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Declerck" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid M. van Aarle" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjb-2014-0180" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072113v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Yguel" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Jactel" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olaf Butenschoen" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2014.08.003" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634068v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gallardo Guerrero" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Le Signor" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Vernoud" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2014.00580" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268955v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Derrien" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Plain" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louisette Gelhaye" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanja C. W. Moerdijk-Poortvliet" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2014.04.030" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631722v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Sieh" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Franken" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haoqiang Zhang" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917942v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Migeon" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00572-013-0496-9" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-HBR5RM3L-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651999v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.12199" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653045v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Bahram" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urmas Koljalg" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdala G. Di&#233;dhiou" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramsus Kj&#248;ller" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.12120" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647107v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2012.12.008" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SHKZGTPH-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268176v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Br&#233;da" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Maillard" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Montpied" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Brechet" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Garbaye" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2012.11.002" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q28NLRMP-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001500v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane S. Uroz" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-Claude J.-C. Pierrat" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M. Peter" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bu&#233;e" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-013-0199-y" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-PC36GC1F-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650287v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor A. Yakovlev" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ari Mikko Hietala" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taina Lundell" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Solheim" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fgb.2013.04.011" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TXQKJGJB-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644728v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/psb.25229" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268185v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cohen" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-B&#233;atrice Bogeat-Triboulot" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silv&#232;re Vialet-Chabrand" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Merret" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0055506" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02540446v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Pritsch" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Churin" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Cloutier-Hurteau" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ali" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00572-011-0364-4" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-LL654335-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649491v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessy Labbe" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Mar&#231;ais" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bastien" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825170v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Loth-Pereda" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Orsini" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Lota" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.111.180646" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372457v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ver&#243;nica Loth-Pereda" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lota" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652847v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kurt Ineichen" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.111.177618" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659141v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663834v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdala Gamby Diedhiou" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale P. Frey-Klett" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois F. Le Tacon" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2009.12.006" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-67SMF62Z-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665327v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Franc" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2010.07.014" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MBGK0C7Z-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667828v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.J. Hoegger" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kilaru" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2009.02774.x" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667549v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ken Cullings" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-009-1434-6" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-MM7W7Q2L-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661229v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rineau" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean J. Garbaye" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2008.03.012" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WLD3P7VJ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195010v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-Claude Pierrat" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.01592-08" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666158v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Lekounougou" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mounguengui" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dumar&#231;ay" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rose" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibiod.2007.06.013" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BMB26BV2-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659848v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Poletto" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Duchaussoy" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00584-08" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666193v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2007.01.017" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-745RPC9N-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661124v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Mignot" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2007.02.016" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NDQSGZGZ-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657666v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Richard" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660069v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger T. Koide" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2007.01987.x" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657392v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680580v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Duplessis" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Tagu" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Martin" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679168v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Pouysegur" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2005.10.005" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BWMBZ2H5-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678090v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Pritsch" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Schloter" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hartmann" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680906v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Peter" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;emmanuel Courty" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Delaruelle" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Martin" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1469-8137.2003.00796.x" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05425094v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Bruyant" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Hily" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05110673v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Frochot" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Dupaty" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05121925v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;louis Alaux" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05353516v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Nowak" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Gautheron" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bottou" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandie Barbot," TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Lequin" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04732699v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Ines" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04732240v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines, Damien" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04798220v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04910947v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04798197v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04680916v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04629032v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04632434v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Matic" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kawiporn Chinachanta" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Boeglin" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Dauzat" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Boulord" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04628960v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04208386v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04317133v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Ines," TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03926812v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Vedrenne," TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03717213v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doan Trung Luu" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Corratg&#233;-Faillie" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Layla Chmaiss" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhour, Houssein" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052963v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Fourquez" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Facon" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03646950v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03714216v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03711298v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou B&#226;," TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Chalot." TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdala Gambi Di&#233;dhiou" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03646962v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03982645v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Coll" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Boisseau" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Poitou" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03993615v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03982441v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lambaret, Mouad" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03711739v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Trepanier" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04743485v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Jacquens" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Anginot" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03711138v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03646968v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03647068v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03646978v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Durney," TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Coll" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Boisseau," TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03886574v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Burstin" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Aubert" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03331134v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03577289v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03602633v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052942v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03543782v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03577976v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E van Schaik" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03585367v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Fernandez," TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Fontaine," TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03593578v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Bartoli" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Lefebvre" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Almario" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Revellin" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03577540v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gouroux" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03319040v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03602749v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03319962v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03585544v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luu, Truong Luu" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Lolivier" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexandre Audebert" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03562667v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03576742v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03593567v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03320800v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lemaire" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03097460v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787434v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Mortier" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299658v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Terraz" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786237v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Humbert" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785578v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785603v1" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Koszela" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Lacroix" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Michel" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03246385v1" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786279v1" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786236v1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787564v1" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786948v1" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lepetit" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786949v1" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462780v1" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Lemoine" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Coutos-Th&#233;venot" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734422v1" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605311v1" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Drain" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bernaud" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03188742v1" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733518v1" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02784836v1" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736791v1" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02784912v1" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02784942v1" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Forges" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743650v1" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Zerbib" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Roy" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512088v1" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506627v1" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Aprile" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Rossi" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annamaria Cubi" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798421v1" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808998v1" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01130410v1" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader A&#239;nouche" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748309v1" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Geavy" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael K&#228;lin" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Henri" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748302v1" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748298v1" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03799290v1" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809004v1" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813732v1" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818660v1" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813412v1" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826266v1" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786194v1" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Mathieu" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Ortiz-Vallejo" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Ballini" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04487155v1" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Plassard" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-85042-1.00030-6" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02938650v1" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine G. Recorbet" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-0603-2_17" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786823v1" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/978-981-13-5767-1_15" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-13-5767-1_15" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787116v1" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/978-981-13-5767-1_3" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-13-5767-1_3" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603050v1" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595392v1" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://eu.wiley.com/WileyCDA/WileyTitle/productCd-1118951417.html" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118951446.ch14" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795709v1" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Bocayuva" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Catarina Megumi Kasuya" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118951446.ch25" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811465v1" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie D. Jones" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Brooks" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Grierson" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/sssabookser9.c13" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820776v1" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucio Montecchio" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Rossi" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04645736v1" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Nicolas-Franc&#232;s" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Besson-Bard" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Meschini" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04628977v1" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Gardiennet" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Gerbeau-Pissot" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04878461v1" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04784447v1" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Auclair" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Hilly" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04636112v1" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wasu Pathom-Aree" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Beno&#238;t Peltier" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Ali&#233;nor V&#233;ry" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04743880v1" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04139472v1" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04668493v1" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03711831v1" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03714639v1" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03711797v1" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auclair, Anthony" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03714291v1" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lian Durney" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iiahi, Houda" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saif-Allah Chihaoui" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03716362v1" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03886882v1" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03888408v1" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03602759v1" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03671273v1" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03610422v1" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738387v1" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Luu Doan" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maguette Seck" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Robert" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735687v1" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737772v1" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sirca" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ranca" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kehrli" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736054v1" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734820v1" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737768v1" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lingua" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Todeschini" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mazzucco" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Marsano" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2018.01611" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737605v1" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Plassart" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734418v1" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Bourion" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregoire Aubert" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737769v1" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785420v1" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913053v1" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913049v1" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734237v1" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Gaudeul" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josie Lambourdi&#232;re" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Andr&#233; Selosse" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739278v1" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738538v1" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741805v1" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Geay" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Valot" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798773v1" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808800v1" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807859v1" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine C. Arnould" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01131484v1" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05375771v1" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528743v1" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Decouard" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niaz Bahar Chowdhury" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Saou" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Rigault" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Quiller&#233;" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03844146v2" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssein Zhour" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03432666v1" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Courson" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Labonte," TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03230990v1" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Ranjard" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Roy" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03624060v1" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03230575v1" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Battle Karimi" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02940152v1" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Chevalet" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02959855v1" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02973779v1" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02973768v1" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02973756v1" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03579214v1" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785152v1" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Martin-Laurent" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01754280v1" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2006NAN10179" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02812438v1" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05500190v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerson Beltr&#225;n-Torres" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry J. de la Cruz" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Maury" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Janou&#353;kov&#225;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Veneault-Fourrey" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.70982" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05023684v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien In&#232;s" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Leray" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Winckler" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Courty" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Wendehenne" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15592324.2025.2488104" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05461738v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Vaccaro" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla P Bettini" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Mengoni" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iacopo Passeri" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micres.2025.128180" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05411693v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Boussageon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Lemaitre" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gourrat" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Perrotte" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00572-025-01232-5" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876993v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Santonja" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xu Pan" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olaf Butensch&#246;n" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matty Berg" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.10567" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05460381v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Pichereaux" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Emmanuel Courty" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Rosnoblet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00572-025-01226-3" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05002691v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fromentin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucy Martine" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lien Durney" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Martin Desbouis" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00572-025-01193-9" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05535842v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Wipf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2025.09.014" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142052v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Allario" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuko Krzyzaniak" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Magnin-Robert" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Tisserant" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Fontaine" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocontrol.2025.105729" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05509961v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihed Hsouna" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Zouagui" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takwa Gritli" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Ilahi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jia-Cheng Han" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijsem.0.006807" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05132350v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Sport&#232;s" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde H&#233;rich&#233;" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Monfort-Pimet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00572-025-01200-z" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05262835v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Ellouze" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijsem.0.006515" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05262864v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Noceto" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Math&#233;" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Anginot" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diederik van Tuinen" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-024-06624-8" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05282078v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nur Ajijah" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Bettini" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micres.2024.127768" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04798178v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Sportes" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Trouvelot" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04893247v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Der" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Recorbet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Simon-Plas" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tplants.2024.03.002" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04991466v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tplants.2023.12.013" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04612748v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Alaux" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Fr&#233;ville" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques David" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Rocher" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00572-024-01150-y" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04798765v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Math&#233;," TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05262403v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaella Balestrini" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiano Sillo" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17429145.2024.2323991" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04642396v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Moret" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Jacquens" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Larignon" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Cl&#233;ment" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Coppin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2024.1394821" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05248488v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Boussageon" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Mjiyad, Noureddine" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00572-024-01152-w" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04835237v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Bonnotte" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Avoscan" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25830/afh.rfh.2024.36.1.107" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375810v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheng Gao" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelle Varoquaux" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Cole" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliam Montoya" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.16343" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04157694v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Wu" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wael Taamali" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Fu" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13199-023-00922-y" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800896v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Becker" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Berthom&#233;" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Delavault" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Flutre" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tplants.2022.08.014" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04111329v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijsem.0.005900" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04534206v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Serrano" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Formey" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Tromas" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13199-023-00954-4" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04201034v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diederick van Tuinen" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Lapadatescu" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Tr&#233;panier" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Vermersch" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13199-023-00911-1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04157768v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murukarthick Jayakodi" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka A Golicz" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Kreplak" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lavinia I Fechete" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana &#268;&#237;&#382;kov&#225;" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-023-05791-5" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04214977v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie de Sousa" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00572-023-01117-5" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03951642v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#243;nica Sebastiana" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Serrazina" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipa Monteiro" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Fromentin" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants12010010" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04095670v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13199-023-00908-w" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04240289v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najat Madjoub" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celien Durney" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13199-023-00936-6" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04533840v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mounier" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00572-023-01119-3" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04434130v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohra Chaddad" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouad Lamrabet" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Bouhnik" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soufiane Alami" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-023-06236-8" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04107150v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13199-023-00904-0" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04033326v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Looney" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shingo Miyauchi" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Morin" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Drula" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.17892" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03510070v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Bettenfeld" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmine Cadena I Canals" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fernandez" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Fontaine" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jare.2021.12.008" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03716441v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Arnould" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tplants.2021.08.015" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03841930v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boussageon Raphael" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marro Nicol&#225;s" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janou&#353;kov&#225; Martina" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brul&#233; Daphn&#233;e" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel D. Wipf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.14426" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03697230v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hirissou" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Lheureux" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Legras" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Casieri" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2022-vol85-art30" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03845213v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00572-022-01094-1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03860053v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroua Mansouri" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.syapm.2022.126343" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03847530v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tplants.2021.12.006" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03624655v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gontier" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03609536v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivette Garc&#237;a-Soto" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yareni Marlene Cruz-Farf&#225;n" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Daniel Castro-Chilpa" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liz Xochiquetzal Hern&#225;ndez-Cerezo" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2021.696450" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03313640v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Calabrese" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Balliau" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Zivy" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fgb.2021.103517" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03130035v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;rich&#233;, Mathilde" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Bazerolle" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03482932v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berty, Robert" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roy, Thibault" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03313589v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Pfister" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Leborgne-Castel" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolf Frommer" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tplants.2020.09.009" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03461377v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sportes Antoine" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00572-021-01053-2" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03141113v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Lauvergeat" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bonneau" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03461323v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00572-021-01054-1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02912732v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Schneider-Maunoury" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Deveau" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Moreno" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Todesco" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Belmondo" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.16321" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03624502v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lobry" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Parizel" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922805v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias M&#252;ller" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Neuh&#228;user" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uwe Ludewig" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella Houdinet" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Zimmermann" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00572-020-00983-7" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03130992v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tplants.2019.12.024" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03138197v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Wezel" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947753v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Symanczik" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Kr&#252;tzmann" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uwe Nehls" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boller" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2019.107643" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02941354v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittorio Rossi" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sasa Sirca" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03150189v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Tranchand" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rhisph.2020.100230" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03577471v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evert van Schaik" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lemaitre-Guillier" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Mondy" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03348042v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935471v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03357805v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Robert" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624886v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;loise Mah&#233;" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Adrian" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389739v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guowei Liu" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Stirnemann" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian G&#252;beli" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Egloff" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2019.06.024" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334474v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Uroz" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phil M. Oger" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tplants.2019.06.008" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02938657v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Cusant" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Sarazin" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Niehl" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Erban" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2019.01617" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620078v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627273v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franziska Krajinski" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.15775" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03131094v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van Scheik" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian M" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624180v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621656v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Navina Drechsler" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233;e Brul&#233;" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinhard Kunze" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00572-017-0802-z" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622586v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Thomas" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Aurelle" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623702v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moritz F. Lehmann" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Wiemken" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00572-018-0853-9" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621613v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Lallemand" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicja Robionek" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Andre Selosse" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23818107.2017.1418430" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621890v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mait Lang" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aarne Luud" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Palancade" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcx054" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01436544v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Prinzing" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim A. Ozinga" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Br&#228;ndle" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Hennion" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.14341" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622590v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie K Rich" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Roux" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Reinhardt" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-017-3988-8" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01589851v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Jacquemyn" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Waud" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rein Brys" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2017.01497" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627157v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sally Koegel" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Mieulet" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sefer Baday" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Chatagnier" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moritz Lehmann" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00572-017-0786-8" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626473v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Nouri" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tplants.2017.05.008" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598827v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annegret Kohler" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pcp/pcx044" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631968v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassima Ait Lahmidi" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plaphy.2016.06.023" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641386v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Walder" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Viemken" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15592324.2015.1131372" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631376v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob P&#233;rez-Tienda" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Ellerbeck" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2016.00679" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359227v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Munoz" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;ven Criquet" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Andr&#233; Selosse" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Duchemin" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.12633" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630130v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2016.00809" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354681v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Garcia" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Doidy" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine D. Zimmermann" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tplants.2016.07.010" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KNZ2P9L2-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637871v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Derelle" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dajoz" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Declerck" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid M. van Aarle" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjb-2014-0180" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631224v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Penelope Smith" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Redecker" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07352689.2014.897897" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639710v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed N. Al-Yahya&#8217;ei" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00572-015-0638-3" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631576v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavla Doubkova" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helge Niemann" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2014.12.005" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641390v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Brul&#233;" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2015.03.003" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631722v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Sieh" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Franken" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haoqiang Zhang" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072113v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Yguel" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Jactel" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olaf Butenschoen" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2014.08.003" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634068v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gallardo Guerrero" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Le Signor" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Vernoud" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2014.00580" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268955v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Derrien" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Plain" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louisette Gelhaye" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanja C. W. Moerdijk-Poortvliet" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2014.04.030" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644728v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/psb.25229" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268185v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cohen" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-B&#233;atrice Bogeat-Triboulot" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silv&#232;re Vialet-Chabrand" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Merret" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0055506" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651999v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.12199" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917942v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Migeon" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00572-013-0496-9" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-HBR5RM3L-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268176v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Br&#233;da" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Maillard" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Montpied" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Brechet" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Garbaye" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2012.11.002" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q28NLRMP-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001500v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane S. Uroz" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-Claude J.-C. Pierrat" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M. Peter" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bu&#233;e" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-013-0199-y" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-PC36GC1F-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653045v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Bahram" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urmas Koljalg" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdala G. Di&#233;dhiou" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramsus Kj&#248;ller" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.12120" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647107v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2012.12.008" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SHKZGTPH-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650287v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor A. Yakovlev" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ari Mikko Hietala" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taina Lundell" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Solheim" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fgb.2013.04.011" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TXQKJGJB-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372457v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ver&#243;nica Loth-Pereda" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Orsini" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lota" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.111.180646" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652847v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kurt Ineichen" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.111.177618" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02540446v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Pritsch" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Churin" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Cloutier-Hurteau" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ali" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00572-011-0364-4" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-LL654335-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825170v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Loth-Pereda" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Lota" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649491v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessy Labbe" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Mar&#231;ais" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bastien" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659141v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663834v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdala Gamby Diedhiou" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale P. Frey-Klett" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois F. Le Tacon" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2009.12.006" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-67SMF62Z-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665327v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Franc" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2010.07.014" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MBGK0C7Z-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667828v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.J. Hoegger" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kilaru" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2009.02774.x" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667549v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ken Cullings" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-009-1434-6" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-MM7W7Q2L-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659848v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Poletto" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Duchaussoy" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean J. Garbaye" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00584-08" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661229v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rineau" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2008.03.012" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WLD3P7VJ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195010v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-Claude Pierrat" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.01592-08" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666158v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Lekounougou" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mounguengui" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dumar&#231;ay" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rose" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibiod.2007.06.013" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BMB26BV2-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666193v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2007.01.017" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-745RPC9N-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661124v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Mignot" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2007.02.016" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NDQSGZGZ-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657666v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Richard" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660069v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger T. Koide" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2007.01987.x" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657392v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680580v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Duplessis" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Tagu" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Martin" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679168v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Pouysegur" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2005.10.005" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BWMBZ2H5-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678090v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Pritsch" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Schloter" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hartmann" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680906v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Peter" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;emmanuel Courty" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Delaruelle" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Martin" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1469-8137.2003.00796.x" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05425094v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Bruyant" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Hily" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05110673v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Frochot" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Dupaty" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05121925v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;louis Alaux" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05353516v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Nowak" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Gautheron" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bottou" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandie Barbot," TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Lequin" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04732699v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Ines" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04732240v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines, Damien" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04798220v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04910947v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04798197v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04680916v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04629032v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04632434v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Matic" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kawiporn Chinachanta" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Boeglin" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Dauzat" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Boulord" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04628960v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03926812v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Vedrenne," TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04208386v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04317133v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Ines," TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03646978v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Durney," TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Coll" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Boisseau," TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03886574v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Burstin" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Aubert" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03717213v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doan Trung Luu" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Corratg&#233;-Faillie" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Layla Chmaiss" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhour, Houssein" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03646962v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03982645v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Coll" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Boisseau" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Poitou" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03993615v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052963v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Fourquez" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Facon" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03646950v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03714216v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03711298v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou B&#226;," TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Chalot." TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdala Gambi Di&#233;dhiou" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03982441v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lambaret, Mouad" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03711739v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Trepanier" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04743485v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Jacquens" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Anginot" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03711138v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03646968v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03647068v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03585544v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luu, Truong Luu" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Lolivier" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexandre Audebert" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03576742v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03593567v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03562667v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03602633v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03577289v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03331134v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03577540v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gouroux" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03319040v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052942v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03543782v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03577976v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E van Schaik" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03585367v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Fernandez," TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Fontaine," TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03593578v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Bartoli" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Lefebvre" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Almario" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Revellin" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03602749v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03319962v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03320800v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lemaire" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03097460v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787434v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Mortier" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786949v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462780v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Lemoine" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Coutos-Th&#233;venot" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299658v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Terraz" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785578v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786237v1" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Humbert" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786279v1" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785603v1" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Koszela" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Lacroix" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Michel" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03246385v1" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786236v1" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787564v1" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786948v1" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lepetit" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02784836v1" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734422v1" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605311v1" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Drain" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bernaud" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03188742v1" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733518v1" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736791v1" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02784912v1" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02784942v1" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Forges" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743650v1" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Zerbib" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Roy" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506627v1" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Aprile" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Rossi" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annamaria Cubi" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512088v1" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798421v1" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808998v1" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01130410v1" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader A&#239;nouche" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748309v1" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Geavy" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael K&#228;lin" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Henri" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748302v1" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748298v1" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03799290v1" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809004v1" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813732v1" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818660v1" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813412v1" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826266v1" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786194v1" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Mathieu" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Ortiz-Vallejo" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Ballini" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04487155v1" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Plassard" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-85042-1.00030-6" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02938650v1" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine G. Recorbet" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-0603-2_17" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787116v1" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/978-981-13-5767-1_3" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-13-5767-1_3" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786823v1" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/978-981-13-5767-1_15" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-13-5767-1_15" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603050v1" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795709v1" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Bocayuva" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Catarina Megumi Kasuya" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118951446.ch25" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595392v1" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://eu.wiley.com/WileyCDA/WileyTitle/productCd-1118951417.html" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118951446.ch14" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811465v1" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie D. Jones" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Brooks" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Grierson" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/sssabookser9.c13" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820776v1" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucio Montecchio" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Rossi" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04645736v1" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Nicolas-Franc&#232;s" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Besson-Bard" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Meschini" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04628977v1" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Gardiennet" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Gerbeau-Pissot" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04878461v1" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04784447v1" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Auclair" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Hilly" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04636112v1" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wasu Pathom-Aree" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Beno&#238;t Peltier" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Ali&#233;nor V&#233;ry" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04668493v1" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04743880v1" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04139472v1" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03711831v1" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03714291v1" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lian Durney" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iiahi, Houda" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saif-Allah Chihaoui" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03716362v1" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03714639v1" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03711797v1" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auclair, Anthony" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03886882v1" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03888408v1" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03610422v1" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03602759v1" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03671273v1" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737769v1" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734418v1" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Bourion" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregoire Aubert" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738387v1" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Luu Doan" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maguette Seck" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Robert" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735687v1" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737772v1" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sirca" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ranca" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kehrli" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736054v1" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734820v1" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737768v1" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lingua" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Todeschini" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mazzucco" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Marsano" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2018.01611" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737605v1" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Plassart" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785420v1" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913053v1" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913049v1" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734237v1" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Gaudeul" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josie Lambourdi&#232;re" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Andr&#233; Selosse" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739278v1" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738538v1" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741805v1" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Geay" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Valot" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798773v1" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808800v1" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807859v1" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine C. Arnould" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01131484v1" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05375771v1" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528743v1" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Decouard" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niaz Bahar Chowdhury" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Saou" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Rigault" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Quiller&#233;" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03844146v2" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssein Zhour" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03230575v1" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Battle Karimi" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03432666v1" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Courson" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Labonte," TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03230990v1" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Ranjard" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Roy" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03624060v1" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02940152v1" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Chevalet" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02959855v1" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02973779v1" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02973768v1" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02973756v1" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03579214v1" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785152v1" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Martin-Laurent" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01754280v1" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2006NAN10179" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02812438v1" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>