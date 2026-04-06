--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -100,295 +100,295 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The 3′–5′ exoribonuclease ISG20L2 contributes to 3′ terminus maturation of 18S and 28S ribosomal RNAs</w:t>
+                <w:t xml:space="preserve">VEXAS anemia is a mosaic erythroblastopenia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Aubert</w:t>
+                <w:t xml:space="preserve">François Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Zuber</w:t>
+                <w:t xml:space="preserve">Giulia Hardouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Mommert-Tripon</w:t>
+                <w:t xml:space="preserve">Sara El Hoss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Le Page</w:t>
+                <w:t xml:space="preserve">Aya Ghoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Montel-Lehry</w:t>
+                <w:t xml:space="preserve">Emilie-Fleur Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 53 (21), </w:t>
+              <w:t xml:space="preserve">Blood</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 147 (11), pp.1178-1190. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/nar/gkaf1180⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1182/blood.2025029081⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05375221v1</w:t>
+                <w:t xml:space="preserve">hal-04935190v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">VEXAS anemia is a mosaic erythroblastopenia</w:t>
+                <w:t xml:space="preserve">The 3′–5′ exoribonuclease ISG20L2 contributes to 3′ terminus maturation of 18S and 28S ribosomal RNAs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Rodrigues</w:t>
+                <w:t xml:space="preserve">Maxime Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giulia Hardouin</w:t>
+                <w:t xml:space="preserve">Hélène Zuber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sara El Hoss</w:t>
+                <w:t xml:space="preserve">Marine Mommert-Tripon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aya Ghoul</w:t>
+                <w:t xml:space="preserve">Sarah Le Page</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie-Fleur Gautier</w:t>
+                <w:t xml:space="preserve">Nathalie Montel-Lehry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Blood</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 53 (21), </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1182/blood.2025029081⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/nar/gkaf1180⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04935190v2</w:t>
+                <w:t xml:space="preserve">hal-05375221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Off-axis electron holography of unstained bacteriophages: Towards electrostatic potential measurement of biological samples</w:t>
               </w:r>
@@ -502,645 +502,645 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04901847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diamond-Blackfan anemia, the archetype of ribosomopathy: How distinct is it from the other constitutional ribosomopathies?</w:t>
+                <w:t xml:space="preserve">SURF2 is a MDM2 antagonist in triggering the nucleolar stress response</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. da Costa</w:t>
+                <w:t xml:space="preserve">Sophie Tagnères</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Narla Mohandas</w:t>
+                <w:t xml:space="preserve">Paulo Espirito Santo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludivine David-Nguyen</w:t>
+                <w:t xml:space="preserve">Julie Radermecker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jessica Platon</w:t>
+                <w:t xml:space="preserve">Dana Rinaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Marie</w:t>
+                <w:t xml:space="preserve">Carine Froment</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Blood Cells, Molecules and Diseases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 106, pp.102838. </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15 (1), pp.8404. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bcmd.2024.102838⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41467-024-52659-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04473527v1</w:t>
+                <w:t xml:space="preserve">hal-04739145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diagnosis, treatment, and surveillance of Diamond-Blackfan anaemia syndrome: international consensus statement</w:t>
+                <w:t xml:space="preserve">Diamond-Blackfan anemia, the archetype of ribosomopathy: How distinct is it from the other constitutional ribosomopathies?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marcin Wlodarski</w:t>
+                <w:t xml:space="preserve">L. da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrianna Vlachos</w:t>
+                <w:t xml:space="preserve">Narla Mohandas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jason Farrar</w:t>
+                <w:t xml:space="preserve">Ludivine David-Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lydie Da Costa</w:t>
+                <w:t xml:space="preserve">Jessica Platon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antonis Kattamis</w:t>
+                <w:t xml:space="preserve">Isabelle Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Lancet Haematology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 11 (5), pp.e368-e382. </w:t>
+              <w:t xml:space="preserve">Blood Cells, Molecules and Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 106, pp.102838. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S2352-3026(24)00063-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.bcmd.2024.102838⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04566715v1</w:t>
+                <w:t xml:space="preserve">hal-04473527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A nuclear protein quality control system for elimination of nucleolus-related inclusions</w:t>
+                <w:t xml:space="preserve">Diagnosis, treatment, and surveillance of Diamond-Blackfan anaemia syndrome: international consensus statement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lorène Brunello</w:t>
+                <w:t xml:space="preserve">Marcin Wlodarski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jolanta Polanowska</w:t>
+                <w:t xml:space="preserve">Adrianna Vlachos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léo Le Tareau</w:t>
+                <w:t xml:space="preserve">Jason Farrar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chantal Maghames</w:t>
+                <w:t xml:space="preserve">Lydie Da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Georget</w:t>
+                <w:t xml:space="preserve">Antonis Kattamis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMBO Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 44 (3), pp.801-823. </w:t>
+              <w:t xml:space="preserve">The Lancet Haematology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 11 (5), pp.e368-e382. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s44318-024-00333-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S2352-3026(24)00063-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05087097v1</w:t>
+                <w:t xml:space="preserve">hal-04566715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SURF2 is a MDM2 antagonist in triggering the nucleolar stress response</w:t>
+                <w:t xml:space="preserve">A nuclear protein quality control system for elimination of nucleolus-related inclusions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Tagnères</w:t>
+                <w:t xml:space="preserve">Lorène Brunello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paulo Espirito Santo</w:t>
+                <w:t xml:space="preserve">Jolanta Polanowska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Radermecker</w:t>
+                <w:t xml:space="preserve">Léo Le Tareau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dana Rinaldi</w:t>
+                <w:t xml:space="preserve">Chantal Maghames</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carine Froment</w:t>
+                <w:t xml:space="preserve">Virginie Georget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 15 (1), pp.8404. </w:t>
+              <w:t xml:space="preserve">EMBO Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 44 (3), pp.801-823. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-024-52659-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s44318-024-00333-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04739145v1</w:t>
+                <w:t xml:space="preserve">hal-05087097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collectively building a mentor–mentee relationship through a one-day workshop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Tagnères</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paulo Espirito Santo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Radermecker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dana Rinaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Froment</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Biotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 41 (12), pp.1829-1833. </w:t>
@@ -1440,1233 +1440,1233 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03664473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The final step of 40S ribosomal subunit maturation is controlled by a dual key lock</w:t>
+                <w:t xml:space="preserve">p53 activation during ribosome biogenesis regulates normal erythroid differentiation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Plassart</w:t>
+                <w:t xml:space="preserve">Salomé Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ramtin Shayan</w:t>
+                <w:t xml:space="preserve">Ismael Boussaid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Montellese</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Dana Rinaldi</w:t>
+                <w:t xml:space="preserve">Celia Floquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natacha Larburu</w:t>
+                <w:t xml:space="preserve">Anna Raimbault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Hatin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">eLife</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7554/eLife.61254⟩</w:t>
+              <w:t xml:space="preserve">Blood</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 137 (1), pp.89-102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1182/blood.2019003439⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03383808v2</w:t>
+                <w:t xml:space="preserve">hal-03442857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human METTL18 is a histidine-specific methyltransferase that targets RPL3 and affects ribosome biogenesis and function</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The final step of 40S ribosomal subunit maturation is controlled by a dual key lock</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Francoise Odonohue</w:t>
+                <w:t xml:space="preserve">Laura Plassart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yeji Kim</w:t>
+                <w:t xml:space="preserve">Ramtin Shayan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnus Jakobsson</w:t>
+                <w:t xml:space="preserve">Christian Montellese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dana Rinaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luca Gessa</w:t>
+                <w:t xml:space="preserve">Natacha Larburu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 49 (6), pp.3185-3203. </w:t>
+              <w:t xml:space="preserve">eLife</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10, pp.e61254. </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/nar/gkab088⟩</w:t>
+                <w:t xml:space="preserve">⟨10.7554/eLife.61254⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03363245v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03383808v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">p53 activation during ribosome biogenesis regulates normal erythroid differentiation</w:t>
+                <w:t xml:space="preserve">Human METTL18 is a histidine-specific methyltransferase that targets RPL3 and affects ribosome biogenesis and function</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salomé Le Goff</w:t>
+                <w:t xml:space="preserve">Jędrzej Małecki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ismael Boussaid</w:t>
+                <w:t xml:space="preserve">Marie-Francoise Odonohue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Celia Floquet</w:t>
+                <w:t xml:space="preserve">Yeji Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Raimbault</w:t>
+                <w:t xml:space="preserve">Magnus Jakobsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Hatin</w:t>
+                <w:t xml:space="preserve">Luca Gessa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Blood</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 137 (1), pp.89-102. </w:t>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 49 (6), pp.3185-3203. </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1182/blood.2019003439⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/nar/gkab088⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03442857v1</w:t>
+                <w:t xml:space="preserve">hal-03363245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Good Vibrations: Structural Remodeling of Maturing Yeast Pre-40S Ribosomal Particles Followed by Cryo-Electron Microscopy</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Balor</w:t>
+                <w:t xml:space="preserve">Ribosomal protein gene RPL9 variants can differentially impair ribosome function and cellular metabolism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Lezzerini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianna Penzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Françoise O'Donohue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carolina Marques dos Santos Vieira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Saby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/molecules25051125⟩</w:t>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 48 (2), pp.770-787. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nar/gkz1042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02998843v1</w:t>
+                <w:t xml:space="preserve">hal-02551186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The human methyltransferase ZCCHC4 catalyses N6-methyladenosine modification of 28S ribosomal RNA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rita Pinto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathrine B Vågbø</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnus E Jakobsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yeji Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marijke P Baltissen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nucleic Acids Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 48 (2), pp.830 - 846. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/nar/gkz1147⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02989962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NHP2 deficiency impairs rRNA biogenesis and causes pulmonary fibrosis and Høyeraal-Hreidarsson syndrome</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Raphael Borie</w:t>
+                <w:t xml:space="preserve">Good Vibrations: Structural Remodeling of Maturing Yeast Pre-40S Ribosomal Particles Followed by Cryo-Electron Microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramtin Shayan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dana Rinaldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natacha Larburu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Plassart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Balor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Molecular Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/hmg/ddaa011⟩</w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 25 (5), pp.1125. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/molecules25051125⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02458897v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02998843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ribosomal protein gene RPL9 variants can differentially impair ribosome function and cellular metabolism</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marco Lezzerini</w:t>
+                <w:t xml:space="preserve">NHP2 deficiency impairs rRNA biogenesis and causes pulmonary fibrosis and Høyeraal-Hreidarsson syndrome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maname Benyelles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Françoise O'Donohue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marianna Penzo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie-Françoise O'Donohue</w:t>
+                <w:t xml:space="preserve">Laëtitia Kermasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carolina Marques dos Santos Vieira</w:t>
+                <w:t xml:space="preserve">Elodie Lainey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manon Saby</w:t>
+                <w:t xml:space="preserve">Raphael Borie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 48 (2), pp.770-787. </w:t>
+              <w:t xml:space="preserve">Human Molecular Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 29 (6), pp.907-922. </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/nar/gkz1042⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/hmg/ddaa011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02551186v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02458897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conformational proofreading of distant 40S ribosomal subunit maturation events by a long-range communication mechanism</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impaired telomere integrity and rRNA biogenesis in PARN‐deficient patients and knock‐out models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maname Benyelles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentin Mitterer</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ramtin Shayan</w:t>
+                <w:t xml:space="preserve">Harikleia Episkopou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Françoise O'Donohue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Ferreira-Cerca</w:t>
+                <w:t xml:space="preserve">Laetitia Kermasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Murat</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Tanja Enne</w:t>
+                <w:t xml:space="preserve">Pierre Frange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-019-10678-z⟩</w:t>
+              <w:t xml:space="preserve">EMBO Molecular Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 11 (7), pp.e10201. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15252/emmm.201810201⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02399643v1</w:t>
+                <w:t xml:space="preserve">hal-02327835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impaired telomere integrity and rRNA biogenesis in PARN‐deficient patients and knock‐out models</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maname Benyelles</w:t>
+                <w:t xml:space="preserve">Conformational proofreading of distant 40S ribosomal subunit maturation events by a long-range communication mechanism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Mitterer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramtin Shayan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Harikleia Episkopou</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie-Françoise O'Donohue</w:t>
+                <w:t xml:space="preserve">Sébastien Ferreira-Cerca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laetitia Kermasson</w:t>
+                <w:t xml:space="preserve">Guillaume Murat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Frange</w:t>
+                <w:t xml:space="preserve">Tanja Enne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMBO Molecular Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 11 (7), pp.e10201. </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10 (1), pp.2754. </w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.15252/emmm.201810201⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41467-019-10678-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02327835v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02399643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mammalian Hbs1L deficiency causes congenital anomalies and developmental delay associated with Pelota depletion and 80S monosome accumulation</w:t>
               </w:r>
@@ -2812,51 +2812,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Delavoie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Soldan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dana Rinaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Dauxois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3044,5118 +3044,5130 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02327833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maturation of pre‐40S particles in yeast and humans</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Molecular approaches to diagnose Diamond-Blackfan anemia: The EuroDBA experience</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie da Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Françoise O'Donohue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Cerezo</w:t>
+                <w:t xml:space="preserve">Birgit van Dooijeweert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Célia Plisson‐chastang</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Pierre‐emmanuel Gleizes</w:t>
+                <w:t xml:space="preserve">Katarzyna Albrecht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sule Unal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wiley Interdisciplinary Reviews: RNA</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/WRNA.1516⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Medical Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 61 (11), pp.664-673. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejmg.2017.10.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02399840v1</w:t>
+                <w:t xml:space="preserve">hal-02327861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recurring mutations in RPL15 are linked to hydrops fetalis and treatment independence in Diamond-Blackfan anemia</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lydie da Costa</w:t>
+                <w:t xml:space="preserve">Pre-Ribosomal RNA Processing in Human Cells: From Mechanisms to Congenital Diseases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Françoise O'Donohue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Lebaron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Emmanuel Gleizes</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Haematologica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3324/haematol.2017.177980⟩</w:t>
+              <w:t xml:space="preserve">Biomolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (4), pp.123. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/biom8040123⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02327846v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02327845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cross talk between TP53 and c-Myc in the pathophysiology of Diamond-Blackfan anemia: Evidence from RPL11-deficient in vivo and in vitro models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anirban Chakraborty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tamayo Uechi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yukari Nakajima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanna Gazda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Françoise O'Donohue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochemical and Biophysical Research Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 495 (2), pp.1839-1845. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.bbrc.2017.12.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02327850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pre-Ribosomal RNA Processing in Human Cells: From Mechanisms to Congenital Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maxime Aubert</w:t>
+                <w:t xml:space="preserve">Recurring mutations in RPL15 are linked to hydrops fetalis and treatment independence in Diamond-Blackfan anemia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcin Wlodarski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Françoise O'Donohue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Gastou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Narjesse Karboul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomolecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/biom8040123⟩</w:t>
+              <w:t xml:space="preserve">Haematologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 103 (6), pp.949-958. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3324/haematol.2017.177980⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02327845v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02327846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Genetic Landscape of Diamond-Blackfan Anemia</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Maturation of pre‐40S particles in yeast and humans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Cerezo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célia Plisson‐chastang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacob Ulirsch</w:t>
+                <w:t xml:space="preserve">Anthony K Henras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Lebaron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeffrey Verboon</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Daniel Yuan</w:t>
+                <w:t xml:space="preserve">Pierre‐emmanuel Gleizes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Human Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ajhg.2018.10.027⟩</w:t>
+              <w:t xml:space="preserve">Wiley Interdisciplinary Reviews: RNA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 10 (1), pp.e1516. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/WRNA.1516⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02328160v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02399840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RNA helicase, DDX27 regulates skeletal muscle growth and regeneration by modulation of translational processes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Genetic Landscape of Diamond-Blackfan Anemia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacob Ulirsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeffrey Verboon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shideh Kazerounian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis Bennett</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie-Françoise O'Donohue</w:t>
+                <w:t xml:space="preserve">Michael Guo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stacey Gundry</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jeffrey Widrick</w:t>
+                <w:t xml:space="preserve">Daniel Yuan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1007226⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Human Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 103 (6), pp.930-947. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ajhg.2018.10.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02327847v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02328160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular approaches to diagnose Diamond-Blackfan anemia: The EuroDBA experience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lydie da Costa</w:t>
+                <w:t xml:space="preserve">RNA helicase, DDX27 regulates skeletal muscle growth and regeneration by modulation of translational processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bennett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Françoise O'Donohue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stacey Gundry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Birgit van Dooijeweert</w:t>
+                <w:t xml:space="preserve">Aye Chan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katarzyna Albrecht</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sule Unal</w:t>
+                <w:t xml:space="preserve">Jeffrey Widrick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Medical Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 61 (11), pp.664-673. </w:t>
+              <w:t xml:space="preserve">PLoS Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 14 (3), pp.e1007226. </w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ejmg.2017.10.017⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1007226⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02327861v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02327847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Ribosomopathy Reveals Decoding Defective Ribosomes Driving Human Dysmorphism</w:t>
+                <w:t xml:space="preserve">Characterization of the lipid envelope of exosome encapsulated HEV particles protected from the immune response</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nahuel Paolini</w:t>
+                <w:t xml:space="preserve">Sabine Chapuy-Regaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Attwood</w:t>
+                <w:t xml:space="preserve">Martine Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel Sondalle</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Carolina Marques dos Santos Vieira</w:t>
+                <w:t xml:space="preserve">Celia Plisson-Chastang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anita van Adrichem</w:t>
+                <w:t xml:space="preserve">Tiffany Bonnefois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Lhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Human Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ajhg.2017.01.034⟩</w:t>
+              <w:t xml:space="preserve">Biochimie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 141, pp.70-79. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/J.BIOCHI.2017.05.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02327866v1</w:t>
+                <w:t xml:space="preserve">hal-02399744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Poly(A)-specific ribonuclease is a nuclear ribosome biogenesis factor involved in human 18S rRNA maturation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Emmanuel Gleizes</w:t>
+                <w:t xml:space="preserve">A Ribosomopathy Reveals Decoding Defective Ribosomes Driving Human Dysmorphism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nahuel Paolini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Attwood</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Sondalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carolina Marques dos Santos Vieira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anita van Adrichem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">American Journal of Human Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 100 (3), pp.506-522. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ajhg.2017.01.034⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/nar/gkx253⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02327863v1</w:t>
+                <w:t xml:space="preserve">hal-02327866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of the lipid envelope of exosome encapsulated HEV particles protected from the immune response</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Lhomme</w:t>
+                <w:t xml:space="preserve">Poly(A)-specific ribonuclease is a nuclear ribosome biogenesis factor involved in human 18S rRNA maturation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Montellese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Montel-Lehry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony K Henras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ulrike Kutay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Emmanuel Gleizes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochimie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/J.BIOCHI.2017.05.003⟩</w:t>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 45 (11), pp.6822-6836. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nar/gkx253⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02399744v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02327863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The NEDD8 inhibitor MLN4924 increases the size of the nucleolus and activates p53 through the ribosomal-Mdm2 pathway</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mark Larance</w:t>
+                <w:t xml:space="preserve">Structure of a human pre-40S particle points to a role for RACK1 in the final steps of 18S rRNA processing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natacha Larburu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Montellese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Françoise O'Donohue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ulrike Kutay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Emmanuel Gleizes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oncogene</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/onc.2015.104⟩</w:t>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 44 (17), pp.8465-8478. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nar/gkw714⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01878024v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02327869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure of a human pre-40S particle points to a role for RACK1 in the final steps of 18S rRNA processing</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Emmanuel Gleizes</w:t>
+                <w:t xml:space="preserve">The NEDD8 inhibitor MLN4924 increases the size of the nucleolus and activates p53 through the ribosomal-Mdm2 pathway</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lara J. Bou Malhab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Pion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Larance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/nar/gkw714⟩</w:t>
+              <w:t xml:space="preserve">Oncogene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 35 (4), pp.415--426. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/onc.2015.104⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02327869v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01878024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ribosomal 60S-subunit production: the final scene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celia Plisson-Chastang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Larburu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Emmanuel Gleizes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Structural and Molecular Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 22 (11), pp.837-838. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/NSMB.3121⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02399901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An overview of pre-ribosomal RNA processing in eukaryotes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony K Henras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célia Plisson-Chastang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Françoise O'Donohue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anirban Chakraborty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Emmanuel Gleizes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Wiley Interdisciplinary Reviews: RNA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 6 (2), pp.225-242. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/wrna.1269⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02327876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Germline Mutation of RPS20, Encoding a Ribosomal Protein, Causes Predisposition to Hereditary Nonpolyposis Colorectal Carcinoma Without DNA Mismatch Repair Deficiency</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taina T Nieminen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Françoise O'Donohue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yunpeng Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hannes H. Lohi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephen W. Scherer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gastroenterology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 147 (3), pp.595-598.e5. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1053/j.gastro.2014.06.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02327878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gradual processing of the ITS1 from the nucleolus to the cytoplasm during synthesis of the human 18S rRNA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milena Preti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Françoise O'Donohue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Montel-Lehry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Line Bortolin-Cavaillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Choesmel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nucleic Acids Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 41 (8), pp.4709-4723. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/nar/gkt160⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02327882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Novel deletion of RPL15 identified by array-comparative genomic hybridization in Diamond–Blackfan anemia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Landowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Françoise O'Donohue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Buros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roxanne Ghazvinian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Montel-Lehry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Human Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 132 (11), pp.1265-1274. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00439-013-1326-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02327880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frameshift mutation in p53 regulator RPL26 is associated with multiple physical abnormalities and a specific pre-rRNA processing defect in Diamond-Blackfan anemia.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanna T Gazda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milena Preti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mee Rie Sheen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Françoise O'Donohue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrianna Vlachos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Human Mutation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, epub ahead of print. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/humu.22081⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00688367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diamond Blackfan anemia: ribosomal proteins going rogue.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven R Ellis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Emmanuel Gleizes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Seminars in Hematology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 48 (2), pp.89-96. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1053/j.seminhematol.2011.02.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00611893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of two human pre-ribosomal factors, bystin and hTsr1, highlights differences in evolution of ribosome biogenesis between yeast and mammals.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Carron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Françoise O'Donohue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Choesmel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Faubladier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Emmanuel Gleizes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nucleic Acids Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 39 (1), pp.280-91. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/nar/gkq734⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00611891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ribosomal Protein Genes RPS10 and RPS26 Are Commonly Mutated in Diamond-Blackfan Anemia</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Genetic interactions show the importance of rRNA modification machinery for the role of Rps15p during ribosome biogenesis in S. cerevisiae.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Bellemer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Chabosseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Gallardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Emmanuel Gleizes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Stahl</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Human Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ajhg.2009.12.015⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 5 (5), pp.e10472. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0010472⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02328188v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00611838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functional dichotomy of ribosomal proteins during the synthesis of mammalian 40S ribosomal subunits.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Françoise O'Donohue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Choesmel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Faubladier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwennaële Fichant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Emmanuel Gleizes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Cell Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 190 (5), pp.853-66. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1083/jcb.201005117⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00611842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic interactions show the importance of rRNA modification machinery for the role of Rps15p during ribosome biogenesis in S. cerevisiae.</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ribosomal Protein Genes RPS10 and RPS26 Are Commonly Mutated in Diamond-Blackfan Anemia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leana Doherty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mee Rie Sheen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrianna Vlachos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Choesmel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Françoise O'Donohue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0010472⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Human Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 86 (2), pp.222-228. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ajhg.2009.12.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00611838v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02328188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distinct cytoplasmic maturation steps of 40S ribosomal subunit precursors require hRio2</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">[Diamond-Blackfan anemia reveals the dark side of ribosome biogenesis].</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Wild</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie-Françoise O'Donohue</w:t>
+                <w:t xml:space="preserve">Almass-Houd Aguissa-Touré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franziska Wandrey</w:t>
+                <w:t xml:space="preserve">Thierry Leblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Barbara Widmann</w:t>
+                <w:t xml:space="preserve">Gil Tchernia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Fribourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cell Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1083/jcb.200904048⟩</w:t>
+              <w:t xml:space="preserve">Médecine/Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 25 (1), pp.69-76. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/medsci/200925169⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02328194v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00611739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[Diamond-Blackfan anemia reveals the dark side of ribosome biogenesis].</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Distinct cytoplasmic maturation steps of 40S ribosomal subunit precursors require hRio2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Leblanc</w:t>
+                <w:t xml:space="preserve">Ivo Zemp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gil Tchernia</w:t>
+                <w:t xml:space="preserve">Thomas Wild</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Françoise O'Donohue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Fribourg</w:t>
+                <w:t xml:space="preserve">Franziska Wandrey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Widmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Médecine/Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/medsci/200925169⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cell Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 185 (7), pp.1167-1180. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1083/jcb.200904048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00611739v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02328194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mutation of ribosomal protein RPS24 in Diamond-Blackfan anemia results in a ribosome biogenesis disorder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Choesmel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Fribourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Almass-Houd Aguissa-Touré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noël Pinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Human Molecular Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 17 (9), pp.1253-63. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/hmg/ddn015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00308960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ribosomal Protein L5 and L11 Mutations Are Associated with Cleft Palate and Abnormal Thumbs in Diamond-Blackfan Anemia Patients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanna Gazda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mee Rie Sheen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrianna Vlachos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Choesmel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Françoise O'Donohue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Journal of Human Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 83 (6), pp.769-780. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ajhg.2008.11.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02328204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RPS19 mutations in patients with Diamond-Blackfan anemia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Francesca Campagnoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ugo Ramenghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Armiraglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Quarello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emanuela Garelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Human Mutation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 29 (7), pp.911-20. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/humu.20752⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00308963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impaired ribosome biogenesis in Diamond-Blackfan anemia.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Molecular basis of Diamond Blackfan anemia: structure and function analysis of RPS19.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Rouquette</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Fribourg</w:t>
+                <w:t xml:space="preserve">Lynn A. Gregory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Almass-Houd Aguissa-Touré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noël Pinaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Emmanuel Gleizes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Blood</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1182/blood-2006-07-038372⟩</w:t>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 35 (17), pp.5913-5921. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nar/gkm626⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00308965v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00175611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular basis of Diamond Blackfan anemia: structure and function analysis of RPS19.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impaired ribosome biogenesis in Diamond-Blackfan anemia.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Choesmel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Bacqueville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lynn A. Gregory</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Emmanuel Gleizes</w:t>
+                <w:t xml:space="preserve">Jacques Rouquette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Noaillac-Depeyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Fribourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/nar/gkm626⟩</w:t>
+              <w:t xml:space="preserve">Blood</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 109 (3), pp.1275-83. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1182/blood-2006-07-038372⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00175611v1</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00308965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roles of eukaryotic ribosomal proteins in maturation and transport of pre-18S rRNA and ribosome function</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Specific Role for Yeast Homologs of the Diamond Blackfan Anemia associated Rps19 Protein in Ribosome Synthesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gisela Pöll</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Emmanuel Gleizes</w:t>
+                <w:t xml:space="preserve">Isabelle Léger-Silvestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Herbert Tschochner</w:t>
+                <w:t xml:space="preserve">Jacqueline Marie Caffrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philipp Milkereit</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Rosy Dawaliby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Alehandrovna Alvarez-Arias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Gas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular and Cellular Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.molcel.2005.09.005⟩</w:t>
+              <w:t xml:space="preserve">Journal of biology and chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 280 (46), pp.38177-85. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1074/jbc.M506916200⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00021190v1</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00022332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nuclear export and cytoplasmic processing of precursors to the 40S ribosomal subunits in mammalian cells</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Expression of truncated latent TGF-beta-binding protein modulates TGF-beta signaling.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberta Mazzieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir Jurukovski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hiroto Obata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joanne Sung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alec Platt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMBO Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/sj.emboj.7600752⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cell Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 119 (10), pp.2177-87. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1242/jcs.02352⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00022340v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00022334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expression of truncated latent TGF-beta-binding protein modulates TGF-beta signaling.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nuclear export and cytoplasmic processing of precursors to the 40S ribosomal subunits in mammalian cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Rouquette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Choesmel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Emmanuel Gleizes</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cell Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1242/jcs.02352⟩</w:t>
+              <w:t xml:space="preserve">EMBO Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 24 (16), pp.2862-72. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/sj.emboj.7600752⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00022334v1</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00022340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Specific Role for Yeast Homologs of the Diamond Blackfan Anemia associated Rps19 Protein in Ribosome Synthesis</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Roles of eukaryotic ribosomal proteins in maturation and transport of pre-18S rRNA and ribosome function</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rosy Dawaliby</w:t>
+                <w:t xml:space="preserve">S. Ferreira-Cerca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diana Alehandrovna Alvarez-Arias</w:t>
+                <w:t xml:space="preserve">Gisela Pöll</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Emmanuel Gleizes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicole Gas</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Herbert Tschochner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philipp Milkereit</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of biology and chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1074/jbc.M506916200⟩</w:t>
+              <w:t xml:space="preserve">Molecular and Cellular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 20 (2), pp.263-275. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.molcel.2005.09.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00022332v1</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00021190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The ribosomal protein Rps15p is required for nuclear exit of the 40S subunit precursors in yeast</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Léger-Silvestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philipp Milkereit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Ferreira-Cerca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cosmin Saveanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Rousselle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMBO Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 23 (12), pp.2336 - 2347. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/sj.emboj.7600252⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00022401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Late cytoplasmic maturation of the small ribosomal subunit requires RIO proteins in Saccharomyces cerevisiae</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Vanrobays</w:t>
+                <w:t xml:space="preserve">Sequential protein association with nascent 60S ribosomal particles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cosmin Saveanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Paul Gélugne</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre‐emmanuel Gleizes</w:t>
+                <w:t xml:space="preserve">Abdelkader Namane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Emmanuel Gleizes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michele Caizergues-Ferrer</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Alice Lebreton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Rousselle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular and Cellular Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2003, 23 (6), pp.2083-95. </w:t>
+              <w:t xml:space="preserve">, 2003, 23 (13), pp.4449-60. </w:t>
             </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/MCB.23.6.2083-2095.2003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/MCB.23.13.4449-4460.2003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00022445v1</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01350680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sequential protein association with nascent 60S ribosomal particles</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Late cytoplasmic maturation of the small ribosomal subunit requires RIO proteins in Saccharomyces cerevisiae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdelkader Namane</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Emmanuel Gleizes</w:t>
+                <w:t xml:space="preserve">Emmanuel Vanrobays</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alice Lebreton</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Paul Gélugne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre‐emmanuel Gleizes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michele Caizergues-Ferrer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular and Cellular Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2003, 23 (13), pp.4449-60. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/MCB.23.13.4449-4460.2003⟩</w:t>
+              <w:t xml:space="preserve">, 2003, 23 (6), pp.2083-95. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/MCB.23.6.2083-2095.2003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01350680v1</w:t>
+                <w:t xml:space="preserve">hal-00022445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nog2p, a putative GTPase associated with pre-60S subunits and required for late 60S maturation steps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cosmin Saveanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Bienvenu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Namane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. E. Gleizes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Gas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMBO Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 20 (22), pp.6475--6484. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/emboj/20.22.6475⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-01404705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hybrid and complex glycans are linked to the conserved N-glycosylation site of the third eight-cysteine domain of LTBP-1 in insect cells.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Rudd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.K Downing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Cadene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D.J Harvey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.R Wormald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 39 (7), pp.1596-1603. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/bi9918285⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02150367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8165,156 +8177,156 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Small Nucleolar RNA Linked to Diamond-Blackfan Anemia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Mayeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Montel-Lehry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Saby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Anton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Narjesse Karboul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018, pp.1299-1299. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1182/blood-2018-99-110663⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId325" w:history="1">
-              <w:r>
-[...89 lines deleted...]
-            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02352730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8324,161 +8336,161 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The final step of 40S ribosomal subunit maturation is controlled by a dual key lock</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Plassart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramtin Shayan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Montellese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dana Rinaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Larburu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02989653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId329"/>
+      <w:footerReference w:type="default" r:id="rId330"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -8625,51 +8637,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375221v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Aubert" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Zuber" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Mommert-Tripon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Le Page" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Montel-Lehry" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkaf1180" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935190v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rodrigues" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Hardouin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara El Hoss" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aya Ghoul" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie-Fleur Gautier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood.2025029081" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901847v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elio Karim" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gatel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Leforestier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Balor" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Soldan" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsb.2025.108169" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04473527v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. da Costa" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narla Mohandas" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine David-Nguyen" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Platon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Marie" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bcmd.2024.102838" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04566715v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcin Wlodarski" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrianna Vlachos" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Farrar" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Da Costa" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonis Kattamis" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2352-3026(24)00063-2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05087097v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lor&#232;ne Brunello" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jolanta Polanowska" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Le Tareau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Maghames" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Georget" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44318-024-00333-9" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739145v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tagn&#232;res" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Espirito Santo" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Radermecker" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dana Rinaldi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Froment" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-52659-x" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827523v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41587-023-02056-4" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03664461v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise O'Donohue" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie da Costa" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Lezzerini" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sule Unal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Joret" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood.2021011846" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03664473v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Lebaron" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Smith" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kendra Engleman" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Juusola" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/humu.24323" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03383808v2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Plassart" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramtin Shayan" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Montellese" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Larburu" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.61254" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363245v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#281;drzej Ma&#322;ecki" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Francoise Odonohue" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yeji Kim" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magnus Jakobsson" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Gessa" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkab088" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442857v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Le Goff" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismael Boussaid" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Floquet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Raimbault" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hatin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood.2019003439" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998843v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules25051125" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989962v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Pinto" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathrine B V&#229;gb&#248;" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magnus E Jakobsson" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marijke P Baltissen" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkz1147" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458897v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maname Benyelles" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Kermasson" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Lainey" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Borie" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hmg/ddaa011" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551186v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianna Penzo" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Marques dos Santos Vieira" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Saby" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkz1042" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399643v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Mitterer" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ferreira-Cerca" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Murat" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanja Enne" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-10678-z" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327835v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harikleia Episkopou" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Kermasson" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Frange" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/emmm.201810201" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327840v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy O'Connell" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxim Gerashchenko" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Rosen" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Huntzinger" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1007917" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000677v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Delavoie" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Dauxois" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Gleizes" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-08342-7" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327833v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Le Caignec" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Ory" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lamoureux" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Orgebin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajhg.2019.09.024" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399840v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Cerezo" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Plisson&#8208;chastang" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony K Henras" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;emmanuel Gleizes" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/WRNA.1516" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327846v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Gastou" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narjesse Karboul" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3324/haematol.2017.177980" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327850v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anirban Chakraborty" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamayo Uechi" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yukari Nakajima" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Gazda" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2017.12.019" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XJLM4ZLV-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327845v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom8040123" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328160v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Ulirsch" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Verboon" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shideh Kazerounian" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Guo" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Yuan" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajhg.2018.10.027" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327847v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bennett" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stacey Gundry" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aye Chan" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Widrick" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1007226" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327861v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birgit van Dooijeweert" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Albrecht" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmg.2017.10.017" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327866v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nahuel Paolini" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Attwood" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Sondalle" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita van Adrichem" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajhg.2017.01.034" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327863v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrike Kutay" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkx253" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399744v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Chapuy-Regaud" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Dubois" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Plisson-Chastang" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany Bonnefois" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lhomme" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.BIOCHI.2017.05.003" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878024v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Bailly" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Perrin" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara J. Bou Malhab" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Pion" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Larance" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/onc.2015.104" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327869v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkw714" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399901v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/NSMB.3121" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327876v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Plisson-Chastang" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/wrna.1269" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327878v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taina T Nieminen" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunpeng Wu" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannes H. Lohi" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen W. Scherer" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1053/j.gastro.2014.06.009" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327882v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milena Preti" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line Bortolin-Cavaill&#233;" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Choesmel" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkt160" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327880v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Landowski" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Buros" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxanne Ghazvinian" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00439-013-1326-z" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688367v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna T Gazda" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mee Rie Sheen" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/humu.22081" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00611893v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven R Ellis" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1053/j.seminhematol.2011.02.005" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00611891v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Carron" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Faubladier" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkq734" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328188v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leana Doherty" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajhg.2009.12.015" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00611842v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenna&#235;le Fichant" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1083/jcb.201005117" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00611838v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Bellemer" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Chabosseau" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Gallardo" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Stahl" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0010472" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328194v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivo Zemp" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Wild" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franziska Wandrey" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Widmann" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1083/jcb.200904048" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00611739v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Almass-Houd Aguissa-Tour&#233;" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Leblanc" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gil Tchernia" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fribourg" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/200925169" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00308960v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Pinaud" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Legrand" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hmg/ddn015" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328204v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajhg.2008.11.004" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00308963v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Francesca Campagnoli" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Ramenghi" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Armiraglio" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Quarello" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuela Garelli" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/humu.20752" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00308965v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bacqueville" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Rouquette" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Noaillac-Depeyre" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2006-07-038372" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00175611v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynn A. Gregory" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkm626" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021190v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ferreira-Cerca" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gisela P&#246;ll" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herbert Tschochner" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Milkereit" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcel.2005.09.005" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022340v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.emboj.7600752" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022334v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Mazzieri" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Jurukovski" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroto Obata" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanne Sung" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alec Platt" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.02352" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022332v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle L&#233;ger-Silvestre" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Marie Caffrey" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosy Dawaliby" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Alehandrovna Alvarez-Arias" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Gas" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M506916200" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022401v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cosmin Saveanu" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Rousselle" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.emboj.7600252" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022445v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Vanrobays" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul G&#233;lugne" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Caizergues-Ferrer" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MCB.23.6.2083-2095.2003" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-01350680v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Namane" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Lebreton" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MCB.23.13.4449-4460.2003" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01404705v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bienvenu" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Namane" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. E. Gleizes" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/emboj/20.22.6475" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150367v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Rudd" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.K Downing" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Cadene" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.J Harvey" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R Wormald" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi9918285" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-BLQ3PZ48-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352730v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Mayeux" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Anton" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2018-99-110663" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989653v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935190v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rodrigues" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Hardouin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara El Hoss" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aya Ghoul" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie-Fleur Gautier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood.2025029081" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375221v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Aubert" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Zuber" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Mommert-Tripon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Le Page" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Montel-Lehry" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkaf1180" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901847v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elio Karim" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gatel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Leforestier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Balor" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Soldan" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsb.2025.108169" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739145v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tagn&#232;res" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Espirito Santo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Radermecker" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dana Rinaldi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Froment" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-52659-x" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04473527v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. da Costa" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narla Mohandas" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine David-Nguyen" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Platon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Marie" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bcmd.2024.102838" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04566715v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcin Wlodarski" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrianna Vlachos" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Farrar" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Da Costa" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonis Kattamis" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2352-3026(24)00063-2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05087097v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lor&#232;ne Brunello" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jolanta Polanowska" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Le Tareau" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Maghames" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Georget" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44318-024-00333-9" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827523v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41587-023-02056-4" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03664461v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise O'Donohue" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie da Costa" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Lezzerini" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sule Unal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Joret" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood.2021011846" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03664473v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Lebaron" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Smith" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kendra Engleman" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Juusola" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/humu.24323" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442857v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Le Goff" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismael Boussaid" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Floquet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Raimbault" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hatin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood.2019003439" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03383808v2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Plassart" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramtin Shayan" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Montellese" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Larburu" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.61254" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363245v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#281;drzej Ma&#322;ecki" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Francoise Odonohue" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yeji Kim" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magnus Jakobsson" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Gessa" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkab088" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551186v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianna Penzo" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Marques dos Santos Vieira" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Saby" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkz1042" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989962v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Pinto" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathrine B V&#229;gb&#248;" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magnus E Jakobsson" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marijke P Baltissen" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkz1147" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998843v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules25051125" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458897v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maname Benyelles" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Kermasson" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Lainey" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Borie" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hmg/ddaa011" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327835v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harikleia Episkopou" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Kermasson" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Frange" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/emmm.201810201" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399643v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Mitterer" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ferreira-Cerca" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Murat" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanja Enne" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-10678-z" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327840v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy O'Connell" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxim Gerashchenko" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Rosen" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Huntzinger" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1007917" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000677v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Delavoie" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Dauxois" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Gleizes" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-08342-7" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327833v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Le Caignec" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Ory" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lamoureux" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Orgebin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajhg.2019.09.024" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327861v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birgit van Dooijeweert" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Albrecht" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmg.2017.10.017" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327845v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom8040123" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327850v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anirban Chakraborty" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamayo Uechi" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yukari Nakajima" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Gazda" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2017.12.019" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XJLM4ZLV-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327846v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Gastou" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narjesse Karboul" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3324/haematol.2017.177980" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399840v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Cerezo" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Plisson&#8208;chastang" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony K Henras" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;emmanuel Gleizes" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/WRNA.1516" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328160v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Ulirsch" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Verboon" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shideh Kazerounian" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Guo" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Yuan" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajhg.2018.10.027" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327847v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bennett" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stacey Gundry" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aye Chan" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Widrick" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1007226" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399744v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Chapuy-Regaud" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Dubois" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Plisson-Chastang" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany Bonnefois" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lhomme" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.BIOCHI.2017.05.003" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S8DTW2K5-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327866v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nahuel Paolini" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Attwood" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Sondalle" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita van Adrichem" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajhg.2017.01.034" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327863v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrike Kutay" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkx253" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327869v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkw714" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878024v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Bailly" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Perrin" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara J. Bou Malhab" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Pion" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Larance" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/onc.2015.104" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399901v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/NSMB.3121" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327876v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Plisson-Chastang" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/wrna.1269" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327878v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taina T Nieminen" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunpeng Wu" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannes H. Lohi" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen W. Scherer" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1053/j.gastro.2014.06.009" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327882v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milena Preti" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line Bortolin-Cavaill&#233;" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Choesmel" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkt160" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327880v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Landowski" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Buros" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxanne Ghazvinian" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00439-013-1326-z" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688367v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna T Gazda" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mee Rie Sheen" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/humu.22081" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00611893v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven R Ellis" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1053/j.seminhematol.2011.02.005" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00611891v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Carron" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Faubladier" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkq734" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00611838v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Bellemer" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Chabosseau" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Gallardo" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Stahl" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0010472" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00611842v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenna&#235;le Fichant" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1083/jcb.201005117" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328188v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leana Doherty" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajhg.2009.12.015" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00611739v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Almass-Houd Aguissa-Tour&#233;" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Leblanc" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gil Tchernia" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fribourg" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/200925169" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328194v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivo Zemp" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Wild" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franziska Wandrey" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Widmann" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1083/jcb.200904048" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00308960v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Pinaud" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Legrand" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hmg/ddn015" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328204v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajhg.2008.11.004" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00308963v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Francesca Campagnoli" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Ramenghi" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Armiraglio" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Quarello" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuela Garelli" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/humu.20752" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00175611v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynn A. Gregory" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkm626" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00308965v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bacqueville" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Rouquette" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Noaillac-Depeyre" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2006-07-038372" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022332v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle L&#233;ger-Silvestre" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Marie Caffrey" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosy Dawaliby" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Alehandrovna Alvarez-Arias" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Gas" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M506916200" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022334v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Mazzieri" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Jurukovski" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroto Obata" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanne Sung" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alec Platt" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.02352" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022340v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.emboj.7600752" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021190v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ferreira-Cerca" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gisela P&#246;ll" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herbert Tschochner" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Milkereit" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcel.2005.09.005" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022401v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cosmin Saveanu" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Rousselle" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.emboj.7600252" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-01350680v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Namane" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Lebreton" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MCB.23.13.4449-4460.2003" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022445v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Vanrobays" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul G&#233;lugne" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Caizergues-Ferrer" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MCB.23.6.2083-2095.2003" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01404705v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bienvenu" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Namane" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. E. Gleizes" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/emboj/20.22.6475" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150367v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Rudd" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.K Downing" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Cadene" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.J Harvey" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R Wormald" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi9918285" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-BLQ3PZ48-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352730v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Mayeux" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Anton" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2018-99-110663" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989653v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>