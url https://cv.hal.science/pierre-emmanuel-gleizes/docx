--- v1 (2026-04-06)
+++ v2 (2026-04-30)
@@ -502,645 +502,645 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04901847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SURF2 is a MDM2 antagonist in triggering the nucleolar stress response</w:t>
+                <w:t xml:space="preserve">Diamond-Blackfan anemia, the archetype of ribosomopathy: How distinct is it from the other constitutional ribosomopathies?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Tagnères</w:t>
+                <w:t xml:space="preserve">L. da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paulo Espirito Santo</w:t>
+                <w:t xml:space="preserve">Narla Mohandas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Radermecker</w:t>
+                <w:t xml:space="preserve">Ludivine David-Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dana Rinaldi</w:t>
+                <w:t xml:space="preserve">Jessica Platon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carine Froment</w:t>
+                <w:t xml:space="preserve">Isabelle Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 15 (1), pp.8404. </w:t>
+              <w:t xml:space="preserve">Blood Cells, Molecules and Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 106, pp.102838. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-024-52659-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.bcmd.2024.102838⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04739145v1</w:t>
+                <w:t xml:space="preserve">hal-04473527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diamond-Blackfan anemia, the archetype of ribosomopathy: How distinct is it from the other constitutional ribosomopathies?</w:t>
+                <w:t xml:space="preserve">Diagnosis, treatment, and surveillance of Diamond-Blackfan anaemia syndrome: international consensus statement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. da Costa</w:t>
+                <w:t xml:space="preserve">Marcin Wlodarski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Narla Mohandas</w:t>
+                <w:t xml:space="preserve">Adrianna Vlachos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludivine David-Nguyen</w:t>
+                <w:t xml:space="preserve">Jason Farrar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jessica Platon</w:t>
+                <w:t xml:space="preserve">Lydie Da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Marie</w:t>
+                <w:t xml:space="preserve">Antonis Kattamis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Blood Cells, Molecules and Diseases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 106, pp.102838. </w:t>
+              <w:t xml:space="preserve">The Lancet Haematology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 11 (5), pp.e368-e382. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bcmd.2024.102838⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S2352-3026(24)00063-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04473527v1</w:t>
+                <w:t xml:space="preserve">hal-04566715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diagnosis, treatment, and surveillance of Diamond-Blackfan anaemia syndrome: international consensus statement</w:t>
+                <w:t xml:space="preserve">A nuclear protein quality control system for elimination of nucleolus-related inclusions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marcin Wlodarski</w:t>
+                <w:t xml:space="preserve">Lorène Brunello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrianna Vlachos</w:t>
+                <w:t xml:space="preserve">Jolanta Polanowska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jason Farrar</w:t>
+                <w:t xml:space="preserve">Léo Le Tareau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lydie Da Costa</w:t>
+                <w:t xml:space="preserve">Chantal Maghames</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antonis Kattamis</w:t>
+                <w:t xml:space="preserve">Virginie Georget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Lancet Haematology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 11 (5), pp.e368-e382. </w:t>
+              <w:t xml:space="preserve">EMBO Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 44 (3), pp.801-823. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S2352-3026(24)00063-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s44318-024-00333-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04566715v1</w:t>
+                <w:t xml:space="preserve">hal-05087097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A nuclear protein quality control system for elimination of nucleolus-related inclusions</w:t>
+                <w:t xml:space="preserve">SURF2 is a MDM2 antagonist in triggering the nucleolar stress response</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lorène Brunello</w:t>
+                <w:t xml:space="preserve">Sophie Tagnères</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jolanta Polanowska</w:t>
+                <w:t xml:space="preserve">Paulo Espirito Santo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léo Le Tareau</w:t>
+                <w:t xml:space="preserve">Julie Radermecker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chantal Maghames</w:t>
+                <w:t xml:space="preserve">Dana Rinaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Georget</w:t>
+                <w:t xml:space="preserve">Carine Froment</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMBO Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 44 (3), pp.801-823. </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15 (1), pp.8404. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s44318-024-00333-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41467-024-52659-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05087097v1</w:t>
+                <w:t xml:space="preserve">hal-04739145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collectively building a mentor–mentee relationship through a one-day workshop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Tagnères</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paulo Espirito Santo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Radermecker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dana Rinaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Froment</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Biotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 41 (12), pp.1829-1833. </w:t>
@@ -1440,995 +1440,995 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03664473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">p53 activation during ribosome biogenesis regulates normal erythroid differentiation</w:t>
+                <w:t xml:space="preserve">The final step of 40S ribosomal subunit maturation is controlled by a dual key lock</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salomé Le Goff</w:t>
+                <w:t xml:space="preserve">Laura Plassart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ismael Boussaid</w:t>
+                <w:t xml:space="preserve">Ramtin Shayan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Celia Floquet</w:t>
+                <w:t xml:space="preserve">Christian Montellese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dana Rinaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Raimbault</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Hatin</w:t>
+                <w:t xml:space="preserve">Natacha Larburu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Blood</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1182/blood.2019003439⟩</w:t>
+              <w:t xml:space="preserve">eLife</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10, pp.e61254. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7554/eLife.61254⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03442857v1</w:t>
+                <w:t xml:space="preserve">hal-03383808v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The final step of 40S ribosomal subunit maturation is controlled by a dual key lock</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Human METTL18 is a histidine-specific methyltransferase that targets RPL3 and affects ribosome biogenesis and function</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jędrzej Małecki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Plassart</w:t>
+                <w:t xml:space="preserve">Marie-Francoise Odonohue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ramtin Shayan</w:t>
+                <w:t xml:space="preserve">Yeji Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Montellese</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Dana Rinaldi</w:t>
+                <w:t xml:space="preserve">Magnus Jakobsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natacha Larburu</w:t>
+                <w:t xml:space="preserve">Luca Gessa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">eLife</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 10, pp.e61254. </w:t>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 49 (6), pp.3185-3203. </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7554/eLife.61254⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/nar/gkab088⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03383808v2</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03363245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human METTL18 is a histidine-specific methyltransferase that targets RPL3 and affects ribosome biogenesis and function</w:t>
+                <w:t xml:space="preserve">p53 activation during ribosome biogenesis regulates normal erythroid differentiation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jędrzej Małecki</w:t>
+                <w:t xml:space="preserve">Salomé Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Francoise Odonohue</w:t>
+                <w:t xml:space="preserve">Ismael Boussaid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yeji Kim</w:t>
+                <w:t xml:space="preserve">Celia Floquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnus Jakobsson</w:t>
+                <w:t xml:space="preserve">Anna Raimbault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luca Gessa</w:t>
+                <w:t xml:space="preserve">Isabelle Hatin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 49 (6), pp.3185-3203. </w:t>
+              <w:t xml:space="preserve">Blood</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 137 (1), pp.89-102. </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/nar/gkab088⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1182/blood.2019003439⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03363245v1</w:t>
+                <w:t xml:space="preserve">hal-03442857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ribosomal protein gene RPL9 variants can differentially impair ribosome function and cellular metabolism</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The human methyltransferase ZCCHC4 catalyses N6-methyladenosine modification of 28S ribosomal RNA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marianna Penzo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie-Françoise O'Donohue</w:t>
+                <w:t xml:space="preserve">Rita Pinto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carolina Marques dos Santos Vieira</w:t>
+                <w:t xml:space="preserve">Cathrine B Vågbø</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manon Saby</w:t>
+                <w:t xml:space="preserve">Magnus E Jakobsson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yeji Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marijke P Baltissen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nucleic Acids Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 48 (2), pp.770-787. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/nar/gkz1042⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 48 (2), pp.830 - 846. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nar/gkz1147⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02551186v1</w:t>
+                <w:t xml:space="preserve">hal-02989962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The human methyltransferase ZCCHC4 catalyses N6-methyladenosine modification of 28S ribosomal RNA</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marijke P Baltissen</w:t>
+                <w:t xml:space="preserve">Good Vibrations: Structural Remodeling of Maturing Yeast Pre-40S Ribosomal Particles Followed by Cryo-Electron Microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramtin Shayan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dana Rinaldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natacha Larburu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Plassart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Balor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/nar/gkz1147⟩</w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 25 (5), pp.1125. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/molecules25051125⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02989962v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02998843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Good Vibrations: Structural Remodeling of Maturing Yeast Pre-40S Ribosomal Particles Followed by Cryo-Electron Microscopy</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Balor</w:t>
+                <w:t xml:space="preserve">NHP2 deficiency impairs rRNA biogenesis and causes pulmonary fibrosis and Høyeraal-Hreidarsson syndrome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maname Benyelles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Françoise O'Donohue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laëtitia Kermasson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Lainey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Borie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/molecules25051125⟩</w:t>
+              <w:t xml:space="preserve">Human Molecular Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 29 (6), pp.907-922. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/hmg/ddaa011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02998843v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02458897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NHP2 deficiency impairs rRNA biogenesis and causes pulmonary fibrosis and Høyeraal-Hreidarsson syndrome</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maname Benyelles</w:t>
+                <w:t xml:space="preserve">Ribosomal protein gene RPL9 variants can differentially impair ribosome function and cellular metabolism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Lezzerini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianna Penzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Françoise O'Donohue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Lainey</w:t>
+                <w:t xml:space="preserve">Carolina Marques dos Santos Vieira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphael Borie</w:t>
+                <w:t xml:space="preserve">Manon Saby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Molecular Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 29 (6), pp.907-922. </w:t>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 48 (2), pp.770-787. </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/hmg/ddaa011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/nar/gkz1042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02458897v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02551186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impaired telomere integrity and rRNA biogenesis in PARN‐deficient patients and knock‐out models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maname Benyelles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harikleia Episkopou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2531,51 +2531,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conformational proofreading of distant 40S ribosomal subunit maturation events by a long-range communication mechanism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Mitterer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramtin Shayan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Ferreira-Cerca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2812,51 +2812,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Delavoie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Soldan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dana Rinaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Dauxois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3044,1689 +3044,1689 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02327833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular approaches to diagnose Diamond-Blackfan anemia: The EuroDBA experience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lydie da Costa</w:t>
+                <w:t xml:space="preserve">Pre-Ribosomal RNA Processing in Human Cells: From Mechanisms to Congenital Diseases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Françoise O'Donohue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Lebaron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Emmanuel Gleizes</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Medical Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejmg.2017.10.017⟩</w:t>
+              <w:t xml:space="preserve">Biomolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (4), pp.123. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/biom8040123⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02327861v1</w:t>
+                <w:t xml:space="preserve">hal-02327845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pre-Ribosomal RNA Processing in Human Cells: From Mechanisms to Congenital Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maxime Aubert</w:t>
+                <w:t xml:space="preserve">Cross talk between TP53 and c-Myc in the pathophysiology of Diamond-Blackfan anemia: Evidence from RPL11-deficient in vivo and in vitro models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anirban Chakraborty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tamayo Uechi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yukari Nakajima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanna Gazda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Françoise O'Donohue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomolecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/biom8040123⟩</w:t>
+              <w:t xml:space="preserve">Biochemical and Biophysical Research Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 495 (2), pp.1839-1845. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbrc.2017.12.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02327845v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02327850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cross talk between TP53 and c-Myc in the pathophysiology of Diamond-Blackfan anemia: Evidence from RPL11-deficient in vivo and in vitro models</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yukari Nakajima</w:t>
+                <w:t xml:space="preserve">Recurring mutations in RPL15 are linked to hydrops fetalis and treatment independence in Diamond-Blackfan anemia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcin Wlodarski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie da Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Françoise O'Donohue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hanna Gazda</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie-Françoise O'Donohue</w:t>
+                <w:t xml:space="preserve">Marc Gastou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Narjesse Karboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemical and Biophysical Research Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bbrc.2017.12.019⟩</w:t>
+              <w:t xml:space="preserve">Haematologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 103 (6), pp.949-958. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3324/haematol.2017.177980⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02327850v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02327846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recurring mutations in RPL15 are linked to hydrops fetalis and treatment independence in Diamond-Blackfan anemia</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Maturation of pre‐40S particles in yeast and humans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Gastou</w:t>
+                <w:t xml:space="preserve">Emilie Cerezo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Narjesse Karboul</w:t>
+                <w:t xml:space="preserve">Célia Plisson‐chastang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony K Henras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Lebaron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre‐emmanuel Gleizes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Haematologica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3324/haematol.2017.177980⟩</w:t>
+              <w:t xml:space="preserve">Wiley Interdisciplinary Reviews: RNA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 10 (1), pp.e1516. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/WRNA.1516⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02327846v1</w:t>
+                <w:t xml:space="preserve">hal-02399840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maturation of pre‐40S particles in yeast and humans</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Genetic Landscape of Diamond-Blackfan Anemia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony K Henras</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Simon Lebaron</w:t>
+                <w:t xml:space="preserve">Jacob Ulirsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre‐emmanuel Gleizes</w:t>
+                <w:t xml:space="preserve">Jeffrey Verboon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shideh Kazerounian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Guo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Yuan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wiley Interdisciplinary Reviews: RNA</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/WRNA.1516⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Human Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 103 (6), pp.930-947. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ajhg.2018.10.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02399840v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02328160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Genetic Landscape of Diamond-Blackfan Anemia</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">RNA helicase, DDX27 regulates skeletal muscle growth and regeneration by modulation of translational processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Guo</w:t>
+                <w:t xml:space="preserve">Alexis Bennett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Françoise O'Donohue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Yuan</w:t>
+                <w:t xml:space="preserve">Stacey Gundry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aye Chan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeffrey Widrick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Human Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ajhg.2018.10.027⟩</w:t>
+              <w:t xml:space="preserve">PLoS Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 14 (3), pp.e1007226. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1007226⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02328160v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02327847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RNA helicase, DDX27 regulates skeletal muscle growth and regeneration by modulation of translational processes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexis Bennett</w:t>
+                <w:t xml:space="preserve">Molecular approaches to diagnose Diamond-Blackfan anemia: The EuroDBA experience</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Françoise O'Donohue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aye Chan</w:t>
+                <w:t xml:space="preserve">Birgit van Dooijeweert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeffrey Widrick</w:t>
+                <w:t xml:space="preserve">Katarzyna Albrecht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sule Unal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 14 (3), pp.e1007226. </w:t>
+              <w:t xml:space="preserve">European Journal of Medical Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 61 (11), pp.664-673. </w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1007226⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ejmg.2017.10.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-02327847v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02327861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of the lipid envelope of exosome encapsulated HEV particles protected from the immune response</w:t>
+                <w:t xml:space="preserve">A Ribosomopathy Reveals Decoding Defective Ribosomes Driving Human Dysmorphism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabine Chapuy-Regaud</w:t>
+                <w:t xml:space="preserve">Nahuel Paolini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martine Dubois</w:t>
+                <w:t xml:space="preserve">Martin Attwood</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Celia Plisson-Chastang</w:t>
+                <w:t xml:space="preserve">Samuel Sondalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carolina Marques dos Santos Vieira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tiffany Bonnefois</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Lhomme</w:t>
+                <w:t xml:space="preserve">Anita van Adrichem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochimie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/J.BIOCHI.2017.05.003⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Human Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 100 (3), pp.506-522. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ajhg.2017.01.034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02399744v1</w:t>
+                <w:t xml:space="preserve">hal-02327866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Ribosomopathy Reveals Decoding Defective Ribosomes Driving Human Dysmorphism</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Anita van Adrichem</w:t>
+                <w:t xml:space="preserve">Poly(A)-specific ribonuclease is a nuclear ribosome biogenesis factor involved in human 18S rRNA maturation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Montellese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Montel-Lehry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony K Henras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ulrike Kutay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Emmanuel Gleizes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Human Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ajhg.2017.01.034⟩</w:t>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 45 (11), pp.6822-6836. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nar/gkx253⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02327866v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02327863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Poly(A)-specific ribonuclease is a nuclear ribosome biogenesis factor involved in human 18S rRNA maturation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Emmanuel Gleizes</w:t>
+                <w:t xml:space="preserve">Characterization of the lipid envelope of exosome encapsulated HEV particles protected from the immune response</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Chapuy-Regaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celia Plisson-Chastang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiffany Bonnefois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Lhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biochimie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 141, pp.70-79. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/J.BIOCHI.2017.05.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/nar/gkx253⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02327863v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02399744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure of a human pre-40S particle points to a role for RACK1 in the final steps of 18S rRNA processing</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Emmanuel Gleizes</w:t>
+                <w:t xml:space="preserve">The NEDD8 inhibitor MLN4924 increases the size of the nucleolus and activates p53 through the ribosomal-Mdm2 pathway</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lara J. Bou Malhab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Pion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Larance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/nar/gkw714⟩</w:t>
+              <w:t xml:space="preserve">Oncogene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 35 (4), pp.415--426. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/onc.2015.104⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02327869v1</w:t>
+                <w:t xml:space="preserve">hal-01878024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The NEDD8 inhibitor MLN4924 increases the size of the nucleolus and activates p53 through the ribosomal-Mdm2 pathway</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mark Larance</w:t>
+                <w:t xml:space="preserve">Structure of a human pre-40S particle points to a role for RACK1 in the final steps of 18S rRNA processing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natacha Larburu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Montellese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Françoise O'Donohue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ulrike Kutay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Emmanuel Gleizes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oncogene</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 35 (4), pp.415--426. </w:t>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 44 (17), pp.8465-8478. </w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/onc.2015.104⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/nar/gkw714⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01878024v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02327869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ribosomal 60S-subunit production: the final scene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celia Plisson-Chastang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Larburu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Emmanuel Gleizes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4773,90 +4773,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An overview of pre-ribosomal RNA processing in eukaryotes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony K Henras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célia Plisson-Chastang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Françoise O'Donohue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anirban Chakraborty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Emmanuel Gleizes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5357,51 +5357,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mee Rie Sheen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Françoise O'Donohue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrianna Vlachos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Human Mutation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, epub ahead of print. </w:t>
@@ -5654,421 +5654,421 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00611891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic interactions show the importance of rRNA modification machinery for the role of Rps15p during ribosome biogenesis in S. cerevisiae.</w:t>
+                <w:t xml:space="preserve">Ribosomal Protein Genes RPS10 and RPS26 Are Commonly Mutated in Diamond-Blackfan Anemia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Bellemer</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Leana Doherty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mee Rie Sheen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrianna Vlachos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Choesmel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Françoise O'Donohue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0010472⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Human Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 86 (2), pp.222-228. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ajhg.2009.12.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00611838v1</w:t>
+                <w:t xml:space="preserve">hal-02328188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional dichotomy of ribosomal proteins during the synthesis of mammalian 40S ribosomal subunits.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marlène Faubladier</w:t>
+                <w:t xml:space="preserve">Genetic interactions show the importance of rRNA modification machinery for the role of Rps15p during ribosome biogenesis in S. cerevisiae.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Bellemer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Chabosseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Gallardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Emmanuel Gleizes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gwennaële Fichant</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Emmanuel Gleizes</w:t>
+                <w:t xml:space="preserve">Guillaume Stahl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cell Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 190 (5), pp.853-66. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 5 (5), pp.e10472. </w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1083/jcb.201005117⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0010472⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00611842v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00611838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ribosomal Protein Genes RPS10 and RPS26 Are Commonly Mutated in Diamond-Blackfan Anemia</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Functional dichotomy of ribosomal proteins during the synthesis of mammalian 40S ribosomal subunits.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Françoise O'Donohue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Choesmel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Faubladier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leana Doherty</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gwennaële Fichant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Emmanuel Gleizes</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Human Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 86 (2), pp.222-228. </w:t>
+              <w:t xml:space="preserve">Journal of Cell Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 190 (5), pp.853-66. </w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ajhg.2009.12.015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1083/jcb.201005117⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02328188v1</w:t>
+                <w:t xml:space="preserve">hal-00611842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">[Diamond-Blackfan anemia reveals the dark side of ribosome biogenesis].</w:t>
               </w:r>
@@ -6456,77 +6456,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ribosomal Protein L5 and L11 Mutations Are Associated with Cleft Palate and Abnormal Thumbs in Diamond-Blackfan Anemia Patients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanna Gazda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mee Rie Sheen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrianna Vlachos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Choesmel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6718,840 +6718,840 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00308963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular basis of Diamond Blackfan anemia: structure and function analysis of RPS19.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impaired ribosome biogenesis in Diamond-Blackfan anemia.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Choesmel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lynn A. Gregory</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Emmanuel Gleizes</w:t>
+                <w:t xml:space="preserve">Daniel Bacqueville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Rouquette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Noaillac-Depeyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Fribourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/nar/gkm626⟩</w:t>
+              <w:t xml:space="preserve">Blood</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 109 (3), pp.1275-83. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1182/blood-2006-07-038372⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00175611v1</w:t>
+                <w:t xml:space="preserve">hal-00308965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impaired ribosome biogenesis in Diamond-Blackfan anemia.</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Molecular basis of Diamond Blackfan anemia: structure and function analysis of RPS19.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacqueline Noaillac-Depeyre</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Fribourg</w:t>
+                <w:t xml:space="preserve">Lynn A. Gregory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Almass-Houd Aguissa-Touré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noël Pinaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Emmanuel Gleizes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Blood</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 109 (3), pp.1275-83. </w:t>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 35 (17), pp.5913-5921. </w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1182/blood-2006-07-038372⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/nar/gkm626⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00308965v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00175611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Specific Role for Yeast Homologs of the Diamond Blackfan Anemia associated Rps19 Protein in Ribosome Synthesis</w:t>
+                <w:t xml:space="preserve">Expression of truncated latent TGF-beta-binding protein modulates TGF-beta signaling.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Léger-Silvestre</w:t>
+                <w:t xml:space="preserve">Roberta Mazzieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacqueline Marie Caffrey</w:t>
+                <w:t xml:space="preserve">Vladimir Jurukovski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rosy Dawaliby</w:t>
+                <w:t xml:space="preserve">Hiroto Obata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diana Alehandrovna Alvarez-Arias</w:t>
+                <w:t xml:space="preserve">Joanne Sung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicole Gas</w:t>
+                <w:t xml:space="preserve">Alec Platt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of biology and chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 280 (46), pp.38177-85. </w:t>
+              <w:t xml:space="preserve">Journal of Cell Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 119 (10), pp.2177-87. </w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1074/jbc.M506916200⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1242/jcs.02352⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00022332v1</w:t>
+                <w:t xml:space="preserve">hal-00022334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expression of truncated latent TGF-beta-binding protein modulates TGF-beta signaling.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nuclear export and cytoplasmic processing of precursors to the 40S ribosomal subunits in mammalian cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Rouquette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Choesmel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Emmanuel Gleizes</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cell Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1242/jcs.02352⟩</w:t>
+              <w:t xml:space="preserve">EMBO Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 24 (16), pp.2862-72. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/sj.emboj.7600752⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00022334v1</w:t>
+                <w:t xml:space="preserve">hal-00022340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nuclear export and cytoplasmic processing of precursors to the 40S ribosomal subunits in mammalian cells</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Valérie Choesmel</w:t>
+                <w:t xml:space="preserve">Roles of eukaryotic ribosomal proteins in maturation and transport of pre-18S rRNA and ribosome function</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Ferreira-Cerca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisela Pöll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Emmanuel Gleizes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herbert Tschochner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philipp Milkereit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMBO Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/sj.emboj.7600752⟩</w:t>
+              <w:t xml:space="preserve">Molecular and Cellular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 20 (2), pp.263-275. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.molcel.2005.09.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00022340v1</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00021190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roles of eukaryotic ribosomal proteins in maturation and transport of pre-18S rRNA and ribosome function</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Specific Role for Yeast Homologs of the Diamond Blackfan Anemia associated Rps19 Protein in Ribosome Synthesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Léger-Silvestre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Ferreira-Cerca</w:t>
+                <w:t xml:space="preserve">Jacqueline Marie Caffrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gisela Pöll</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Emmanuel Gleizes</w:t>
+                <w:t xml:space="preserve">Rosy Dawaliby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Herbert Tschochner</w:t>
+                <w:t xml:space="preserve">Diana Alehandrovna Alvarez-Arias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philipp Milkereit</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nicole Gas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular and Cellular Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 20 (2), pp.263-275. </w:t>
+              <w:t xml:space="preserve">Journal of biology and chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 280 (46), pp.38177-85. </w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.molcel.2005.09.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1074/jbc.M506916200⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00021190v1</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00022332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The ribosomal protein Rps15p is required for nuclear exit of the 40S subunit precursors in yeast</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Léger-Silvestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philipp Milkereit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Ferreira-Cerca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7622,278 +7622,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00022401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sequential protein association with nascent 60S ribosomal particles</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Late cytoplasmic maturation of the small ribosomal subunit requires RIO proteins in Saccharomyces cerevisiae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdelkader Namane</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Emmanuel Gleizes</w:t>
+                <w:t xml:space="preserve">Emmanuel Vanrobays</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alice Lebreton</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Paul Gélugne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre‐emmanuel Gleizes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michele Caizergues-Ferrer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular and Cellular Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2003, 23 (13), pp.4449-60. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/MCB.23.13.4449-4460.2003⟩</w:t>
+              <w:t xml:space="preserve">, 2003, 23 (6), pp.2083-95. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/MCB.23.6.2083-2095.2003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01350680v1</w:t>
+                <w:t xml:space="preserve">hal-00022445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Late cytoplasmic maturation of the small ribosomal subunit requires RIO proteins in Saccharomyces cerevisiae</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Vanrobays</w:t>
+                <w:t xml:space="preserve">Sequential protein association with nascent 60S ribosomal particles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cosmin Saveanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Paul Gélugne</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre‐emmanuel Gleizes</w:t>
+                <w:t xml:space="preserve">Abdelkader Namane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Emmanuel Gleizes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michele Caizergues-Ferrer</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Alice Lebreton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Rousselle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular and Cellular Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2003, 23 (6), pp.2083-95. </w:t>
+              <w:t xml:space="preserve">, 2003, 23 (13), pp.4449-60. </w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/MCB.23.6.2083-2095.2003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/MCB.23.13.4449-4460.2003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00022445v1</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01350680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nog2p, a putative GTPase associated with pre-60S subunits and required for late 60S maturation steps</w:t>
               </w:r>
@@ -7931,51 +7931,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Namane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. E. Gleizes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Gas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMBO Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 20 (22), pp.6475--6484. </w:t>
@@ -8217,77 +8217,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Mayeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Montel-Lehry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Saby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Anton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Narjesse Karboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018, pp.1299-1299. </w:t>
             </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -8350,103 +8350,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The final step of 40S ribosomal subunit maturation is controlled by a dual key lock</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Plassart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramtin Shayan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Montellese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dana Rinaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Larburu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -8637,51 +8637,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935190v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rodrigues" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Hardouin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara El Hoss" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aya Ghoul" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie-Fleur Gautier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood.2025029081" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375221v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Aubert" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Zuber" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Mommert-Tripon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Le Page" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Montel-Lehry" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkaf1180" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901847v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elio Karim" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gatel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Leforestier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Balor" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Soldan" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsb.2025.108169" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739145v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tagn&#232;res" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Espirito Santo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Radermecker" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dana Rinaldi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Froment" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-52659-x" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04473527v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. da Costa" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narla Mohandas" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine David-Nguyen" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Platon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Marie" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bcmd.2024.102838" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04566715v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcin Wlodarski" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrianna Vlachos" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Farrar" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Da Costa" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonis Kattamis" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2352-3026(24)00063-2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05087097v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lor&#232;ne Brunello" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jolanta Polanowska" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Le Tareau" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Maghames" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Georget" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44318-024-00333-9" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827523v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41587-023-02056-4" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03664461v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise O'Donohue" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie da Costa" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Lezzerini" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sule Unal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Joret" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood.2021011846" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03664473v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Lebaron" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Smith" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kendra Engleman" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Juusola" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/humu.24323" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442857v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Le Goff" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismael Boussaid" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Floquet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Raimbault" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hatin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood.2019003439" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03383808v2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Plassart" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramtin Shayan" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Montellese" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Larburu" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.61254" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363245v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#281;drzej Ma&#322;ecki" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Francoise Odonohue" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yeji Kim" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magnus Jakobsson" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Gessa" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkab088" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551186v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianna Penzo" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Marques dos Santos Vieira" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Saby" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkz1042" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989962v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Pinto" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathrine B V&#229;gb&#248;" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magnus E Jakobsson" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marijke P Baltissen" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkz1147" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998843v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules25051125" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458897v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maname Benyelles" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Kermasson" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Lainey" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Borie" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hmg/ddaa011" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327835v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harikleia Episkopou" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Kermasson" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Frange" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/emmm.201810201" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399643v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Mitterer" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ferreira-Cerca" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Murat" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanja Enne" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-10678-z" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327840v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy O'Connell" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxim Gerashchenko" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Rosen" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Huntzinger" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1007917" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000677v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Delavoie" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Dauxois" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Gleizes" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-08342-7" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327833v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Le Caignec" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Ory" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lamoureux" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Orgebin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajhg.2019.09.024" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327861v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birgit van Dooijeweert" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Albrecht" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmg.2017.10.017" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327845v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom8040123" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327850v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anirban Chakraborty" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamayo Uechi" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yukari Nakajima" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Gazda" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2017.12.019" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XJLM4ZLV-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327846v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Gastou" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narjesse Karboul" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3324/haematol.2017.177980" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399840v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Cerezo" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Plisson&#8208;chastang" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony K Henras" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;emmanuel Gleizes" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/WRNA.1516" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328160v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Ulirsch" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Verboon" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shideh Kazerounian" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Guo" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Yuan" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajhg.2018.10.027" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327847v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bennett" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stacey Gundry" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aye Chan" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Widrick" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1007226" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399744v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Chapuy-Regaud" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Dubois" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Plisson-Chastang" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany Bonnefois" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lhomme" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.BIOCHI.2017.05.003" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S8DTW2K5-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327866v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nahuel Paolini" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Attwood" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Sondalle" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita van Adrichem" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajhg.2017.01.034" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327863v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrike Kutay" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkx253" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327869v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkw714" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878024v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Bailly" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Perrin" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara J. Bou Malhab" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Pion" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Larance" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/onc.2015.104" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399901v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/NSMB.3121" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327876v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Plisson-Chastang" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/wrna.1269" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327878v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taina T Nieminen" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunpeng Wu" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannes H. Lohi" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen W. Scherer" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1053/j.gastro.2014.06.009" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327882v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milena Preti" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line Bortolin-Cavaill&#233;" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Choesmel" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkt160" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327880v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Landowski" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Buros" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxanne Ghazvinian" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00439-013-1326-z" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688367v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna T Gazda" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mee Rie Sheen" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/humu.22081" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00611893v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven R Ellis" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1053/j.seminhematol.2011.02.005" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00611891v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Carron" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Faubladier" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkq734" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00611838v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Bellemer" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Chabosseau" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Gallardo" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Stahl" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0010472" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00611842v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenna&#235;le Fichant" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1083/jcb.201005117" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328188v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leana Doherty" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajhg.2009.12.015" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00611739v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Almass-Houd Aguissa-Tour&#233;" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Leblanc" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gil Tchernia" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fribourg" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/200925169" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328194v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivo Zemp" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Wild" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franziska Wandrey" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Widmann" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1083/jcb.200904048" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00308960v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Pinaud" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Legrand" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hmg/ddn015" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328204v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajhg.2008.11.004" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00308963v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Francesca Campagnoli" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Ramenghi" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Armiraglio" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Quarello" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuela Garelli" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/humu.20752" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00175611v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynn A. Gregory" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkm626" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00308965v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bacqueville" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Rouquette" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Noaillac-Depeyre" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2006-07-038372" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022332v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle L&#233;ger-Silvestre" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Marie Caffrey" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosy Dawaliby" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Alehandrovna Alvarez-Arias" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Gas" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M506916200" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022334v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Mazzieri" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Jurukovski" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroto Obata" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanne Sung" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alec Platt" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.02352" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022340v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.emboj.7600752" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021190v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ferreira-Cerca" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gisela P&#246;ll" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herbert Tschochner" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Milkereit" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcel.2005.09.005" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022401v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cosmin Saveanu" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Rousselle" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.emboj.7600252" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-01350680v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Namane" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Lebreton" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MCB.23.13.4449-4460.2003" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022445v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Vanrobays" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul G&#233;lugne" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Caizergues-Ferrer" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MCB.23.6.2083-2095.2003" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01404705v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bienvenu" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Namane" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. E. Gleizes" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/emboj/20.22.6475" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150367v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Rudd" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.K Downing" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Cadene" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.J Harvey" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R Wormald" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi9918285" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-BLQ3PZ48-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352730v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Mayeux" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Anton" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2018-99-110663" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989653v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935190v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rodrigues" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Hardouin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara El Hoss" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aya Ghoul" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie-Fleur Gautier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood.2025029081" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375221v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Aubert" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Zuber" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Mommert-Tripon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Le Page" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Montel-Lehry" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkaf1180" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901847v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elio Karim" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gatel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Leforestier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Balor" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Soldan" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsb.2025.108169" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04473527v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. da Costa" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narla Mohandas" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine David-Nguyen" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Platon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Marie" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bcmd.2024.102838" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04566715v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcin Wlodarski" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrianna Vlachos" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Farrar" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Da Costa" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonis Kattamis" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2352-3026(24)00063-2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05087097v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lor&#232;ne Brunello" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jolanta Polanowska" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Le Tareau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Maghames" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Georget" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44318-024-00333-9" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739145v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tagn&#232;res" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Espirito Santo" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Radermecker" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dana Rinaldi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Froment" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-52659-x" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827523v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41587-023-02056-4" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03664461v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise O'Donohue" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie da Costa" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Lezzerini" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sule Unal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Joret" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood.2021011846" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03664473v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Lebaron" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Smith" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kendra Engleman" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Juusola" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/humu.24323" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03383808v2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Plassart" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramtin Shayan" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Montellese" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Larburu" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.61254" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363245v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#281;drzej Ma&#322;ecki" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Francoise Odonohue" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yeji Kim" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magnus Jakobsson" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Gessa" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkab088" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442857v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Le Goff" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismael Boussaid" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Floquet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Raimbault" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hatin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood.2019003439" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989962v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Pinto" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathrine B V&#229;gb&#248;" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magnus E Jakobsson" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marijke P Baltissen" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkz1147" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998843v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules25051125" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458897v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maname Benyelles" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Kermasson" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Lainey" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Borie" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hmg/ddaa011" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551186v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianna Penzo" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Marques dos Santos Vieira" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Saby" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkz1042" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327835v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harikleia Episkopou" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Kermasson" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Frange" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/emmm.201810201" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399643v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Mitterer" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ferreira-Cerca" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Murat" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanja Enne" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-10678-z" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327840v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy O'Connell" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxim Gerashchenko" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Rosen" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Huntzinger" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1007917" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000677v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Delavoie" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Dauxois" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Gleizes" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-08342-7" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327833v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Le Caignec" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Ory" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lamoureux" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Orgebin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajhg.2019.09.024" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327845v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom8040123" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327850v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anirban Chakraborty" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamayo Uechi" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yukari Nakajima" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Gazda" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2017.12.019" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XJLM4ZLV-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327846v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Gastou" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narjesse Karboul" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3324/haematol.2017.177980" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399840v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Cerezo" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Plisson&#8208;chastang" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony K Henras" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;emmanuel Gleizes" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/WRNA.1516" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328160v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Ulirsch" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Verboon" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shideh Kazerounian" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Guo" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Yuan" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajhg.2018.10.027" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327847v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bennett" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stacey Gundry" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aye Chan" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Widrick" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1007226" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327861v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birgit van Dooijeweert" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Albrecht" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmg.2017.10.017" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327866v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nahuel Paolini" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Attwood" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Sondalle" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita van Adrichem" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajhg.2017.01.034" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327863v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrike Kutay" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkx253" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399744v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Chapuy-Regaud" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Dubois" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Plisson-Chastang" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany Bonnefois" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lhomme" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.BIOCHI.2017.05.003" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S8DTW2K5-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878024v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Bailly" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Perrin" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara J. Bou Malhab" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Pion" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Larance" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/onc.2015.104" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327869v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkw714" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399901v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/NSMB.3121" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327876v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Plisson-Chastang" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/wrna.1269" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327878v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taina T Nieminen" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunpeng Wu" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannes H. Lohi" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen W. Scherer" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1053/j.gastro.2014.06.009" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327882v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milena Preti" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line Bortolin-Cavaill&#233;" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Choesmel" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkt160" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327880v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Landowski" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Buros" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxanne Ghazvinian" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00439-013-1326-z" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688367v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna T Gazda" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mee Rie Sheen" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/humu.22081" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00611893v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven R Ellis" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1053/j.seminhematol.2011.02.005" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00611891v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Carron" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Faubladier" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkq734" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328188v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leana Doherty" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajhg.2009.12.015" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00611838v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Bellemer" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Chabosseau" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Gallardo" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Stahl" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0010472" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00611842v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenna&#235;le Fichant" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1083/jcb.201005117" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00611739v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Almass-Houd Aguissa-Tour&#233;" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Leblanc" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gil Tchernia" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fribourg" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/200925169" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328194v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivo Zemp" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Wild" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franziska Wandrey" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Widmann" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1083/jcb.200904048" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00308960v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Pinaud" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Legrand" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hmg/ddn015" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328204v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajhg.2008.11.004" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00308963v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Francesca Campagnoli" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Ramenghi" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Armiraglio" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Quarello" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuela Garelli" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/humu.20752" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00308965v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bacqueville" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Rouquette" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Noaillac-Depeyre" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2006-07-038372" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00175611v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynn A. Gregory" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkm626" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022334v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Mazzieri" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Jurukovski" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroto Obata" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanne Sung" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alec Platt" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.02352" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022340v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.emboj.7600752" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021190v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ferreira-Cerca" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gisela P&#246;ll" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herbert Tschochner" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Milkereit" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcel.2005.09.005" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022332v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle L&#233;ger-Silvestre" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Marie Caffrey" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosy Dawaliby" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Alehandrovna Alvarez-Arias" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Gas" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M506916200" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022401v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cosmin Saveanu" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Rousselle" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.emboj.7600252" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022445v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Vanrobays" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul G&#233;lugne" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Caizergues-Ferrer" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MCB.23.6.2083-2095.2003" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-01350680v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Namane" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Lebreton" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MCB.23.13.4449-4460.2003" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01404705v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bienvenu" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Namane" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. E. Gleizes" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/emboj/20.22.6475" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150367v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Rudd" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.K Downing" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Cadene" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.J Harvey" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R Wormald" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi9918285" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-BLQ3PZ48-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352730v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Mayeux" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Anton" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2018-99-110663" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989653v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>