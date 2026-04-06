--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -111,1094 +111,2420 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Ouvrages (12)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Mitterrand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Bonnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Emmanuel Guigo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">PUF, 224p, 2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05568383v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La gauche plurielle (1997-2002)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Emmanuel Guigo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Tellier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses universitaires de France, A paraître, 9782130859017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04333636v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presidents, Prime Ministers and Majorities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Emmanuel Guigo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergiu Miscoiu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Palgrave. , In press, Palgrave studies in presidential politics, 978-3-031-44663-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (manuel)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04333623v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Rocard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Emmanuel Guigo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Editions Perrin, pp.450, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02506975v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Communication politique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Emmanuel Guigo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Charbonneaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Rondot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Devars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Pawelski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pearson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9782326001985</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04333633v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Communication politique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Charbonneaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Devars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camila Moreira Cesar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Pawelski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Rondot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pearson, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03991531v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mitterrand, un homme de paroles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Emmanuel Guigo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses universitaires de Vincennes, 2017, 9782842927295. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/puv.guig.2017.01⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04334227v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Mitterrand : un homme de paroles ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Emmanuel Guigo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses Universitaires de Vincennes, 2017, 9782842927271</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01648650v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Com' et politique : Les liaisons dangereuses, 10 questions sur la communication politique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Emmanuel Guigo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Arkhê, 202 p., 2017, 9782918682271</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01646175v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Com et politique, les liaisons dangereuses ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Emmanuel Guigo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Arkhê, pp.202, 2017, Tête chercheuse, 9782918682271</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03205169v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Présence française et abandon, Un socialisme du possible, La rose et le poing, La lettre à tous les Français [œuvres complètes de François Mitterrand]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Emmanuel Guigo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Les Belles lettres, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01648649v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le chantre de l'opinion. La communication de Michel Rocard de 1974 à 1981</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Emmanuel Guigo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">INA Expert, 260 p., 2013, 9782869382091</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01646174v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (5)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le elezioni del 1924 e le ambiguità della sinistra francese</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Emmanuel Guigo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">LE ELEZIONI DEL 1924. FORME E TERRITORI DELLA NUOVA POLITICA NOVECENTESCA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Andrea Baravelli, Nov 2023, Ferrara, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04343458v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sortir de Matignon. Reconversions et fin de carrière pour les anciens Premiers ministres (1958-2021)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Emmanuel Guigo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’étude sur les sorties en politique,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, François Audigier; Gilles Richard; Renauld Meltz, Apr 2022, Reims, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04343496v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Rocard, parlementaire européen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Emmanuel Guigo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Michel Rocard et l’Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association MichelRocard.org, Oct 2021, Strasbourg, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04333525v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’internationale socialiste ? Michel Rocard et l’Italie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Emmanuel Guigo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les socialistes français et italiens / I socialisti francesi e italiani</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Alessandro Giacone, Dec 2021, Florence, Italie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04343500v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">French Socialist party leaders represented in Les Guignols de l'info : chronicles of an end of reign (1988-1995)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Emmanuel Guigo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Cultural, Social and Political Impact of Canal+ on French Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Newcastle, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04343505v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (14)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le ministre de l’information en 1968</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Emmanuel Guigo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bernard Lachaise (dir.), Yves Guéna. Un gaulliste dans l'histoire de France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Cairn Editions, 2023, 9791070062647</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04343493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The structure of France’s media landscape</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Emmanuel Guigo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Christian Pentzold (dir.), Media Compass: A Companion to International Media Landscapes, Wiley, 2023.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Wiley, In press</w:t>
+              <w:t xml:space="preserve">Media Compass: A Companion to International Media Landscapes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Wiley, In press, 9781394196241</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04343474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">France : An Unpopular Government Facing an Unprecedented Crisis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Emmanuel Guigo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Darren Lilleker and Edoardo Novelli, Political Communication and Covid 19 : Governance and Rhetoric in Times of crisis, Routledge, 2021.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Routledge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 9781003120254. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4324/9781003120254⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04343471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Drôle de genre. Bébête Show et Guignols de l’info face à la première femme à Matignon »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Emmanuel Guigo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cedric Passard et Denis Ramond (dir.), De quoi se moque-t-on ? Satire et liberté d'expression</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS Editions, 2021, 9782271136565</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04343467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapitre 6. Michel Rocard à Matignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Emmanuel Guigo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Michel Rocard Premier ministre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses de Sciences Po, pp.125-138, 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/scpo.bergo.2020.01.0125⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04047249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Cohabitation : le regard de l’opinion publique » et « &amp;quot;L’instant pub&amp;quot; : 1984-1988, l’apogée de la com’ ? » in Georges Saunier (dir.), François Mitterrand : les années d’alternance (1984-1988), Paris, Nouveau Monde Editions, 2019</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Emmanuel Guigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Pawelski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">François Mitterrand, les années d'alternance (1984-1988)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nouveau Monde Editions, 2019, 9782369424246</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04343449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Les recherches historiques sur la communication politique »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Emmanuel Guigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Veyrat-Masson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Penser l’histoire des médias, Paris, CNRS Editions, 2019.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS Editions, 2019, 9782271125354</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04343464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Le triomphe des communicants ? La communication des socialistes sous la présidence de François Mitterrand (1981-1995) » in Jérôme Pozzi (dir.), De l’attachée presse au conseiller en communication, PUR, 2019</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Emmanuel Guigo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Jérôme Pozzi (dir.), De l’attachée presse au conseiller en communication, PUR, 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Rennes, 2019, 9782753575868</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04343442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapitres SDN, secrétariat général du Quai d’Orsay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Emmanuel Guigo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire Saint John Perse</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 9782745351906</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04343184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le visage de la rigueur : Construction, réception et subversion du portrait de Michel Rocard Premier ministre (1988-1991)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Emmanuel Guigo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Alessandro Giacone (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Manifesti elettorali e comunicazione political dal 1913 ad oggi</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Franco Angeli, A paraître, 9782373440478</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01648654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution à deux chapitres (sur les médias et la communication politique en France) dans Christian Delporte et Caroline Moine : Culture, médias, pouvoirs aux Etats-Unis et en Europe occidentale (1945-1990)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Emmanuel Guigo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Culture, médias, pouvoirs aux Etats-Unis et en Europe occidentale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Armand Colin, 2018, 9782200623418</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04343440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'étoffe présidentielle à l'épreuve : la communication de François Hollande durant les attentats de janvier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Emmanuel Guigo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Claire Sécail et Pierre Lefébure (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le défi Charlie : les médias à l'épreuve des attentats</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Lemieux Editions, 2016, 9782373440478</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01648652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Au nom de la rose : La révolution communicationnelle des années 1970 ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Emmanuel Guigo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Noëlline Castagnez et Gilles Morin (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Parti socialiste d'Epinay à l'Elysée : 1971-1981</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PUR, p. 307-324, 2015, 9782753540682</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01648651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'institutionnalisation de la communication politique: l'exemple du Parti socialiste dans les années 1970</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Emmanuel Guigo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cayrol Roland; Charon Jean-Marie (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Médias, opinion et présidentielle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INA Editions, 2012, 9782869382039</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01646179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1208,3846 +2534,2595 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le général et son micro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Emmanuel Guigo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Parlement[s], Revue d'histoire politique, Hors série</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, N° HS 18 (3), pp.186-197. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/parl2.hs18.0191⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04334230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthode Rocard et méthode Quilès : une incursion dans les carnets de Michel Rocard concernant la réforme des PTT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Emmanuel Guigo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Entreprises et Histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, n° 105 (4), pp.124-132. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/eh.105.0124⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04047252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gouverner avec la rue ? Michel Rocard Premier ministre et la médiatisation des mouvements sociaux (1988-1991)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Emmanuel Guigo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Temps des médias. Revue d’histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, n° 35 (2), pp.37-53. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/tdm.035.0037⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04334232v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gouverner avec la rue ? Michel Rocard Premier ministre et la médiatisation des mouvements sociaux (1988-1991)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Emmanuel Guigo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Temps des médias. Revue d’histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, n° 35 (2), pp.37-53. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/tdm.035.0037⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04333499v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jours tranquilles à Matignon : gérer la semaine de Pierre Mauroy entre Lille et Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Emmanuel Guigo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sociétés &amp; Représentations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, N° 52 (2), pp.63-78. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/sr.052.0063⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04333518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...13 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La République des mâles : les masculinités politiques dans les médias en France (années 1980-1990)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Emmanuel Guigo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Temps des médias. Revue d’histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, n° 35 (2), pp.37-53. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/tdm.035.0037⟩</w:t>
+              <w:t xml:space="preserve">, 2021, n° 36 (1), pp.139-155. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/tdm.036.0139⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04334231v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">To be caliph instead of the caliph? The real and supposed betrayal of the No. 2 in power in France (1958-2020)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Emmanuel Guigo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers d'Agora : revue en Humanités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04333519v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un renouveau des conseillers en com’ ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camila Moreira Cesar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Emmanuel Guigo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quaderni</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 101, pp.9-15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/quaderni.1657⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04333520v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vers une professionnalisation de la communication en campagne présidentielle ? Retour sur les présidentielles de 2012 et 2017 en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Emmanuel Guigo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quaderni</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 101, pp.17-30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/quaderni.1641⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04333522v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vers une professionnalisation de la communication en campagne présidentielle ? Retour sur les présidentielles de 2012 et 2017 en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Emmanuel Guigo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quaderni</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 101, pp.17-30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/quaderni.1641⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04334235v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La guerre des deux roses : la médiatisation du conflit Mitterrand-Rocard des années 1970 à nos jours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Emmanuel Guigo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue historique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, n° 696 (4), pp.179-202. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rhis.204.0179⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04334233v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La communication médiatique des présidents de la République française en période d’attentats (1985-2016)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Emmanuel Guigo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Temps des médias. Revue d’histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, n° 35 (2), pp.37-53. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/tdm.035.0037⟩</w:t>
+              <w:t xml:space="preserve">, 2019, n° 32 (1), pp.XX-XXXVII. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/tdm.032.0140⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04334237v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La communication médiatique des présidents de la République française en période d’attentats (1985-2016)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Emmanuel Guigo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Temps des médias. Revue d’histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, n° 36 (1), pp.139-155. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/tdm.036.0139⟩</w:t>
+              <w:t xml:space="preserve">, 2019, n° 32 (1), pp.XX-XXXVII. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/tdm.032.0140⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04333474v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les fondations politiques mémorielles en France : pour la défense d'une histoire orientée ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Emmanuel Guigo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers d'Agora : revue en Humanités</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cahiers Mémoire et Politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, pp.59-76. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25518/2295-0311.197⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04333372v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La communication politique en France de 1945 à nos jours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Emmanuel Guigo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaderni</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/quaderni.1641⟩</w:t>
+              <w:t xml:space="preserve">Ventunesimo Secolo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 42, pp.131-143. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3280/XXI2018-042008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04333373v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La communication digitale élyséenne sur les réseaux sociaux face aux attentats de novembre 2015</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Emmanuel Guigo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue historique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/rhis.204.0179⟩</w:t>
+              <w:t xml:space="preserve">Sciences de la société : Les cahiers du LERASS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 102, pp.179-191. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/sds.7365⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...204 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01648640v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Position de thèse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Emmanuel Guigo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Temps des médias. Revue d’histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, n° 32 (1), pp.XX-XXXVII. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2017, 28</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01648639v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La rose et le souffre : Michel Rocard et le PS, entre subversion et banalisation (1974-2014)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Emmanuel Guigo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Parlement[s], Revue d'histoire politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 2016/1 (23), pp.43-60. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/parl2.023.0043⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01646169v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le complexe de la communication. L’institutionnalisation de la communication politique à travers l’exemple de Michel Rocard (1965-1995)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Emmanuel Guigo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'OURS. Office universitaire de recherche socialiste</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 76-77</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01648641v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entretien avec Brice Lalonde : la communication, naturellement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Emmanuel Guigo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Temps des médias. Revue d’histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, n° 32 (1), pp.XX-XXXVII. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/tdm.032.0140⟩</w:t>
+              <w:t xml:space="preserve">, 2015, n° 25 (2), pp.280-292. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/tdm.025.0280⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...275 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Emmanuel Guigo</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04334243v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Lalonde : le beau visage de l’écologie ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Emmanuel Guigo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Pawelski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Temps des médias. Revue d’histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 28</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2015, n° 25 (2), pp.162-181. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/tdm.025.0162⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04334239v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de Jacques Julliard, Les gauches françaises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Emmanuel Guigo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Parlement[s], Revue d'histoire politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 2016/1 (23), pp.43-60. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2014</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01648644v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La trivialité de la rigueur : l'usage des &amp;quot;gros mots&amp;quot; par Michel Rocard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Emmanuel Guigo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'OURS. Office universitaire de recherche socialiste</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 76-77</w:t>
+              <w:t xml:space="preserve">Argotica : revue internationale d'études argotiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Léa Pawelski</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01648637v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de Michele Marchi, Alla ricerca del cattolicesimo politico. Politica e religione in Francia da Pétain a de Gaulle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Emmanuel Guigo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Temps des médias. Revue d’histoire</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Histoire@Politique : revue du Centre d'histoire de Sciences Po</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Emmanuel Guigo</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01648643v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La communication normale : communiquer en 2012</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Emmanuel Guigo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Veyrat-Masson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Temps des médias. Revue d’histoire</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">La Lettre de l'Institut François Mitterrand</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 43</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01646167v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Mitterrand et la communication: vocation ou conversion?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Emmanuel Guigo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Lettre de l'Institut François Mitterrand</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 43</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01648647v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entretien avec Gérard Colé « Aiguilleur de l'opinion »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Emmanuel Guigo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Lettre de l'Institut François Mitterrand</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 43</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01648648v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Rocard ou la communication marginale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Emmanuel Guigo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Histoire@Politique : revue du Centre d'histoire de Sciences Po</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 21 (3), pp.140. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/hp.021.0140⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04334240v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Rocard ou la communication marginale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Emmanuel Guigo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Histoire@Politique : revue du Centre d'histoire de Sciences Po</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 3 (21), pp.140-154. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/hp.021.0140⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01648636v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Congrès de Metz entre deux rives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Emmanuel Guigo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Lettre de l'Institut François Mitterrand</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01648646v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de Aldrin Philippe, Hubé Nicolas, Ollivier-Yaniv Caroline et Utard Jean-Michel, Les mondes de la communication publique. Légitimation et fabrique symbolique du politique‪. Rennes, Presses universitaires de Rennes, 2014</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Emmanuel Guigo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mots : les langages du politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01648645v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte-rendu du &amp;quot;Midi rouge, ombres et lumières&amp;quot; de Robert Mencherini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Emmanuel Guigo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Parlement[s], Revue d'histoire politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014</w:t>
+              <w:t xml:space="preserve">, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...732 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01648642v1</w:t>
-              </w:r>
-[...1249 lines deleted...]
-                <w:t xml:space="preserve">hal-04343505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La fin des communicants politiques ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camila Moreira Cesar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Emmanuel Guigo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quaderni</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 101, 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/quaderni.1626⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02867453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5057,463 +5132,463 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Articles de blog sur le HuffingtonPost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Emmanuel Guigo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01648663v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Articles de blog sur le HuffingtonPost</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Emmanuel Guigo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04342444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">2017</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Primaire de la droite : dans les débats à venir, la confrontation risque d'être plus vive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Emmanuel Guigo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2016</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01648657v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valls au 20h de France 2 : un homme crispé, sans message précis. C'était un JT pour rien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Emmanuel Guigo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01648659v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hollande sur TF1 : des Français caricaturaux pour un débat d'une grande superficialité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Emmanuel Guigo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01648661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Affaire Fillon/Jouyet: vers la fin du secret en politique ? Les journalistes vont en pâtir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Emmanuel Guigo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01648660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">2014</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faut-il avoir peur des spin doctors?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Emmanuel Guigo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...61 lines deleted...]
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01646186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5523,153 +5598,153 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Mitterrand, un modèle de communication dépassé pour l’Élysée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Emmanuel Guigo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03459441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Rocard a longtemps été à la pointe de la communication. Puis il s'est métamorphosé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Emmanuel Guigo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03414407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5679,185 +5754,185 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Communication complex : the institutionalization of political communication through the case of the former Prime minister Michel Rocard (1965-1995)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Emmanuel Guigo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">History. Sciences Po, 2016. English. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04047197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le complexe de la communication : Michel Rocard entre médias et opinion (1965-1995)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Emmanuel Guigo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Histoire. Institut d'études politiques de Paris - Sciences Po, 2016. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2016IEPP0059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03651319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId115"/>
+      <w:footerReference w:type="default" r:id="rId117"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5925,51 +6000,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="22260FC4"/>
+    <w:nsid w:val="B4B18F3C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6156,51 +6231,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pierre-emmanuel-guigo" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343493v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Guigo" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343474v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343471v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.taylorfrancis.com/books/oa-edit/10.4324/9781003120254/political-communication-covid-19-darren-lilleker-ioana-coman-milo%C5%A1-gregor-edoardo-novelli?_ga=1309324251.1700818768&amp;amp;_gl=1*1vggiou*_ga*MTMwOTMyNDI1MS4xNzAwODE4NzY4*_ga_0HYE8YG0M6*MTcwMDgxODc2OS4xLjAuMTcwMDgxODc3My4wLjAuMA." TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003120254" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343467v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047249v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/scpo.bergo.2020.01.0125" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343449v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Pawelski" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343464v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Veyrat-Masson" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343442v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343184v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01648654v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343440v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01648652v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01648651v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01646179v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334230v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/parl2.hs18.0191" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047252v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eh.105.0124" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04333518v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sr.052.0063" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04333499v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tdm.035.0037" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334232v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334231v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tdm.036.0139" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04333519v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334235v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaderni.1641" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334233v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhis.204.0179" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04333522v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04333520v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Moreira Cesar" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaderni.1657" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334237v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tdm.032.0140" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04333474v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04333373v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3280/XXI2018-042008" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04333372v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25518/2295-0311.197" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01648640v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sds.7365" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01648639v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01646169v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/parl2.023.0043" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01648641v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334239v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tdm.025.0162" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334243v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tdm.025.0280" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01648644v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01648637v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01646167v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01648643v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01648647v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01648648v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334240v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/hp.021.0140" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01648636v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01648646v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01648645v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01648642v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333636v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Tellier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333623v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergiu Miscoiu" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02506975v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991531v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Charbonneaux" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Devars" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Rondot" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333633v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pearson.fr/fr/book/?GCOI=27440100499520" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334227v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/puv.guig.2017.01" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01648650v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01646175v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03205169v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01648649v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01646174v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343458v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343496v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333525v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343500v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343505v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02867453v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaderni.1626" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04342444v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01648663v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01648657v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01648661v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01648660v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01648659v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01646186v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03459441v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03414407v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04047197v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/tel-03651319v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016IEPP0059" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pierre-emmanuel-guigo" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568383v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Bonnin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Guigo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333636v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Tellier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333623v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergiu Miscoiu" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02506975v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333633v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Charbonneaux" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Rondot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Devars" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Pawelski" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pearson.fr/fr/book/?GCOI=27440100499520" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991531v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Moreira Cesar" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334227v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/puv.guig.2017.01" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01648650v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01646175v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03205169v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01648649v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01646174v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343458v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343496v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333525v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343500v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343505v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343493v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343474v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343471v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.taylorfrancis.com/books/oa-edit/10.4324/9781003120254/political-communication-covid-19-darren-lilleker-ioana-coman-milo%C5%A1-gregor-edoardo-novelli?_ga=1309324251.1700818768&amp;amp;_gl=1*1vggiou*_ga*MTMwOTMyNDI1MS4xNzAwODE4NzY4*_ga_0HYE8YG0M6*MTcwMDgxODc2OS4xLjAuMTcwMDgxODc3My4wLjAuMA." TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003120254" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343467v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047249v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/scpo.bergo.2020.01.0125" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343449v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343464v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Veyrat-Masson" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343442v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343184v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01648654v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343440v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01648652v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01648651v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01646179v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334230v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/parl2.hs18.0191" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047252v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eh.105.0124" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334232v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tdm.035.0037" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04333499v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04333518v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sr.052.0063" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334231v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tdm.036.0139" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04333519v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04333520v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaderni.1657" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04333522v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaderni.1641" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334235v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334233v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhis.204.0179" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334237v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tdm.032.0140" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04333474v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04333372v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25518/2295-0311.197" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04333373v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3280/XXI2018-042008" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01648640v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sds.7365" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01648639v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01646169v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/parl2.023.0043" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01648641v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334243v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tdm.025.0280" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334239v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tdm.025.0162" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01648644v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01648637v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01648643v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01646167v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01648647v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01648648v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334240v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/hp.021.0140" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01648636v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01648646v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01648645v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01648642v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02867453v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaderni.1626" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01648663v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04342444v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01648657v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01648659v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01648661v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01648660v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01646186v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03459441v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03414407v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04047197v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/tel-03651319v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016IEPP0059" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>