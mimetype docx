--- v1 (2026-04-06)
+++ v2 (2026-05-17)
@@ -111,51 +111,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ouvrages (12)</w:t>
+        <w:t xml:space="preserve">Ouvrages (11)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -563,520 +563,402 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04333633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Communication politique</w:t>
-[...29 lines deleted...]
-              <w:t xml:space="preserve">,</w:t>
+                <w:t xml:space="preserve">Mitterrand, un homme de paroles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Emmanuel Guigo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses universitaires de Vincennes, 2017, 9782842927295. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camila Moreira Cesar</w:t>
-[...38 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">⟨10.3917/puv.guig.2017.01⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03991531v1</w:t>
+                <w:t xml:space="preserve">hal-04334227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mitterrand, un homme de paroles</w:t>
-[...20 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">François Mitterrand : un homme de paroles ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Emmanuel Guigo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses Universitaires de Vincennes, 2017, 9782842927271</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01648650v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...4 lines deleted...]
-            </w:hyperlink>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Com' et politique : Les liaisons dangereuses, 10 questions sur la communication politique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Emmanuel Guigo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Arkhê, 202 p., 2017, 9782918682271</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04334227v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01646175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Mitterrand : un homme de paroles ?</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">Presses Universitaires de Vincennes, 2017, 9782842927271</w:t>
+                <w:t xml:space="preserve">Com et politique, les liaisons dangereuses ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Emmanuel Guigo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Arkhê, pp.202, 2017, Tête chercheuse, 9782918682271</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01648650v1</w:t>
+                <w:t xml:space="preserve">hal-03205169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Com' et politique : Les liaisons dangereuses, 10 questions sur la communication politique</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">Arkhê, 202 p., 2017, 9782918682271</w:t>
+                <w:t xml:space="preserve">Présence française et abandon, Un socialisme du possible, La rose et le poing, La lettre à tous les Français [œuvres complètes de François Mitterrand]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Emmanuel Guigo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Les Belles lettres, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01646175v1</w:t>
+                <w:t xml:space="preserve">halshs-01648649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Com et politique, les liaisons dangereuses ?</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">Arkhê, pp.202, 2017, Tête chercheuse, 9782918682271</w:t>
+                <w:t xml:space="preserve">Le chantre de l'opinion. La communication de Michel Rocard de 1974 à 1981</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Emmanuel Guigo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">INA Expert, 260 p., 2013, 9782869382091</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
-              <w:r>
-[...122 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01646174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1086,374 +968,374 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le elezioni del 1924 e le ambiguità della sinistra francese</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Emmanuel Guigo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LE ELEZIONI DEL 1924. FORME E TERRITORI DELLA NUOVA POLITICA NOVECENTESCA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Andrea Baravelli, Nov 2023, Ferrara, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04343458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sortir de Matignon. Reconversions et fin de carrière pour les anciens Premiers ministres (1958-2021)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Emmanuel Guigo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’étude sur les sorties en politique,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, François Audigier; Gilles Richard; Renauld Meltz, Apr 2022, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04343496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Rocard, parlementaire européen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Emmanuel Guigo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Michel Rocard et l’Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association MichelRocard.org, Oct 2021, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04333525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’internationale socialiste ? Michel Rocard et l’Italie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Emmanuel Guigo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les socialistes français et italiens / I socialisti francesi e italiani</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Alessandro Giacone, Dec 2021, Florence, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04343500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">French Socialist party leaders represented in Les Guignols de l'info : chronicles of an end of reign (1988-1995)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Emmanuel Guigo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Cultural, Social and Political Impact of Canal+ on French Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Newcastle, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04343505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1463,411 +1345,493 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le ministre de l’information en 1968</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Emmanuel Guigo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bernard Lachaise (dir.), Yves Guéna. Un gaulliste dans l'histoire de France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Cairn Editions, 2023, 9791070062647</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04343493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The structure of France’s media landscape</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Emmanuel Guigo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Media Compass: A Companion to International Media Landscapes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Wiley, In press, 9781394196241</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04343474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">France : An Unpopular Government Facing an Unprecedented Crisis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Emmanuel Guigo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Darren Lilleker and Edoardo Novelli, Political Communication and Covid 19 : Governance and Rhetoric in Times of crisis, Routledge, 2021.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Routledge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9781003120254. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4324/9781003120254⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04343471v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
-              <w:r>
-[...52 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Drôle de genre. Bébête Show et Guignols de l’info face à la première femme à Matignon »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Emmanuel Guigo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cedric Passard et Denis Ramond (dir.), De quoi se moque-t-on ? Satire et liberté d'expression</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS Editions, 2021, 9782271136565</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04343467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapitre 6. Michel Rocard à Matignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Emmanuel Guigo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Michel Rocard Premier ministre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses de Sciences Po, pp.125-138, 2020, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/scpo.bergo.2020.01.0125⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04047249v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Les recherches historiques sur la communication politique »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Emmanuel Guigo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/scpo.bergo.2020.01.0125⟩</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Isabelle Veyrat-Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Penser l’histoire des médias, Paris, CNRS Editions, 2019.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS Editions, 2019, 9782271125354</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04047249v1</w:t>
+                <w:t xml:space="preserve">hal-04343464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Cohabitation : le regard de l’opinion publique » et « &amp;quot;L’instant pub&amp;quot; : 1984-1988, l’apogée de la com’ ? » in Georges Saunier (dir.), François Mitterrand : les années d’alternance (1984-1988), Paris, Nouveau Monde Editions, 2019</w:t>
               </w:r>
@@ -1929,602 +1893,520 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04343449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Les recherches historiques sur la communication politique »</w:t>
-[...80 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">« Le triomphe des communicants ? La communication des socialistes sous la présidence de François Mitterrand (1981-1995) » in Jérôme Pozzi (dir.), De l’attachée presse au conseiller en communication, PUR, 2019</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Emmanuel Guigo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Jérôme Pozzi (dir.), De l’attachée presse au conseiller en communication, PUR, 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Rennes, 2019, 9782753575868</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04343442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapitres SDN, secrétariat général du Quai d’Orsay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Emmanuel Guigo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire Saint John Perse</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 9782745351906</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04343184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le visage de la rigueur : Construction, réception et subversion du portrait de Michel Rocard Premier ministre (1988-1991)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Emmanuel Guigo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Alessandro Giacone (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Manifesti elettorali e comunicazione political dal 1913 ad oggi</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Franco Angeli, A paraître, 9782373440478</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01648654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution à deux chapitres (sur les médias et la communication politique en France) dans Christian Delporte et Caroline Moine : Culture, médias, pouvoirs aux Etats-Unis et en Europe occidentale (1945-1990)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Emmanuel Guigo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Culture, médias, pouvoirs aux Etats-Unis et en Europe occidentale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Armand Colin, 2018, 9782200623418</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04343440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'étoffe présidentielle à l'épreuve : la communication de François Hollande durant les attentats de janvier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Emmanuel Guigo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Claire Sécail et Pierre Lefébure (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le défi Charlie : les médias à l'épreuve des attentats</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Lemieux Editions, 2016, 9782373440478</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01648652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Au nom de la rose : La révolution communicationnelle des années 1970 ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Emmanuel Guigo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Noëlline Castagnez et Gilles Morin (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Parti socialiste d'Epinay à l'Elysée : 1971-1981</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PUR, p. 307-324, 2015, 9782753540682</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01648651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'institutionnalisation de la communication politique: l'exemple du Parti socialiste dans les années 1970</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Emmanuel Guigo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cayrol Roland; Charon Jean-Marie (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Médias, opinion et présidentielle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INA Editions, 2012, 9782869382039</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01646179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2534,1814 +2416,1883 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le général et son micro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Emmanuel Guigo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Parlement[s], Revue d'histoire politique, Hors série</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, N° HS 18 (3), pp.186-197. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/parl2.hs18.0191⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04334230v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthode Rocard et méthode Quilès : une incursion dans les carnets de Michel Rocard concernant la réforme des PTT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Emmanuel Guigo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Entreprises et Histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, n° 105 (4), pp.124-132. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/eh.105.0124⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04047252v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gouverner avec la rue ? Michel Rocard Premier ministre et la médiatisation des mouvements sociaux (1988-1991)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Emmanuel Guigo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Temps des médias. Revue d’histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, n° 35 (2), pp.37-53. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/tdm.035.0037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04334232v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gouverner avec la rue ? Michel Rocard Premier ministre et la médiatisation des mouvements sociaux (1988-1991)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Emmanuel Guigo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Temps des médias. Revue d’histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, n° 35 (2), pp.37-53. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/tdm.035.0037⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04333499v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
-              <w:r>
-[...39 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jours tranquilles à Matignon : gérer la semaine de Pierre Mauroy entre Lille et Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Emmanuel Guigo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sociétés &amp; Représentations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, N° 52 (2), pp.63-78. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/sr.052.0063⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04333518v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La République des mâles : les masculinités politiques dans les médias en France (années 1980-1990)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Emmanuel Guigo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Temps des médias. Revue d’histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, n° 36 (1), pp.139-155. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/tdm.036.0139⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04334231v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">To be caliph instead of the caliph? The real and supposed betrayal of the No. 2 in power in France (1958-2020)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Emmanuel Guigo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers d'Agora : revue en Humanités</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04333519v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un renouveau des conseillers en com’ ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
-              <w:r>
-[...34 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camila Moreira Cesar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Emmanuel Guigo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quaderni</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 101, pp.9-15. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/quaderni.1657⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04333520v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
-              <w:r>
-[...39 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une professionnalisation de la communication en campagne présidentielle ? Retour sur les présidentielles de 2012 et 2017 en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Emmanuel Guigo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quaderni</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 101, pp.17-30. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/quaderni.1641⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04333522v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
-              <w:r>
-[...39 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une professionnalisation de la communication en campagne présidentielle ? Retour sur les présidentielles de 2012 et 2017 en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Emmanuel Guigo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quaderni</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 101, pp.17-30. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/quaderni.1641⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/quaderni.1641⟩</w:t>
-[...11 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">hal-04334235v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La guerre des deux roses : la médiatisation du conflit Mitterrand-Rocard des années 1970 à nos jours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Emmanuel Guigo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue historique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, n° 696 (4), pp.179-202. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rhis.204.0179⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04334233v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
-              <w:r>
-[...39 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La communication médiatique des présidents de la République française en période d’attentats (1985-2016)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Emmanuel Guigo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Temps des médias. Revue d’histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, n° 32 (1), pp.XX-XXXVII. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/tdm.032.0140⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04334237v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
-              <w:r>
-[...39 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La communication médiatique des présidents de la République française en période d’attentats (1985-2016)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Emmanuel Guigo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Temps des médias. Revue d’histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, n° 32 (1), pp.XX-XXXVII. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/tdm.032.0140⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/tdm.032.0140⟩</w:t>
-[...11 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">halshs-04333474v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les fondations politiques mémorielles en France : pour la défense d'une histoire orientée ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Emmanuel Guigo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers Mémoire et Politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, pp.59-76. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25518/2295-0311.197⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04333372v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
-              <w:r>
-[...39 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La communication politique en France de 1945 à nos jours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Emmanuel Guigo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ventunesimo Secolo</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 42, pp.131-143. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3280/XXI2018-042008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04333373v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
-              <w:r>
-[...39 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La communication digitale élyséenne sur les réseaux sociaux face aux attentats de novembre 2015</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Emmanuel Guigo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sciences de la société : Les cahiers du LERASS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 102, pp.179-191. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/sds.7365⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01648640v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
-              <w:r>
-[...39 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Position de thèse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Emmanuel Guigo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Temps des médias. Revue d’histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 28</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01648639v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La rose et le souffre : Michel Rocard et le PS, entre subversion et banalisation (1974-2014)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Emmanuel Guigo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Parlement[s], Revue d'histoire politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 2016/1 (23), pp.43-60. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/parl2.023.0043⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01646169v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
-              <w:r>
-[...39 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le complexe de la communication. L’institutionnalisation de la communication politique à travers l’exemple de Michel Rocard (1965-1995)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Emmanuel Guigo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'OURS. Office universitaire de recherche socialiste</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 76-77</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01648641v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entretien avec Brice Lalonde : la communication, naturellement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Emmanuel Guigo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Temps des médias. Revue d’histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, n° 25 (2), pp.280-292. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/tdm.025.0280⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04334243v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
-              <w:r>
-[...39 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Lalonde : le beau visage de l’écologie ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Emmanuel Guigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Pawelski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Temps des médias. Revue d’histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, n° 25 (2), pp.162-181. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/tdm.025.0162⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04334239v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
-              <w:r>
-[...39 lines deleted...]
-            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compte rendu de Jacques Julliard, Les gauches françaises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Emmanuel Guigo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Parlement[s], Revue d'histoire politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01648644v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La trivialité de la rigueur : l'usage des &amp;quot;gros mots&amp;quot; par Michel Rocard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Emmanuel Guigo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Argotica : revue internationale d'études argotiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01648637v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...2 lines deleted...]
-                <w:t xml:space="preserve">halshs-01648637v1</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Mitterrand et la communication: vocation ou conversion?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Emmanuel Guigo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Lettre de l'Institut François Mitterrand</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 43</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01648647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compte rendu de Michele Marchi, Alla ricerca del cattolicesimo politico. Politica e religione in Francia da Pétain a de Gaulle</w:t>
               </w:r>
@@ -4413,51 +4364,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La communication normale : communiquer en 2012</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Emmanuel Guigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Veyrat-Masson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Lettre de l'Institut François Mitterrand</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 43</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4476,530 +4427,461 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01646167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Mitterrand et la communication: vocation ou conversion?</w:t>
+                <w:t xml:space="preserve">Michel Rocard ou la communication marginale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Emmanuel Guigo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Histoire@Politique : revue du Centre d'histoire de Sciences Po</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 21 (3), pp.140. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/hp.021.0140⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04334240v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entretien avec Gérard Colé « Aiguilleur de l'opinion »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Emmanuel Guigo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Lettre de l'Institut François Mitterrand</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 43</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01648648v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Rocard ou la communication marginale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Emmanuel Guigo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Histoire@Politique : revue du Centre d'histoire de Sciences Po</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 3 (21), pp.140-154. </w:t>
+            </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Entretien avec Gérard Colé « Aiguilleur de l'opinion »</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/hp.021.0140⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01648636v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Congrès de Metz entre deux rives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Emmanuel Guigo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Lettre de l'Institut François Mitterrand</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 43</w:t>
+              <w:t xml:space="preserve">, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...98 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...58 lines deleted...]
-                <w:t xml:space="preserve">halshs-01648636v1</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01648646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
-              <w:r>
-[...67 lines deleted...]
-            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compte rendu de Aldrin Philippe, Hubé Nicolas, Ollivier-Yaniv Caroline et Utard Jean-Michel, Les mondes de la communication publique. Légitimation et fabrique symbolique du politique‪. Rennes, Presses universitaires de Rennes, 2014</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Emmanuel Guigo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mots : les langages du politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01648645v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compte-rendu du &amp;quot;Midi rouge, ombres et lumières&amp;quot; de Robert Mencherini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Emmanuel Guigo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Parlement[s], Revue d'histoire politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01648642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5009,120 +4891,120 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La fin des communicants politiques ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camila Moreira Cesar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Emmanuel Guigo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quaderni</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 101, 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/quaderni.1626⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02867453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5132,807 +5014,807 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Articles de blog sur le HuffingtonPost</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Emmanuel Guigo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01648663v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Articles de blog sur le HuffingtonPost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Emmanuel Guigo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01648663v1</w:t>
+                <w:t xml:space="preserve">halshs-04342444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Articles de blog sur le HuffingtonPost</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">2017</w:t>
+                <w:t xml:space="preserve">Primaire de la droite : dans les débats à venir, la confrontation risque d'être plus vive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Emmanuel Guigo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04342444v1</w:t>
+                <w:t xml:space="preserve">halshs-01648657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Primaire de la droite : dans les débats à venir, la confrontation risque d'être plus vive</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">2016</w:t>
+                <w:t xml:space="preserve">Valls au 20h de France 2 : un homme crispé, sans message précis. C'était un JT pour rien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Emmanuel Guigo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01648657v1</w:t>
+                <w:t xml:space="preserve">halshs-01648659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valls au 20h de France 2 : un homme crispé, sans message précis. C'était un JT pour rien</w:t>
+                <w:t xml:space="preserve">Hollande sur TF1 : des Français caricaturaux pour un débat d'une grande superficialité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Emmanuel Guigo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01648659v1</w:t>
+                <w:t xml:space="preserve">halshs-01648661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hollande sur TF1 : des Français caricaturaux pour un débat d'une grande superficialité</w:t>
+                <w:t xml:space="preserve">Affaire Fillon/Jouyet: vers la fin du secret en politique ? Les journalistes vont en pâtir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Emmanuel Guigo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01648661v1</w:t>
+                <w:t xml:space="preserve">halshs-01648660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Affaire Fillon/Jouyet: vers la fin du secret en politique ? Les journalistes vont en pâtir</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">2014</w:t>
+                <w:t xml:space="preserve">Faut-il avoir peur des spin doctors?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Emmanuel Guigo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01648660v1</w:t>
-[...4 lines deleted...]
-      </w:tr>
+                <w:t xml:space="preserve">halshs-01646186v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Thèse (2)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faut-il avoir peur des spin doctors?</w:t>
-[...26 lines deleted...]
-              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+                <w:t xml:space="preserve">Communication complex : the institutionalization of political communication through the case of the former Prime minister Michel Rocard (1965-1995)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Emmanuel Guigo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">History. Sciences Po, 2016. English. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01646186v1</w:t>
+                <w:t xml:space="preserve">tel-04047197v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le complexe de la communication : Michel Rocard entre médias et opinion (1965-1995)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Emmanuel Guigo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Histoire. Institut d'études politiques de Paris - Sciences Po, 2016. Français. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2016IEPP0059⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">tel-03651319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Mitterrand, un modèle de communication dépassé pour l’Élysée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Emmanuel Guigo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03459441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Rocard a longtemps été à la pointe de la communication. Puis il s'est métamorphosé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Emmanuel Guigo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03414407v1</w:t>
-              </w:r>
-[...172 lines deleted...]
-                <w:t xml:space="preserve">tel-03651319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId117"/>
+      <w:footerReference w:type="default" r:id="rId116"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6000,51 +5882,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B4B18F3C"/>
+    <w:nsid w:val="EDC5B583"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6231,51 +6113,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pierre-emmanuel-guigo" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568383v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Bonnin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Guigo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333636v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Tellier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333623v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergiu Miscoiu" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02506975v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333633v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Charbonneaux" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Rondot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Devars" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Pawelski" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pearson.fr/fr/book/?GCOI=27440100499520" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991531v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Moreira Cesar" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334227v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/puv.guig.2017.01" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01648650v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01646175v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03205169v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01648649v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01646174v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343458v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343496v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333525v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343500v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343505v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343493v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343474v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343471v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.taylorfrancis.com/books/oa-edit/10.4324/9781003120254/political-communication-covid-19-darren-lilleker-ioana-coman-milo%C5%A1-gregor-edoardo-novelli?_ga=1309324251.1700818768&amp;amp;_gl=1*1vggiou*_ga*MTMwOTMyNDI1MS4xNzAwODE4NzY4*_ga_0HYE8YG0M6*MTcwMDgxODc2OS4xLjAuMTcwMDgxODc3My4wLjAuMA." TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003120254" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343467v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047249v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/scpo.bergo.2020.01.0125" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343449v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343464v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Veyrat-Masson" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343442v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343184v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01648654v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343440v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01648652v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01648651v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01646179v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334230v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/parl2.hs18.0191" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047252v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eh.105.0124" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334232v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tdm.035.0037" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04333499v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04333518v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sr.052.0063" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334231v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tdm.036.0139" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04333519v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04333520v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaderni.1657" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04333522v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaderni.1641" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334235v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334233v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhis.204.0179" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334237v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tdm.032.0140" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04333474v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04333372v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25518/2295-0311.197" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04333373v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3280/XXI2018-042008" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01648640v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sds.7365" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01648639v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01646169v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/parl2.023.0043" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01648641v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334243v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tdm.025.0280" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334239v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tdm.025.0162" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01648644v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01648637v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01648643v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01646167v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01648647v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01648648v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334240v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/hp.021.0140" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01648636v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01648646v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01648645v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01648642v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02867453v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaderni.1626" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01648663v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04342444v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01648657v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01648659v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01648661v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01648660v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01646186v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03459441v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03414407v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04047197v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/tel-03651319v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016IEPP0059" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pierre-emmanuel-guigo" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568383v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Bonnin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Guigo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333636v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Tellier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333623v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergiu Miscoiu" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02506975v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333633v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Charbonneaux" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Rondot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Devars" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Pawelski" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pearson.fr/fr/book/?GCOI=27440100499520" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334227v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/puv.guig.2017.01" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01648650v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01646175v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03205169v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01648649v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01646174v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343458v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343496v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333525v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343500v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343505v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343493v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343474v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343471v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.taylorfrancis.com/books/oa-edit/10.4324/9781003120254/political-communication-covid-19-darren-lilleker-ioana-coman-milo%C5%A1-gregor-edoardo-novelli?_ga=1309324251.1700818768&amp;amp;_gl=1*1vggiou*_ga*MTMwOTMyNDI1MS4xNzAwODE4NzY4*_ga_0HYE8YG0M6*MTcwMDgxODc2OS4xLjAuMTcwMDgxODc3My4wLjAuMA." TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003120254" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343467v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047249v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/scpo.bergo.2020.01.0125" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343464v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Veyrat-Masson" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343449v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343442v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343184v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01648654v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343440v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01648652v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01648651v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01646179v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334230v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/parl2.hs18.0191" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047252v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eh.105.0124" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334232v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tdm.035.0037" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04333499v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04333518v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sr.052.0063" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334231v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tdm.036.0139" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04333519v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04333520v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Moreira Cesar" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaderni.1657" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04333522v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaderni.1641" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334235v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334233v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhis.204.0179" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334237v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tdm.032.0140" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04333474v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04333372v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25518/2295-0311.197" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04333373v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3280/XXI2018-042008" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01648640v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sds.7365" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01648639v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01646169v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/parl2.023.0043" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01648641v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334243v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tdm.025.0280" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334239v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tdm.025.0162" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01648644v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01648637v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01648647v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01648643v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01646167v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334240v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/hp.021.0140" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01648648v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01648636v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01648646v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01648645v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01648642v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02867453v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaderni.1626" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01648663v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04342444v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01648657v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01648659v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01648661v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01648660v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01646186v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04047197v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/tel-03651319v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016IEPP0059" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03459441v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03414407v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>