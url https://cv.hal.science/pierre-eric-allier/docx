--- v0 (2026-03-24)
+++ v1 (2026-05-02)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Pierre-Eric Allier </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Professeur en CPGE PTSI</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lieu : Lycée La Salle Passy-Buzenval - 92500 Rueil-Malmaison</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Activités d'enseignement :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Sciences Industrielles de l'Ingénieur</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">TIPE</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Doctorat :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Modèle Réduit PGD Garanti pour des problèmes à grand nombre de paramètres</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Soutenu le 21 novembre 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encadrants : L. Chamoin et P. Ladevèze</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laboratoire : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:i w:val="1"/><w:iCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LMT</w:t></w:r></w:hyperlink><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> (ENS Paris-Saclay, CNRS, Université Paris Saclay)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Anciennes activités d'enseignement :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Mécanique des Milieux Continus (Niveau Licence 3)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Conception Assistée par Ordinateur (Niveau Licence 3)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Méthodes Numériques (Niveau Master 1)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Vérification et Validation des modèles numériques (Niveau Master 2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lieu : Département Génie Mécanique (ENS Cachan, France)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards simplified and optimized a posteriori error estimation using PGD reduced models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eric Allier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Chamoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ladevèze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 113 (6), pp.967-998. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/nme.5695⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01584380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A posteriori error estimation and adaptive strategy for PGD model reduction applied to parametrized linear parabolic problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Chamoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Pled</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eric Allier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ladevèze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 327, pp.118-146. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cma.2017.08.047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01584532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synergies between the constitutive relation error concept and PGD model reduction for simplified V&V procedures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Chamoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eric Allier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Modeling and Simulation in Engineering Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 3 (18), </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s40323-016-0073-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01326280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proper Generalized Decomposition computational methods on a benchmark problem: introducing a new strategy based on Constitutive Relation Error minimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eric Allier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Chamoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ladevèze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Modeling and Simulation in Engineering Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 2 (17), </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s40323-015-0038-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01216233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Limiters for spectral propagation velocities in SWAN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Casey Jc Dietrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Zijlema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eric Allier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leo Holthuijsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nico Booij</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Ocean Surface Waves, 70, pp.85-102. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ocemod.2012.11.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01216306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Certification of PGD reduced models using a posteriori error estimation and adaptive strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Chamoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Pled</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eric Allier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ladevèze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Workshop on Reduced Basis, POD and PGD Model Reduction Techniques (MORTech 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Seville, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01633412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New advances in the control of PGD model reduction applied to computational mechanics numerical simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Chamoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ladevèze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eric Allier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th ECCOMAS Young Investigators Conference - YIC 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01581765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôle des calculs éléments finis à partir de modèles réduits PGD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Chamoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eric Allier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ladevèze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13e colloque national en calcul des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris-Saclay, May 2017, Giens, Var, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01926881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synergies between the Constitutive Relation Error concept and PGD model reduction for simplified V&V procedures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Chamoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eric Allier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop New Challenges in Computational Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Cachan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01588639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the control of PGD reduced-order approximations: error estimation and adaptivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Pled</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Chamoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eric Allier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ladevèze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th European Congress on Computational Methods in Applied Sciences and Engineering (ECCOMAS 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Hersonissos, Crete Island, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01306402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent advances in error estimation and adaptivity for PGD reduced models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Chamoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ladevèze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eric Allier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 EMI International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01583201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model reduction for verification and updating of Computational Mechanics models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Chamoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eric Allier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Recent Development in Numerical Methods for Model Reduction (ME3)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01588638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Error estimation and adaptivity for PGD reduced models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Chamoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ladevèze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eric Allier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 SIAM Conference on Uncertainty Quantification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01583206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New PGD computational method based on CRE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eric Allier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Chamoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ladevèze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Numerical techniques for computation speedup: towards real-time simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CSMA-SEMNI, Feb 2015, Biarritz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01216312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verification and effectivity of PGD model reduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Chamoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ladevèze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eric Allier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Model Reduction (MORE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Pilsen, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01588727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verification and effectivity of PGD computational techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ladevèze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eric Allier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Chamoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Néron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th National Congress on Computational Mechanics - USNCCM 13</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01583247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effectivity and limits of PGD computational techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ladevèze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eric Allier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Chamoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Néron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Adaptive Modeling and Simulation - ADMOS 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01583682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une nouvelle stratégie de calcul de modèles réduits PGD basée sur l'erreur en relation de comportement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eric Allier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Chamoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ladevèze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12e Colloque national en calcul des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CSMA, May 2015, Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01517308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An a posteriori verification procedure for PGD reduced models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eric Allier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Chamoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ladevèze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Internationale de Géotechnique, des Ouvrages et Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Cachan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01216317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A posteriori verification of PGD reduced models with application to engineering computation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eric Allier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Chamoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ladevèze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Adaptive Modeling and Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ECCOMAS, Jun 2015, Nante, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01216313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent advances in the control of PGD-based approximations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Chamoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ladevèze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eric Allier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop "Numerical Methods for High-Dimensional Problems"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Marne-la-Vallée, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01588739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New PGD Approximation: Computation and Verification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eric Allier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Chamoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ladevèze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Twelfth International Conference on Computational Structures Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Civil-Comp Press, Sep 2014, Naple, Italy. pp.109, </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4203/ccp.106.190⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01216309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minimal CRE-PGD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eric Allier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Chamoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ladevèze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12eme colloque national en calcul des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01216324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PGD driven by the Constitutive Relation Error - Minimal CRE/PGD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eric Allier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Chamoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ladevèze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Workshop on RB, POD and PGD Model Reduction Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Cachan, France. , 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01225761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId49"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Pierre-Eric Allier </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Professeur en CPGE PTSI</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lieu : Lycée La Salle Passy-Buzenval - 92500 Rueil-Malmaison</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Activités d'enseignement :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Sciences Industrielles de l'Ingénieur</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">TIPE</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Doctorat :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Modèle Réduit PGD Garanti pour des problèmes à grand nombre de paramètres</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Soutenu le 21 novembre 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encadrants : L. Chamoin et P. Ladevèze</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laboratoire : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:i w:val="1"/><w:iCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LMT</w:t></w:r></w:hyperlink><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> (ENS Paris-Saclay, CNRS, Université Paris Saclay)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Anciennes activités d'enseignement :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Mécanique des Milieux Continus (Niveau Licence 3)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Conception Assistée par Ordinateur (Niveau Licence 3)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Méthodes Numériques (Niveau Master 1)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Vérification et Validation des modèles numériques (Niveau Master 2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lieu : Département Génie Mécanique (ENS Cachan, France)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards simplified and optimized a posteriori error estimation using PGD reduced models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eric Allier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Chamoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ladevèze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 113 (6), pp.967-998. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/nme.5695⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01584380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A posteriori error estimation and adaptive strategy for PGD model reduction applied to parametrized linear parabolic problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Chamoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Pled</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eric Allier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ladevèze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 327, pp.118-146. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cma.2017.08.047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01584532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synergies between the constitutive relation error concept and PGD model reduction for simplified V&V procedures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Chamoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eric Allier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Modeling and Simulation in Engineering Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 3 (18), </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s40323-016-0073-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01326280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proper Generalized Decomposition computational methods on a benchmark problem: introducing a new strategy based on Constitutive Relation Error minimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eric Allier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Chamoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ladevèze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Modeling and Simulation in Engineering Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 2 (17), </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s40323-015-0038-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01216233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Limiters for spectral propagation velocities in SWAN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Casey Jc Dietrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Zijlema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eric Allier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leo Holthuijsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nico Booij</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Ocean Surface Waves, 70, pp.85-102. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ocemod.2012.11.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01216306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Certification of PGD reduced models using a posteriori error estimation and adaptive strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Chamoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Pled</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eric Allier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ladevèze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Workshop on Reduced Basis, POD and PGD Model Reduction Techniques (MORTech 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Seville, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01633412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New advances in the control of PGD model reduction applied to computational mechanics numerical simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Chamoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ladevèze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eric Allier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th ECCOMAS Young Investigators Conference - YIC 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01581765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôle des calculs éléments finis à partir de modèles réduits PGD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Chamoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eric Allier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ladevèze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13e colloque national en calcul des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris-Saclay, May 2017, Giens, Var, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01926881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent advances in error estimation and adaptivity for PGD reduced models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Chamoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ladevèze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eric Allier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 EMI International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01583201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model reduction for verification and updating of Computational Mechanics models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Chamoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eric Allier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Recent Development in Numerical Methods for Model Reduction (ME3)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01588638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synergies between the Constitutive Relation Error concept and PGD model reduction for simplified V&V procedures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Chamoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eric Allier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop New Challenges in Computational Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Cachan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01588639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the control of PGD reduced-order approximations: error estimation and adaptivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Pled</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Chamoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eric Allier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ladevèze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th European Congress on Computational Methods in Applied Sciences and Engineering (ECCOMAS 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Hersonissos, Crete Island, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01306402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Error estimation and adaptivity for PGD reduced models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Chamoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ladevèze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eric Allier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 SIAM Conference on Uncertainty Quantification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01583206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verification and effectivity of PGD computational techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ladevèze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eric Allier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Chamoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Néron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th National Congress on Computational Mechanics - USNCCM 13</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01583247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New PGD computational method based on CRE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eric Allier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Chamoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ladevèze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Numerical techniques for computation speedup: towards real-time simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CSMA-SEMNI, Feb 2015, Biarritz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01216312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verification and effectivity of PGD model reduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Chamoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ladevèze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eric Allier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Model Reduction (MORE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Pilsen, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01588727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effectivity and limits of PGD computational techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ladevèze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eric Allier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Chamoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Néron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Adaptive Modeling and Simulation - ADMOS 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01583682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une nouvelle stratégie de calcul de modèles réduits PGD basée sur l'erreur en relation de comportement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eric Allier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Chamoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ladevèze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12e Colloque national en calcul des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CSMA, May 2015, Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01517308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An a posteriori verification procedure for PGD reduced models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eric Allier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Chamoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ladevèze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Internationale de Géotechnique, des Ouvrages et Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Cachan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01216317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A posteriori verification of PGD reduced models with application to engineering computation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eric Allier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Chamoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ladevèze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Adaptive Modeling and Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ECCOMAS, Jun 2015, Nante, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01216313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New PGD Approximation: Computation and Verification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eric Allier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Chamoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ladevèze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Twelfth International Conference on Computational Structures Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Civil-Comp Press, Sep 2014, Naple, Italy. pp.109, </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4203/ccp.106.190⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01216309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent advances in the control of PGD-based approximations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Chamoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ladevèze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eric Allier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop "Numerical Methods for High-Dimensional Problems"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Marne-la-Vallée, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01588739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minimal CRE-PGD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eric Allier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Chamoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ladevèze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12eme colloque national en calcul des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01216324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PGD driven by the Constitutive Relation Error - Minimal CRE/PGD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eric Allier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Chamoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ladevèze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Workshop on RB, POD and PGD Model Reduction Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Cachan, France. , 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01225761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId49"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7E8B82EB"/>
+    <w:nsid w:val="5A7922CE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -254,51 +254,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="0B2F6930"/>
+    <w:nsid w:val="A66A9312"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -488,51 +488,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="lmt.ens-cachan.fr" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584380v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Eric Allier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Chamoin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ladev&#232;ze" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.5695" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584532v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Pled" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2017.08.047" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326280v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Marchand" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40323-016-0073-9" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216233v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40323-015-0038-4" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216306v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Casey Jc Dietrich" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Zijlema" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Holthuijsen" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nico Booij" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocemod.2012.11.005" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-13N6ZWBD-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633412v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581765v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926881v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588639v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306402v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583201v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588638v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583206v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216312v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588727v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583247v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David N&#233;ron" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583682v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517308v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216317v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216313v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588739v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216309v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4203/ccp.106.190" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216324v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225761v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="lmt.ens-cachan.fr" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584380v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Eric Allier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Chamoin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ladev&#232;ze" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.5695" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584532v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Pled" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2017.08.047" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326280v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Marchand" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40323-016-0073-9" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216233v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40323-015-0038-4" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216306v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Casey Jc Dietrich" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Zijlema" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Holthuijsen" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nico Booij" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocemod.2012.11.005" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-13N6ZWBD-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633412v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581765v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926881v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583201v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588638v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588639v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306402v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583206v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583247v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David N&#233;ron" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216312v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588727v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583682v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517308v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216317v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216313v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216309v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4203/ccp.106.190" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588739v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216324v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225761v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>