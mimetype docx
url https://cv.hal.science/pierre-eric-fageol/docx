--- v0 (2026-03-16)
+++ v1 (2026-04-28)
@@ -937,177 +937,177 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03537357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La Réunion-Madagascar : une histoire connectée dans l’océan Indien (années 1880- 1970)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Éric Fageol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Garan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses Universitaires Indianocéaniques, 2021, 978-2-490596-51-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04311022v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Vers l'égalité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Gauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Éric Fageol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CCEE, 1, 2021, La Réunion d'hier à aujourd'hui, Guy Fontaine</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03542470v1</w:t>
-              </w:r>
-[...73 lines deleted...]
-                <w:t xml:space="preserve">hal-04311022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identités coloniale et sentiment d'appartenance nationale sur les bancs de l'école à La Réunion (1870-1946)</w:t>
               </w:r>
@@ -1801,310 +1801,517 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04311027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Entre assimilation et adaptation, l’enseignement dans les colonies françaises en Afrique (années 1880-1960)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Éric Fageol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Yannick Clavé. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’Empire colonial français en Afrique : Métropole et colonies, sociétés coloniales, de la conférence de Berlin (1884-1885) aux Accords d’Évian de 1962</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ellipses, pp.289-305, 2022, 9782340069589</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04311018v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Questionnement identitaire et reconnaissance de l’altérité en contexte multiculturel réunionnais : vers une citoyenneté plurielle ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Éric Fageol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Genevois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Caroline Leininger-Frézal; Catherine Souplet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Citoyenneté, identité, altérité : Perspectives nationales et internationales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isté éditions</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.119-134, 2022, 9781784058586</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03774669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">Yannick Clavé. </w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adapter l’enseignement au milieu colonial entre 1923 et 1941</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Hossen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Éric Fageol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Wallian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sylvain Genevois et Nathalie Wallian (eds.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’Empire colonial français en Afrique : Métropole et colonies, sociétés coloniales, de la conférence de Berlin (1884-1885) aux Accords d’Évian de 1962</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Enseigner-apprendre en tous terrains. De la didactique contextuelle à la contextualisation du didactique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editions des Archives Contemporaines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.31-60, 2020, 9782813003492. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17184/eac.2693⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02612280v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diversité et altérité dans les manuels d’enseignement d’histoire et de géographie locales à La Réunion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Éric Fageol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Annick Lenoir; Driss Alaoui. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les enjeux et défis de l’interculturel. Une réflexion critique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éditions Archives Contemporaines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.103-116, 2020, 978281300216</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02375388v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’enseignement de l’histoire-géographie à La Réunion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Genevois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Éric Fageol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">S. Genevois &amp; N. Wallian (dir.), Enseigner-apprendre en tous terrains. De la didactique contextuelle à la contextualisation du didactique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions des archives contemporaines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.61-72, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02612052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Réunionnais à Madagascar durant la période coloniale : espaces de contact et émergence de nouvelles identités (années 1880-1960)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Éric Fageol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2124,73 +2331,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Markus Arnold, Corinne Duboin, Judith Misrahi-Barak, eds. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Borders and Ecotones in the Indian Ocean. Cultural and Literary Perspectives.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PULM, pp.241-258, 2020, 978-2-36781-357-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03129688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Échos, répercussions et mémoires de la guerre de 1870 à La Réunion et à Madagascar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Éric Fageol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2210,264 +2417,57 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nicolas Bourguinat; Alexandre Dupont; Gilles Vogt. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La guerre de 1870, conflit européen, conflit global</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ed. du Bourg, pp.51-68, 2020, 978-2-490650-08-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03129706v1</w:t>
-              </w:r>
-[...205 lines deleted...]
-                <w:t xml:space="preserve">hal-02375388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La mémoire réunionnaise de la guerre de 1870</w:t>
               </w:r>
@@ -2593,50 +2593,136 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02375390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Cultures patrimoniales et contexture en EPS : dans la fabrique des &amp;quot;traditions arrangées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Éric Fageol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Wallian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sylvain Genevois et Nathalie Wallian (eds.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Intervention éducative et médiation(s). Contextes insulaires, cultures diverses, explorations plurielles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 47, Peter Lang AG, pp.179-202, 2018, Transversales, 978-3-0343-3677-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03550423v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L’adaptation des contenus d’enseignement en Histoire-Géographie à La Réunion : discours sur l’altérité et crises identitaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Éric Fageol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -2649,143 +2735,57 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dominique Tiana Razafindratsimba; Lolona N. Razafindralambo. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interculturalité, circulation, globalisation. Nouveaux contextes et nouvelles pratiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L’Harmattan, pp.263-280, 2018, Collection Espaces Interculturels</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02375392v1</w:t>
-              </w:r>
-[...84 lines deleted...]
-                <w:t xml:space="preserve">hal-03550423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">”Roman national” et histoire régionale dans l’océan Indien. L’enseignement de l’histoire à Madagascar et à La Réunion depuis 1960</w:t>
               </w:r>
@@ -3070,50 +3070,136 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01229606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les sociétés européennes dans les colonies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Éric Fageol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Garan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Dominique Barjot; Jacques Frémeaux. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les sociétés coloniales à l'âge des empires: des années 1850 aux années 1950</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNED; SEDES, pp.280-289, 2012, 978-2-301-00150-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01243913v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Cinéma et société coloniale, 1850-1950</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Éric Fageol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -3126,143 +3212,57 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Julie d'Andurain; Dominique Barjot; Jean-Pierre Bat; Jean-François Klein; Claire Laux. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les sociétés coloniales à l'âge des empires: Afrique, Antilles, Asie, années 1850 - années 1950</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ellipses, DL 2012, pp.317--320, 2012, 978-2-7298-7313-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01243903v1</w:t>
-              </w:r>
-[...84 lines deleted...]
-                <w:t xml:space="preserve">hal-01243913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">N°spécial de revue/special issue (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3516,372 +3516,372 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03462677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L’enseignement en situation coloniale et postcoloniale. Perspectives croisées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Éric Fageol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tsingy : Revue de l'Association des professeurs d'histoire et de géographie de Madagascar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 24, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03462681v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Guerres et traites françaises aux côtes d’Afrique. De la Révolution à Napoléon (2e partie)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Éric Fageol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Outre-Mers Revue d'Histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 412-413, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03462675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">L’enseignement en situation coloniale et postcoloniale. Perspectives croisées</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les conflits dans le Sud-Ouest de l’océan Indien - Partie 2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Éric Fageol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tsingy : Revue de l'Association des professeurs d'histoire et de géographie de Madagascar</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 24, 2021</w:t>
+              <w:t xml:space="preserve">, 23, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03754022v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les conflits dans le Sud-Ouest de l’océan Indien - Partie 1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Éric Fageol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tsingy : Revue de l'Association des professeurs d'histoire et de géographie de Madagascar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 22, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03754017v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guerres et traites françaises aux côtes d’Afrique. De la Révolution à Napoléon (1ère partie)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Éric Fageol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Outre-Mers Revue d'Histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 408-409, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03462676v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">hal-03754017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (41)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3893,50 +3893,310 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Adapter l’enseignement, les institutions et les dispositifs scolaires en situation coloniale et postcoloniale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Éric Fageol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Labrune-Badiane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Outre-Mers Revue d'Histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, N° 418-419 (1), pp.5-40. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/om.418.0005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04294580v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’adaptation de l’enseignement de l’histoire-géographie à l’école primaire à La Réunion au cours de la Troisième République : entre reconnaissance identitaire et acculturation nationale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Éric Fageol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Outre-Mers Revue d'Histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 418-419 (1), pp.93-118. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/om.418.0093⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04294579v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Texte introductif. La F/francophonie dans l’aire indiaocéanique : singularités, héritages et pratiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Éric Fageol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Gaillat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Internationale des Francophonies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.35562/rif.1517⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04294582v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les enfants dans la bande dessinée du sud-ouest de l’océan Indien : du récit édifiant à réalité de la misère et de la violence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Éric Fageol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -3958,2304 +4218,2044 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d’histoire de l’enfance « irrégulière » Le Temps de l’histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 26</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04311012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Texte introductif. La F/francophonie dans l’aire indiaocéanique : singularités, héritages et pratiques</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La migration des Réunionnais dans l’empire : un sous-impérialisme colonial au service de la « plus grande France »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Éric Fageol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...83 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Éric Fageol</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Garan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Outre-Mers Revue d'Histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 418-419 (1), pp.93-118. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2023, Hors-série Concours, pp.39-54</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Adapter l’enseignement, les institutions et les dispositifs scolaires en situation coloniale et postcoloniale</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04311021v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les débats sur la départementalisation à La Réunion : logiques d’intégration et d’adaptation au contexte indiaocéanique (1945-1947)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Éric Fageol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Céline Labrune-Badiane</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Boulaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Outre-Mers Revue d'Histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, N° 418-419 (1), pp.5-40. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/om.418.0005⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 2 (420-421), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/om.420.0231⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La migration des Réunionnais dans l’empire : un sous-impérialisme colonial au service de la « plus grande France »</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04311014v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’enseignement et la formation en situation coloniale. Récits et traces des acteurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Éric Fageol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tsingy : Revue de l'Association des professeurs d'histoire et de géographie de Madagascar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 25, pp.9-13</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04311034v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La formation des instituteurs et des institutrices à La Réunion en situation postcoloniale. La création d’une élite normalienne (1946-1968)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Éric Fageol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Garan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tsingy : Revue de l'Association des professeurs d'histoire et de géographie de Madagascar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 25, pp.29-48</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04311032v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adapter ou contextualiser ? Une question récurrente et un défi majeur pour l’enseignement de l’histoire et de la géographie dans les territoires d’outre-mer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Genevois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Éric Fageol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Carrefours de l'éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Former et enseigner en contexte ultra-marin ?, 54, pp.23-37. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/cdle.054.0023⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03462679v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Berget et la question de l’adaptation des contenus d’enseignement à La Réunion sous la Troisième République</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Éric Fageol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Outre-Mers Revue d'Histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, Hors-série Concours, pp.39-54</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2021, 410-411 (1), pp.185-203. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/om.211.0185⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Éric Fageol</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03462678v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’enseignement en situation coloniale et postcoloniale. Perspectives croisées. Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Éric Fageol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tsingy : Revue de l'Association des professeurs d'histoire et de géographie de Madagascar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 24</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03455018v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laïcité et éducation à la diversité en contexte réunionnais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liliane Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marie Boulaire</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Éric Fageol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherches &amp; éducations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, La laïcité, analyseur des fractures françaises.., 21, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rechercheseducations.8206⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02508818v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entre assimilation et sous-impérialisme, la participation des volontaires Réunionnais aux expéditions militaires à Madagascar (1883-1895)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Éric Fageol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Outre-Mers Revue d'Histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 2 (420-421), </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2019, 402-403, pp.61-86</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">L’enseignement et la formation en situation coloniale. Récits et traces des acteurs</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02375398v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Réunion et le mouvement de rétrocession de l’île Maurice à la France (1918-1921)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Éric Fageol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Guerres mondiales et conflits contemporains</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 271, pp.91-112. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/gmcc.271.0091⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01760062v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madagascar dans le discours des sociétés savantes de La Réunion, la &amp;quot;colonie colonisatrice&amp;quot; (1855-1940)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Éric Fageol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Outre-Mers Revue d'Histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 394-395, pp.217-244. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/om.171.0217⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01555304v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La migration des Réunionnais à Madagascar et le principe de la « Colonie colonisatrice »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Éric Fageol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue historique de l'océan Indien</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Migrations, migrants et exils Dans les pays de l’Indianocéanie XVIIe-XXe siècles, 14, pp.122-138</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03260648v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La migration des Réunionnais dans l'Empire et la doctrine de la 'plus grande France' sous la Troisième République</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Éric Fageol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Garan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Outre-Mers Revue d'Histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 104 (390-391), pp.261--289. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/om.161.0261⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01475972v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’enseignement de la petite patrie à La Réunion sous la Troisième République</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Éric Fageol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">TrOPICS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 3, pp.281--298</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01443374v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une impossible éducation plurilingue en situation coloniale. Discours sur le créole dans les apprentissages sous la Troisième République à La Réunion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Éric Fageol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tsingy : Revue de l'Association des professeurs d'histoire et de géographie de Madagascar</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 25, pp.9-13</w:t>
+              <w:t xml:space="preserve">, 2016, 19, pp.99--114</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La formation des instituteurs et des institutrices à La Réunion en situation postcoloniale. La création d’une élite normalienne (1946-1968)</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01443371v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le « panthéon » des grands hommes réunionnais et le processus d’acculturation nationale dans l’enseignement local durant la période coloniale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Éric Fageol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue historique de l'océan Indien</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Elites dans les pays de l’Indianocéanie (XVIIIe-XXe siècles), 13, pp.289-301</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03271034v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Réunionnais et la ”Plus Grande France”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Éric Fageol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Garan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Outre-Mers Revue d'Histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 390-391, pp.281--309</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01443375v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les élites et le sentiment d’appartenance nationale à La Réunion Sous la Troisième République</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Éric Fageol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue historique de l'océan Indien</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Elites dans les pays de l’Indianocéanie (XVIIIe-XXe siècles), 13, pp.401-414</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03271043v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'île de La Réunion pendant la Grande Guerre : patriotisme colonial, identification à la Nation et stigmatisation des ennemis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Éric Fageol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Guerres mondiales et conflits contemporains</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 255 (3), pp.47--62. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/gmcc.255.0047⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01229121v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Monument de la Victoire à Saint-Denis : enjeux mémoriel et politique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Éric Fageol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue historique de l'océan Indien</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Saint-Denis : Histoire politique et culturelle d’une capitale depuis le XVIIIe siècle, 11, pp.145-161</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03249187v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La valorisation de la petite Patrie à La Réunion sous la Troisième République. Approche historiographique et didactique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Éric Fageol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tsingy : Revue de l'Association des professeurs d'histoire et de géographie de Madagascar</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 25, pp.29-48</w:t>
+              <w:t xml:space="preserve">, 2014, 18, pp.57--70</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...47 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01229119v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La révolution nationale et l'exaltation impériale à la réunion durant la période de Vichy (1940-1942)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Éric Fageol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carrefours de l'éducation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/cdle.054.0023⟩</w:t>
+              <w:t xml:space="preserve">Guerres mondiales et conflits contemporains</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 246, pp.41--62. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/gmcc.246.0041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Adrien Berget et la question de l’adaptation des contenus d’enseignement à La Réunion sous la Troisième République</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01244088v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le patriotisme au lycée de Saint-Denis de La Réunion avant la Grande Guerre (1870-1914)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Éric Fageol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Outre-Mers Revue d'Histoire</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/om.211.0185⟩</w:t>
+              <w:t xml:space="preserve">Histoire de l’éducation </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 133, pp.43--64. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/histoire-education.2437⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">L’enseignement en situation coloniale et postcoloniale. Perspectives croisées. Introduction</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01244095v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les projets de rattachement de La Réunion à Madagascar (1906-1914)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Éric Fageol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tsingy : Revue de l'Association des professeurs d'histoire et de géographie de Madagascar</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 24</w:t>
+              <w:t xml:space="preserve">, 2012, 16, pp.75--108</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...201 lines deleted...]
-                <w:t xml:space="preserve">La Réunion et le mouvement de rétrocession de l’île Maurice à la France (1918-1921)</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01244101v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le patriotisme à l’école de Bourbon avant la Grande guerre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Éric Fageol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Guerres mondiales et conflits contemporains</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 271, pp.91-112. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2012, 133, pp. 43-64</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La migration des Réunionnais à Madagascar et le principe de la « Colonie colonisatrice »</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01760060v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Nord vu par le Sud pendant les guerres. « L’amour de la Grande Patrie à La Réunion durant la première moitié du XXe siècle »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Éric Fageol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue historique de l'océan Indien</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, Migrations, migrants et exils Dans les pays de l’Indianocéanie XVIIe-XXe siècles, 14, pp.122-138</w:t>
+              <w:t xml:space="preserve">, 2012, Vision du Nord par le Sud dans l’océan Indien (XVIIe-XXIe siècles), 09, pp.131-139</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...811 lines deleted...]
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03243333v1</w:t>
-              </w:r>
-[...292 lines deleted...]
-                <w:t xml:space="preserve">hal-01760060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La fin de la guerre, une communion nationale réactivée : les célébrations de la Victoire à La Réunion en 1918</w:t>
               </w:r>
@@ -7054,51 +7054,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude sur les adaptations des programmes d’histoire-géographie à La Réunion - Rapport d’enquête</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Genevois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Éric Fageol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7125,905 +7125,1056 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01660391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (53)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (55)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L'adaptation des normes curriculaires dans les outre-mer français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Éric Fageol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EFSM 2026 (Education-Formation et Sociétés en Mutation) : De la fonction sociale au nouvel ordre éducatif mondial : politiques et pratiques éducatives en contexte</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Toamasina; CIRNEF (Université Rouen-Normandie); MESUPRES, Mar 2026, Toamasina, Madagascar</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05589367v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Représentations de la diversité et de l’enseignement musulman en Afrique occidentale française (AOF) ? Altérités, reconnaissances et logiques à l’œuvre chez les administrateurs coloniaux ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Pontanier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Éric Fageol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque International. Diversité culturelle et éducation inclusive : altérité, altérisation et pratiques transformatrices</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Corinne Torrekens et Malika Hamidi, Université libre de Bruxelles, Mar 2026, Bruxelles, Belgique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05589152v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Représentations de la laïcité auprès des étudiants de l’INSPE de La Réunion, premiers résultats de l’enquête ÉLASt (École &amp; laïcité. État des lieux chez les stagiaires et étudiants des masters MEEF)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Pontanier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Éric Fageol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque "La République, la laïcité et l’école : cohésion, valeurs et défis"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Florence Faberon; Maison des sciences humaines de Clermont-Ferrand, Dec 2025, Clermont-Ferrand, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05453164v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Statut colonial et système d’enseignement en Afrique Orientale Française (années 1880-1960)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Éric Fageol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque scientifique international en sciences sociales "Mayotte entre passé, présent et avenir"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laboratoire ICARE; Université de Mayotte, Apr 2025, Dembeni, Mayotte, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05032773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...25 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contextualisation et laïcité scolaire à La Réunion. Laïcité et égalité à l’épreuve du contexte réunionnais : dynamiques sociohistoriques et enjeux éducatifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Éric Fageol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque "La République, la laïcité et l’école : cohésion, valeurs et défis"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Florence Faberon; Maison des sciences humaines de Clermont-Ferrand, Dec 2025, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05453171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ouvrez la case aux esclaves ! Pour une compréhension sensible de l’esclavage et de l’engagisme dans l’Océan indien, par l’étude de la bande dessinée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Éric Fageol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Pérolini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international « La Bande Dessinée : un support pour l’investigation en classe ? »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INSPE de l’Académie de Bordeaux, Oct 2025, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05325986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptation et/ou contextualisation : pratiques et débats dans les outre-mer (table ronde)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Éric Fageol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Genevois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mamaye Idriss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Marsilloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Sorba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international JRE-RIICLAS 2024, "Interroger les marges en éducation et en formation"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de La Réunion, Oct 2024, Saint-Denis (La Réunion), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04723344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laïcité, 20 ans après la loi de 2004 : quels enjeux, pour quel vivre ensemble ? (Table ronde)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edern De Barros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Éric Fageol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Claire Husser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque International "Vivre ensemble" dans l'océan Indien et au delà : pratiques, représentations, discours</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, FLSH Université de La Réunion, Oct 2024, Saint-Denis Réunion, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04758723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les adaptations scolaires : origines et héritages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Éric Fageol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international JRE-RIICLAS 2024, "Interroger les marges en éducation et en formation"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de La Réunion, Oct 2024, Saint-Denis (La Réunion), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04723218v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identité et histoire dans la BD de l’océan Indien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Éric Fageol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'étude "La BD au crible de l'histoire"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de La Réunion, Nov 2024, Saint-Denis (La Réunion), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04770319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Normes d’enseignement et diversité en situation coloniale à La Réunion (1873-1946)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Éric Fageol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'éducation à la diversité, entre crises, contestations et réformes (RIED 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Réseau International Éducation et Diversité; Aix-Marseille Université, Nov 2024, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04703861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identité créole et atavisme géographique dans les discours scolaires en situation coloniale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Éric Fageol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVIIIes Rencontres du REF 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Réseau international francophone de recherche en éducation et formation, Jul 2024, Fribourg, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04703879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Réunion-Madagascar : une histoire connectée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Éric Fageol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8039,280 +8190,280 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Madagascar, la France et l’océan Indien</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Académie des sciences de l'Outre-mer, Mar 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04311042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Normes et normalisation de la formation des enseignants en situation coloniale et postcoloniale : l’école normale à La Réunion (années 1880-1970)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Éric Fageol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire HSS - INALCO - CESSMA Groupe Afrique Océan Indien</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Inalco, Apr 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03888576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contextualiser et/ou adapter son enseignement dans les Outre-Mer : héritages et évolutions sémantiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Éric Fageol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international des Journée de Recherches en Éducation, Contextualisations didactiques, approches théoriques et pratiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Papeete, Polynésie française</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04311038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contextualiser et/ou adapter son enseignement dans les Outre-mers : héritages et évolutions sémantiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Éric Fageol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international des Journées de Recherches en Éducation, Contextualisations didactiques, approches théoriques et pratiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Papeete, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03888596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La formation des maîtres dans le processus d’assimilation et de départementalisation : le témoignage des normaliens de La Réunion (1946-1968)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Éric Fageol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8328,73 +8479,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'histoire de l'éducation de la colonisation aux décolonisations en Afrique (années 1920 - 1970)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CEPED; CESSMA; Université spécialisée VID (Norvège); Université de Dalarna (Suède), May 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03462682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La formation des maîtres dans le processus d’assimilation et de départementalisation : le témoignage des normaliens de La Réunion (1946-1968)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Éric Fageol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8410,73 +8561,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées européennes du Patrimoine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Archives départementales de La Réunion, Sep 2021, Saint Denis, La Réunion</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03462686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrimonialisation du passé et construction identitaire dans la bande dessinée pour enfant dans l’océan Indien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Éric Fageol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8492,73 +8643,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Enfance et histoire : cultures et pratiques enfantines du passé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sorbonne Université, Apr 2021, En ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03462683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les enfants dans la Bande Dessinée de l’océan Indien : Du récit édifiant à réalité de la misère et de la violence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Éric Fageol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8587,73 +8738,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les enfants mis en cases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CRIHAM; MSHS; Cité internationale de l'Image et de la Bande Dessinée; Réseau Régional de Recherche Nouvelle Aquitaine en bande dessinée; Association pour l’histoire de la Protection judiciaire des mineurs (AHPJM), Oct 2021, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03462685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Échos, répercussions et mémoires de la guerre de 1870 à La Réunion et à Madagascar. Quelques perspectives croisées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Éric Fageol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8669,73 +8820,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La guerre de 1870, conflit européen, conflit global</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Strasbourg, Feb 2020, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02472109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la collecte d’archives orales à la diffusion grand public</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Garan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8751,444 +8902,444 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">colloque EHESS "Pratiques contemporaines de l’histoire orale. De l’entretien aux archives orales"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02083993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un nouvel ordre impérial durant la période de Vichy à La Réunion (1940-1942)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Éric Fageol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Order and Disorder in the French Colonial Empire, Annual Meeting of the French Colonial Historical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02375406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le patriotisme dans l’enseignement scolaire à la veille de la Grande Guerre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Éric Fageol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La grande guerre et les outre-mer – Bilan et perspectives, Festival d’Histoire de l’APHG-OI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L’association des professeurs d’histoire et de géographie de l’océan Indien (APHG-OI), Oct 2018, Saint-Denis/Saint-Pierre, La Réunion</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02375412v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les adaptations de programmes en Histoire-Géographie à La Réunion : reconnaissance de l’altérité et questionnement identitaire dans les pratiques enseignantes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Éric Fageol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Genevois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4ème Conférence de l’AIRDHSS - Citoyenneté, identité et altérité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris Diderot; AIRDHSS, Jun 2018, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01759661v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Réunionnais à Madagascar durant la période coloniale : espaces de contact et émergence de nouvelles identités (années 1880-1960)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Éric Fageol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Garan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Océan Indien : écotones, zones de contact et tiers-espaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de La Réunion Jun 2018, Saint-Denis, La Réunion</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01759584v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La participation des Réunionnais aux campagnes militaires malgaches (1883-1885/1895). Expériences combattantes et imaginaire assimilationniste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Éric Fageol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Guerre et paix dans l’océan Indien de l’Antiquité à nos jours</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AHIOI, Nov 2018, Saint-Denis, La Réunion</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01760056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...232 lines deleted...]
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">”Roman national” et histoire régionale dans l’océan Indien. L’enseignement de l’histoire à Madagascar et à La Réunion depuis 1960</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Éric Fageol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9204,142 +9355,142 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Les disciplines scolaires : miroirs des évolutions contemporaines de la nation ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, Rennes, France. pp.45-58</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01443366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Réunionnais et la conquête de Madagascar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Éric Fageol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">44e Congrès annuel de la Société d’Histoire Coloniale Française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Réseau d'Etudes Canadiennes, May 2018, Seattle, États-Unis</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01760058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une école normale pour La Réunion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Garan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9355,73 +9506,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’Etude pour les 60 ans de l’école normale de Bellepierre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2018, Saint Denis, La Réunion</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02083995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Espoirs et déboires du tourisme colonial à Madagascar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Garan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9437,73 +9588,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVIème congrès international de l'ARIC Antananarivo-Océan Indien</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Antananarivo, Madagascar</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02083998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’adaptation des contenus d’enseignement en Histoire-Géographie à La Réunion : discours sur l’altérité et crises identitaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Éric Fageol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9519,458 +9670,458 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès international de l’ARIC : Nouveaux contextes et nouvelles pratiques interculturelles. Globalisation et circulation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ARIC, May 2017, Antananarivo, Madagascar</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01552985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">”La Colonie colonisatrice” : une notion à fort potentiel heuristique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Éric Fageol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire d’étude Histoire de La Réunion : Recherches - Ecritures – Enseignements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Faculté des lettres et sciences humaines, Apr 2017, Saint-Denis, La Réunion</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01949344v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La diaspora réunionnaise à Madagascar ou le principe de la ”Colonie colonisatrice” à La Réunion durant la période coloniale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Éric Fageol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque Migrations, migrants et exils dans les pays de l’Indianocéanie XVIIème-XXème siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Saint-Denis, La Réunion. pp.n.c</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01443365v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les adaptations de programmes dans les DROM : quelles références pour quel contexte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Éric Fageol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Genevois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quelles références pour les didactiques de l’histoire, de la géographie, de l’éducation à la citoyenneté́ ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ESPE d'Aquitaine; Université de Bordeaux, Oct 2017, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01549018v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les adaptations de programmes d’histoire-géographie en contexte ultramarin : entre curriculum caché et pratiques enseignantes à la Réunion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Genevois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Éric Fageol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque International des didactiques de l’histoire, de la géographie et de l’éducation civique. Quelles références pour les didactiques de l'histoire, de la géographie, de l'éducation à la citoyenneté ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ESPÉ d’Aquitaine; Université de Bordeaux, Oct 2017, Mérignac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01947587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...219 lines deleted...]
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dire l’indiaocéanité dans les manuels d’enseignement de La Réunion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Éric Fageol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Dire l’océan Indien</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Saint-Denis, Région indéterminée. pp.n.c</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01443364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entre pratique réflexive et construction d’une identité professionnelle. Analyse évolutive du mémoire professionnel et des dispositifs d’initiation à la recherche en contexte réunionnais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Genevois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Éric Fageol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9985,1177 +10136,1177 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Recherche, formation et enseignement en géographie et en histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, Créteil, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01628708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversité et altérité dans les manuels d’enseignement d’histoire et de géographie locales à La Réunion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Éric Fageol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18ème Congrès international de l’AMSE-AMCE-WAER : L'interculturel critique : vers une articulation complexe de la diversité et de l'altérité dans l'acte d'enseigner, de former, d'intervenir et de socialiser</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Eskisehir, Turquie. pp.n.c</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01443367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identité créole et atavisme géographique dans les discours des élites réunionnaises sous la Troisième République</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Éric Fageol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9ème Colloque international : Les identités : le concept, ses manifestations, ses évolutions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, Beja, Tunisie. pp.n.c</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01443370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La mémoire réunionnaise de la guerre de 1870 dans les manuels scolaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Éric Fageol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque La guerre franco-prussienne de 1870, entre l’oubli national et les mémoires régionales (1871-2016). Moments, traces, regards</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01443369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Les élites et le sentiment d’appartenance nationale à La Réunion sous la Troisième République</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le ”panthéon” des grands hommes réunionnais dans l’enseignement local</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Éric Fageol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Elites et pouvoir colonial</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Nov 2015, Saint-Denis, La Réunion. pp.401--414</w:t>
+              <w:t xml:space="preserve">, Nov 2015, Saint-Denis, La Réunion. pp.289--301</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Le ”panthéon” des grands hommes réunionnais dans l’enseignement local</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01443372v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les élites et le sentiment d’appartenance nationale à La Réunion sous la Troisième République</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Éric Fageol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Elites et pouvoir colonial</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Nov 2015, Saint-Denis, La Réunion. pp.289--301</w:t>
+              <w:t xml:space="preserve">, Nov 2015, Saint-Denis, La Réunion. pp.401--414</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01443368v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enseignement de l’histoire et construction identitaire en milieu indiaocéanique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Éric Fageol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international "Patrimoine et échanges : Approches plurilingues et interculturelles en contexte de formation"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, OSOI; CCLC; ICARE; Université de La Réunion, Nov 2014, Saint-Denis, La Réunion. pp.117-135</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01229282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une impossible éducation plurilingue en situation coloniale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Éric Fageol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Festival Les révoltés de l’Histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2014, Saint-Denis, La Réunion</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01229288v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tabataba, la révolte de 1947 dans le cinéma postcolonial malgache : enjeux mémoriels et didactiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Éric Fageol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Massacres et répressions dans le monde colonial</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Lorient, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01229293v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’espionnite en temps de guerre : les effets de la propagande et l’implication des civils en temps de guerre à La Réunion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Éric Fageol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire d’études, La Réunion dans la Grande Guerre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Saint-Denis, La Réunion</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01229289v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La place des colonies dans l’enseignement de la Grande Guerre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Éric Fageol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire d’étude avec Marc Michel et Frédéric Garan</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Saint-Denis, La Réunion</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01229304v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le monument de la Victoire à Saint-Denis : enjeux politiques et mémoriels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Éric Fageol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque "Histoire politique et culturelle d’une capitale du XVIIIème siècle à aujourd’hui"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Saint-Denis, La Réunion. pp.145--161</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01229301v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La peur de l’ennemi à La Réunion durant la Grande Guerre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Éric Fageol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque AHIOI "La Grande guerre et l’indiaocéanie"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Saint-Denis, La Réunion</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01229318v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’intervention éducative et l’enseignement de l’histoire locale à La Réunion au sein de l’école primaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Éric Fageol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international ICARE "Interventions éducatives et sociales en contextes pluriels : quels défis ? "</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Saint-Denis, La Réunion</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01229292v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les monuments aux morts à La Réunion durant l’entre-deux-guerres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Éric Fageol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Grand séminaire de l'océan Indien 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Saint-Denis, La Réunion. pp.15--40</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01229290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...482 lines deleted...]
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les enjeux d’une recherche sur le sentiment d'appartenance nationale à La Réunion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Éric Fageol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Doctoriales Historiens et Géographes Océan Indien, Espaces et Sociétés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Saint-Denis, La Réunion</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01443376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’amour de la grande Patrie à La Réunion durant la première moitié du XXème siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Éric Fageol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international "Semaine de l'Histoire - Le Nord vu par le Sud"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2011, Saint-Denis, La Réunion. pp.131--139</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01243757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enseigner l’Histoire de Madagascar dans les Lycées Français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Garan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11171,65 +11322,65 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international de Droit, d’Histoire, de Linguistique et de Littérature " Ecrire à Madagascar, dans les Mascareignes et aux Comores "</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2005, Saint Denis, La Réunion</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02084002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId201"/>
+      <w:footerReference w:type="default" r:id="rId203"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -11297,51 +11448,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B73D3FA4"/>
+    <w:nsid w:val="C075787E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11445,51 +11596,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="64F54C32"/>
+    <w:nsid w:val="68C449D7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11593,51 +11744,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="AEBEF601"/>
+    <w:nsid w:val="558A29B3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11741,51 +11892,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="C45792F2"/>
+    <w:nsid w:val="6C7F7AAC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11889,51 +12040,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="4B3355F4"/>
+    <w:nsid w:val="C83B3D88"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12037,51 +12188,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="8599381F"/>
+    <w:nsid w:val="7E6E8346"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12283,51 +12434,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pierre-eric-fageol" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0001-5859-1451" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/117240559" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-05324566v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Christophe Cassiau-Haurie" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-&#201;ric Fageol" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Garan" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-05333584v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hemisphereseditions.com/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683002v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Salone" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodica Ailincai" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Ferri&#232;re" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pua.ailin.2024.01" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04311029v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lesindessavantes.com/ouvrage/discours-colonial-et-sentiment-dappartenance-nationale-a-la-reunion-1870-1946/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03537357v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Gauvin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ccee.re/reconnaissances/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03542470v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04311022v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02936658v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01443377v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chemin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Roux" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01443378v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703814v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brill.com/display/book/9789004690172/BP000021.xml" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004690172_011" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04296080v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pur/188823" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.188823" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04311020v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04311031v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04311027v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774669v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Genevois" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/citoyennete-identite-alterite/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04311018v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02612052v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eac.ac/books/9782813003492" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03129688v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03129706v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02612280v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Hossen" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Wallian" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eac.ac/articles/2693" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.2693" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02375388v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.archivescontemporaines.com/articles/2273" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02375389v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02375390v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02375392v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03550423v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02375393v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02375394v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01443373v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01229606v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01243903v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01243913v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03559639v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gaillat" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/rif.1428" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04311017v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Labrune-Badiane" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03462677v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03462675v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03462681v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03462676v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03754022v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03754017v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04311012v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04294582v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/rif.1517" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04294579v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/om.418.0093" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04294580v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/om.418.0005" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04311021v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04311014v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Boulaire" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/om.420.0231" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04311034v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04311032v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03462679v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdle.054.0023" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03462678v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/om.211.0185" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03455018v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02508818v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Pelletier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rechercheseducations.8206" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-RV8C8JSQ-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02375398v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01760062v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gmcc.271.0091" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03260648v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01555304v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/om.171.0217" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03271043v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01443374v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01475972v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/om.161.0261" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01443371v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01443375v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03271034v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01229121v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gmcc.255.0047" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03249187v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01229119v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03243333v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01244088v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gmcc.246.0041" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01244095v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/histoire-education.2437" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01244101v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01760060v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01244127v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01244122v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gmcc.243.0005" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01244123v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01244132v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02388548v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01244140v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01244142v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01760059v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01244169v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03412373v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Brizou" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01443379v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660391v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-05032773v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453164v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Pontanier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453171v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-05325986v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric P&#233;rolini" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04723344v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamaye Idriss" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Marsilloux" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Sorba" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758723v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edern De Barros" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Charpentier" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Husser" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Mercier" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04770319v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04723218v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703861v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703879v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04311042v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03888576v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04311038v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03888596v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03462682v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03462686v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03462683v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03462685v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02472109v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02083993v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02375406v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01760056v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02375412v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01759661v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01759584v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01443366v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01760058v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02083995v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02083998v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01552985v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01947587v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01549018v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01443365v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01949344v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01443364v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628708v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01443367v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01443370v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01443369v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01443368v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01443372v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01229282v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01229290v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01229288v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01229304v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01229293v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01229289v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01229301v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01229292v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01229318v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01443376v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01243757v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02084002v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pierre-eric-fageol" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0001-5859-1451" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/117240559" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-05324566v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Christophe Cassiau-Haurie" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-&#201;ric Fageol" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Garan" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-05333584v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hemisphereseditions.com/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683002v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Salone" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodica Ailincai" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Ferri&#232;re" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pua.ailin.2024.01" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04311029v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lesindessavantes.com/ouvrage/discours-colonial-et-sentiment-dappartenance-nationale-a-la-reunion-1870-1946/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03537357v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Gauvin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ccee.re/reconnaissances/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04311022v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03542470v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02936658v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01443377v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chemin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Roux" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01443378v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703814v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brill.com/display/book/9789004690172/BP000021.xml" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004690172_011" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04296080v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pur/188823" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.188823" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04311020v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04311031v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04311027v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04311018v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774669v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Genevois" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/citoyennete-identite-alterite/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02612280v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Hossen" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Wallian" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eac.ac/articles/2693" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.2693" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02375388v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.archivescontemporaines.com/articles/2273" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02612052v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eac.ac/books/9782813003492" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03129688v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03129706v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02375389v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02375390v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03550423v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02375392v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02375393v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02375394v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01443373v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01229606v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01243913v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01243903v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03559639v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gaillat" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/rif.1428" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04311017v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Labrune-Badiane" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03462677v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03462681v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03462675v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03754022v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03754017v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03462676v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04294580v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/om.418.0005" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04294579v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/om.418.0093" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04294582v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/rif.1517" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04311012v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04311021v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04311014v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Boulaire" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/om.420.0231" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04311034v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04311032v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03462679v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdle.054.0023" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03462678v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/om.211.0185" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03455018v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02508818v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Pelletier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rechercheseducations.8206" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-RV8C8JSQ-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02375398v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01760062v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gmcc.271.0091" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01555304v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/om.171.0217" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03260648v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01475972v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/om.161.0261" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01443374v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01443371v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03271034v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01443375v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03271043v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01229121v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gmcc.255.0047" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03249187v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01229119v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01244088v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gmcc.246.0041" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01244095v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/histoire-education.2437" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01244101v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01760060v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03243333v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01244127v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01244122v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gmcc.243.0005" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01244123v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01244132v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02388548v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01244140v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01244142v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01760059v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01244169v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03412373v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Brizou" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01443379v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660391v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-05589367v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05589152v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Pontanier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453164v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-05032773v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453171v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-05325986v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric P&#233;rolini" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04723344v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamaye Idriss" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Marsilloux" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Sorba" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758723v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edern De Barros" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Charpentier" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Husser" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Mercier" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04723218v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04770319v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703861v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703879v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04311042v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03888576v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04311038v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03888596v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03462682v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03462686v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03462683v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03462685v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02472109v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02083993v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02375406v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02375412v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01759661v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01759584v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01760056v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01443366v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01760058v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02083995v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02083998v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01552985v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01949344v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01443365v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01549018v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01947587v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01443364v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628708v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01443367v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01443370v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01443369v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01443372v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01443368v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01229282v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01229288v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01229293v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01229289v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01229304v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01229301v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01229318v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01229292v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01229290v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01443376v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01243757v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02084002v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>