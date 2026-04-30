--- v1 (2026-04-10)
+++ v2 (2026-04-30)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:133.33333333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Pierre-eric Lauri </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Ingénieur de Recherche Hors Classe - INRAE.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pierre-eric-lauri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-7549-0484</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (169)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysing innovation activities in agrifood value chains facing agroecological transition issues: framework proposal and application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadrien Lantremange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoit Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Frayssignes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Fortun-Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Éric Lauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agroecology and Sustainable Food Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, pp.1-39. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/21683565.2026.2649771⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05583933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of light intensity on growth and flowering of the cauliflorous species Theobroma cacao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Wibaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Vezy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Pondo Kouakou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.A. M’bo Kacou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Éric Lauri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Horticulturae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 1423, pp.61-68. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17660/ActaHortic.2025.1423.9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05023495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A spatial perspective on flowering in cauliflorous cacao: architecture defines flower cushion location, not its early activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Wibaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Éric Lauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A M’bo Kacou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Pondo Kouakou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Vezy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 136 (2), pp.309-323. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/aob/mcaf107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05110997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Young apple tree development under agroforestry radiative conditions: a multi-scale morphological and architectural dataset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Reyes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Pitchers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Éric Lauri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AoB Plants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 17, plaf029. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/aobpla/plaf029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05129574v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Branching formation of apple trees grown under contrasting growing conditions in a mild winter region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Henrique Pertille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Idemir Citadin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laise de Souza De Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Éric Lauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anahí Tamara Rauh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientia Agricola</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 82, pp.e20230267. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1590/1678-992X-2023-0267⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05082980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-design of diversified agroecological systems for temperate fruit production: feedback from three innovative experiments and experience sharing in the ALTO project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Éric Lauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Ricard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Cardona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Alaphilippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 98, pp.19-37. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2025-Vol98-art03-GB⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05033049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peach tree growth in a tropical climate: shoot formation and fruiting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gener Augusto Penso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Antônio Dalapícula Serafini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Eduardo Magalhães Dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edgard Augusto Toledo Picoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Idemir Citadin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientia Agricola</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 81, pp.e20230038. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1590/1678-992x-2023-0038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04377613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does seasonal flowering and fruiting patterns of cacao only depend on climatic factors? The case study of mixed genotype populations in Côte d'Ivoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Wibaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Vezy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Éric Lauri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientia Horticulturae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 337, pp.113529. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scienta.2024.113529⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04668684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apple trees in agroforestry – Investigating the plasticity of vegetative and reproductive traits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Éric Lauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientia Horticulturae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 336, pp.113448. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scienta.2024.113448⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04637904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-conception de systèmes agroécologiques diversifiés de production de fruits tempérés : retours sur trois expérimentations innovantes et de partage d'expériences dans le projet ALTO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Éric Lauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Ricard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Cardona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Alaphilippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 98, pp.49-68. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2024-vol98-art05⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04824308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insights into fruit tree models relevant to simulate fruit tree-based agroforestry systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Barbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dupraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Éric Lauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gosme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agroforestry Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 98, pp.817-835. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10457-024-00953-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04490170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rendre compte des performances de systèmes horticoles diversifiés agro-écologiques : construction d’un cadre générique de restitution des résultats avec et pour les agriculteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Alaphilippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Borne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josian Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Graindorge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomie, Environnement &amp; Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (2), pp.10. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.54800/dpa594⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04474229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agroecological crop protection for sustainable agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Deguine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Aubertot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bellon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Côte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eric P.-E. Lauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Advances in Agronomy, 178, pp.1-59. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/bs.agron.2022.11.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03934002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ESSU concept for designing, modeling and auditing ecosystem service provision in intercropping and agroforestry systems. A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Rafflegeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gosme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Barkaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Allinne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 43, pp.43. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13593-023-00894-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04136473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parametrization of an agroforestry model: from forest trees to olive trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dupraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eric Lauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gosme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Horticulturae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, XXXI International Horticultural Congress (IHC2022): International Symposium on Innovative Perennial Crops Managemen, 1366, pp.211-218. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17660/actahortic.2023.1366.24⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04097126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diurnal and Seasonal Growth Responses of Apple Trees to Water-Deficit Stress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ersin Atay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Crété</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déborah Loubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Éric Lauri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Erwerbs-Obstbau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 65, pp.1-6. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10341-022-00689-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03683858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Research on agroforestry systems and biodiversity conservation: what can we conclude so far and what should we improve?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Boinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Barkaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Mézière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Éric Lauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Sarthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 22 (1), 6 p. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12862-022-01977-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03619267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of shade and tree root pruning on soil water content and crop yield of winter cereals in a Mediterranean alley cropping system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héctor Daniel Inurreta-Aguirre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Éric Lauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dupraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gosme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agroforestry Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 96 (4), pp.747-757. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10457-022-00736-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03672549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do low chill peach cultivars in mild winter regions undergo endodormancy?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Idemir Citadin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Henrique Pertille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edenes Maria Schroll Loss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiane Luiza Cadorin Oldoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moeses Andrigo Danner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trees - Structure and Function</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 36, pp.1273-1284. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00468-022-02287-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03672547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trimming influences tree light interception and space exploration: contrasted responses of two cultivars of Fraxinus pennsylvanica at various scales of their architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Lecigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Delagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Éric Lauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Messier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trees - Structure and Function</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 36 (3), pp.1067-1083. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00468-022-02273-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03672544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agroecology and its role within ISHS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Claudia Dussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Éric Lauri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chronica Horticulturae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 63 (4), pp.12-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04354867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hormones and carbohydrates are both involved in the negative effects of reproduction on vegetative bud outgrowth in the mango tree: Consequences for irregular bearing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Capelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Éric Lauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Léchaudel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Normand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tree Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 41 (12), pp.2293-2307. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/treephys/tpab079⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03261469v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of Different Crop Loads on Physiological, Yield and Fruit Quality of ‘Joya (TM)’ Apple Trees: High Crop Load Decreases Maximum Daily Trunk Diameter and Does Not Affect Stem Water Potential</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ersin Atay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Crété</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déborah Loubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Éric Lauri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Fruit Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 21 (1), pp.955-969. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/15538362.2021.1951922⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03299065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-chilling requirement apple cultivar has more accentuated acrotony than low-chilling one in mild winter region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Henrique Pertille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Idemir Citadin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Silva Patto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiane Luiza Cadorin Oldoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Scariotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trees - Structure and Function</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 35 (4), pp.1135-1150. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00468-021-02104-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03310722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Litterfall seasonal dynamics and leaf-litter turnover in cocoa agroforests established on past forest lands or savannah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Saj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annemarijn Nijmeijer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Daniel Essobo Nieboukaho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eric Lauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Harmand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agroforestry Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 95 (4), pp.583-597. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10457-021-00602-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03310672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tree architecture and functioning facing multispecies environments: We have gone only halfway in fruit-trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Éric Lauri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 108 (1), pp.3-7. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ajb2.1598⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03108808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apple tree adaptation to shade in agroforestry: an architectural approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Pitchers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Do</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Éric Lauri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 108 (5), pp.732-743. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ajb2.1652⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03214878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Promoting generalist predators of crop pests in alley cropping agroforestry fields: Farming system matters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Boinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Mézière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jouanel Poulmarc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Saintilan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Éric Lauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 158, pp.106041. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecoleng.2020.106041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02943387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growing agroforestry systems with apple in Montpellier-Mediterranean -preliminary results on the influence of adult walnut trees on growth and branching of two-year-old apple trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Pitchers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Éric Lauri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Horticulturae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 1281, pp.323-330. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17660/ActaHortic.2020.1281.43⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02886604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V-Mango: a functional-structural model of mango tree growth, development and fruit production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Persello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Jestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sarah Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Grechi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 126 (4), pp.745-763. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/aob/mcaa089⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02942876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agroécologie et agroforesterie : les bénéfices de l’arbre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Éric Lauri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jardins de France- Les cahiers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Septembre (659), pp.27-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03025100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'expérimentation d'un verger agroécologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Ricard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Millan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Rosies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Infos CTIFL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 361, pp.40-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02867862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apple farming systems - current initiatives and some prospective views on how to improve sustainability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Éric Lauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Pitchers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Sylvaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Horticulturae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 1281, pp.307-321. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17660/ActaHortic.2020.1281.42⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02886581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term dynamics of cocoa agroforestry systems established on lands previously occupied by savannah or forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annemarijn Nijmeijer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eric Lauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Harmand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Freschet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Daniel Essobo Nieboukaho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 275, pp.100-111. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agee.2019.02.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02309691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corner's rules as a framework for plant morphology, architecture and functioning - issues and steps forward</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Éric Lauri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 221 (4), pp.1679-1684. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/nph.15503⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02618964v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alley cropping agroforestry systems: Reservoirs for weeds or refugia for plant diversity?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Boinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fried</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Storkey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helen Metcalfe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Barkaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 284, pp.106584. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agee.2019.106584⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02620662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution of overwintering invertebrates in temperate agroforestry systems: Implications for biodiversity conservation and biological control of crop pests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Boinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jouanel Poulmarc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Mézière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eric Lauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Sarthou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 285, pp.106630. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agee.2019.106630⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02267847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of preharvest deficit irrigation treatments in combination with reduced nitrogen fertilization on orchard performance of nectarine with emphasis on postharvest diseases and pruning weights</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ersin Atay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Hucbourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Drevet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eric Lauri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Scientiarum Polonorum : Hortorum Cultus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 18 (1), pp.207-217</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02059781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbon dynamics in cocoa agroforestry systems in Central Cameroon: afforestation of savannah as a sequestration opportunity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annemarijn Nijmeijer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eric Lauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Harmand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Saj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agroforestry Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 93 (3), pp.851-868. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10457-017-0182-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02623087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yield components and phenology of durum wheat in a Mediterranean alley-cropping system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hector Daniel Inurreta Aguirre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eric Lauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dupraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gosme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agroforestry Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 92 (4), pp.961-974. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10457-018-0201-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02623185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phenotyping gamma-ray-induced mutant population of ‘Amasya’ apple for architectural traits, precocity, floral phenology and fruit characteristics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Nilgün Atay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ersin Atay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eric Lauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Burak Kunter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Yaprak Kantoglu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientia Horticulturae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 233, pp.195-203. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scienta.2018.01.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02626121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of water and nitrogen depletion on Aphis pomi infestation in the apple orchard and its relation with the useful fauna and ants.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Laghfiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Madani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.J. Boutaleb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Blenzar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Odile Jordan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials and Environmental Science </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9 (1), pp.145-154. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26872/jmes.2018.9.1.18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01652057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are leaves only involved in flowering? Bridging the gap between structural botany and functional morphology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eric Lauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Normand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tree Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 37 (9), pp.1137 - 1139. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/treephys/tpx068⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02620279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating effects of over-irrigation and deficit irrigation on yield and fruit quality in pink ladytm “rosy glow” apple</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ersin Atay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Hucbourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Drevet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eric Lauri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Scientiarum Polonorum : Hortorum Cultus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 16 (4), pp.45-51. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24326/asphc.2017.4.5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01581642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of water and nitrogen depletion on the Peach orchard infestation by green peach aphid (Myzus persicae) and its relation with the useful fauna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Laghfiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Madani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.J. Boutaleb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Blenzar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Odile Jordan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials and Environmental Science </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8 (6), pp.2174-2183</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01594773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methodology to design agroecological orchards: learnings from on-station and on-farm experiences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Lesueur-Jannoyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Plénet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eric Lauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Le Bellec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 82 (part B), pp.320-330. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eja.2016.09.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02620778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrative models for joint analysis of shoot growth and branching patterns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Peyhardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Caraglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Costes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eric Lauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Trottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 216 (4), pp.1291-1304. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/nph.14742⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01606754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erratum to: Genetic variability and phenotypic plasticity of apple morphological responses to soil water restriction in relation with leaf functions and stem xylem conductivity (vol 30, pg 1893, 2016)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eric Lauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tete Severien Barigah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerardo Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien S. Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pasquale Losciale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trees - Structure and Function</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 30 (5), pp.1909-1910. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00468-016-1440-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02630743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic variability and phenotypic plasticity of apple morphological responses to soil water restriction in relation with leaf functions and stem xylem conductivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eric Lauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tete Severien Barigah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerardo Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pasquale Losciale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trees - Structure and Function</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 30 (5), pp.1893-1908. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00468-016-1408-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01506477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciphering the Costs of Reproduction in Mango – Vegetative Growth Matters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Capelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eric Lauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Normand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7, pp.1-16. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2016.01531⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01512028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of carbon allocation and organ growth variability in apple tree by connecting architectural and source–sink models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Pallas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Valsesia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weiwei Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 118 (2), pp.317-330. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/aob/mcw085⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01379652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shoot Architecture and Morphology of Different Branch Orders in Fig Tree (&amp;lt;em&amp;gt;Ficus carica&amp;lt;/em&amp;gt; L.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badii Gaaliche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouna Aїachi-Mezghani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Trad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne E. Costes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eric Lauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Fruit Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 16 (4), pp.378-394. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/15538362.2015.1126699⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02630416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is acrotonic budburst pattern in spring a typical behavior of the low-chilling apple cultivar ‘Eva’ in mild winter conditions? An approach combining ex planta single-node cutting test and in planta bud water content during dormancy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.D. Schmitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.G. Herter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Regnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.B. Leite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientia Horticulturae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 188, pp.84-88. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scienta.2015.03.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are the effects of winter temperatures on spring budburst mediated by the bud water status or related to a whole-shoot effect? Insights in the apple tree</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliano Dutra Schmitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé H. Cochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavio Gilberto Herter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Berenhauser Leite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trees - Structure and Function</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 29 (3), pp.675-682. </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00468-014-1145-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01269025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic variation of morphological traits and transpiration in an Apple core collection under well-watered conditions: towards the identification of morphotypes with high water use efficiency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerardo Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Pallas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eric Lauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Regnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 10 (12), </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0145540⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01382125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysing growth and development of plants jointly using developmental growth stages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaëlle Dambreville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Éric Lauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Guédon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 115 (1), pp.13. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/aob/mcu227⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01100553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring bud dormancy completion with a combined architectural and phenological analysis: the case of the apple tree in contrasting winter temperature conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliano Dutra Schmitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Guédon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavio Gilberto Herter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Berenhauser Leite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eric Lauri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 101 (3), pp.398 - 407. </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3732/ajb.1300335⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01089580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regular bearing in the apple – Architectural basis for an early diagnosis on the young tree</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eric Lauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freddy Combe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Brun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientia Horticulturae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 174, pp.10-16. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scienta.2014.05.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bud structure, position and fate generate various branching patterns along shoots of closely related Rosaceae species: a review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Costes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Crespel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Denoyes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noëlle Demene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 5, pp.1-11. </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2014.00666⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01168777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réduction des intrants en oléiculture, une voie vers la performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Warlop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Ricard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Éric Lauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arregui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 34, pp.113-123. </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/g9cg-g044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04666743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil water deficit decreases xylem conductance efficiency relative to leaf area and mass in the apple</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Éric Lauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Marceron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaëlle Dambreville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Regnard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Plant Hydraulics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 1, pp.e0003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01077477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciphering structural and temporal interplays during the architectural development of mango trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaëlle Dambreville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eric Lauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Trottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Guédon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Normand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 64 (8), pp.2467-2480. </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jxb/ert105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00806978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conduite du pommier. Concept Salsa, son avenir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eric Lauri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGYours Arbre Fruitier </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.36-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Defining and designing plant architectural ideotypes to control epidemics?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Andrivon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Giorgetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Baranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Calonnec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cartolaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 135 (3), pp.611-617. </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10658-012-0126-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant architecture, its diversity and manipulation in agronomic conditions, in relation with pest and pathogen attacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Costes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eric Lauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Andrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 135 (3), pp.455-470. </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10658-012-0158-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01001342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant growth co-ordination in natura: a unique temperature-controlled law among vegetative and reproductive organs in mango</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaëlle Dambreville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eric Lauri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Functional Plant Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 40 (3), pp.280-291. </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1071/fp12243⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La taille, une solution contre les bio-agresseurs ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eric Lauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Moutier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Lemoine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvel Olivier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 92, pp.34-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01208605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meyve Ağaçlarında Yeni Bir Uygulama: Merkezkaç Terbiye Sistemi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ersin Atay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eric Lauri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Batı Akdeniz Agricultural Research Institute</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 30 (1), pp.65-75</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of the rosy apple aphid within its habitat: some structural and physiological aspects in apple trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Defrance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Hemptinne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Regnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Horticulturae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 933, pp.491-498</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01267808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing allometric models to predict vegetative growth of Mango (Mangifera indica ; anacardiaceae) at the current-year branch scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eric Lauri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 99 (3), pp.425-437. </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3732/ajb.1100249⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01267788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aphids at crossroads: when branch architecture alters aphid infestation patterns in the apple tree</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Brevalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trees - Structure and Function</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 26 (1), pp.273-282. </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00468-011-0629-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01267760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions between vegetative and generative growth and between crop generations in fig tree (Ficus carica L.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badii Gaaliche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eric Lauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Trad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne E. Costes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientia Horticulturae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 131, pp.22-28. </w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scienta.2011.09.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02647798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic determinism of anatomical and hydraulic traits within an apple progeny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eric P.-E. Lauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier O. Gorza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé H. Cochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien S. Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc J.-M. Celton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant, Cell and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 34 (8), pp.1276-1290. </w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-3040.2011.02328.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00964804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How young trees cope with the removal of whole or part of shoots: an analysis of local and distant responses to pruning in 1-year-old apple (Malus × domestica; Rosaceae) trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Fumey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eric Lauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Guédon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Godin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Costes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 98 (11), pp.1737--1751. </w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3732/ajb.1000231⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00859704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le pommier et ses bioagresseurs – Les composantes dynamique et structurelle de l’architecture de l’arbre modulent les dynamiques d’infestation et d’infection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eric Lauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine S. Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freddy Combe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 15, pp.65-77. </w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/kph6-vm20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02643033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La pomme des antipodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eric Lauri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réussir Fruits et Légumes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 311, pp.30-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02648435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potatura verde su germogli di borsa: risposte indotte nelle cv Braeburn e Fuji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Massetani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eric Lauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Neri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rivista di Frutticoltura e di Ortofloricoltura</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 11, pp.32-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02657213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insights into secondary growth in perennial plants: its unequal spatial and temporal dynamics in the apple (Malus domestica) is driven by architectural position and fruit load.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eric Lauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. J. Kelner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Trottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Costes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 105 (4), pp.607-616. </w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/aob/mcq006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00806965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pommier, vers des variétés « idéales » ? Construire un idéotype de variétés de pommier pour des vergers à faibles intrants mais à fortes performances agronomiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne E. Costes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eric Lauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Laurens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Eric Durel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciana L. Parisi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytoma la Défense des Végétaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 631, pp.26-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02657564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construire un idéotype de variétés de pommier pour des vergers agronomiquement performants et à faibles intrants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne E. Costes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eric Lauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Laurens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Eric Durel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciana L. Parisi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 7, pp.49-64. </w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/qzyg-r573⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02655988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manipulations des habitats du verger biologique et de son environnement pour le contrôle des bio-agresseurs. Des éléments pour la modulation des relations arbre-ravageurs-auxiliaires.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine S. Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit B. Sauphanor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Defrance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eric Lauri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 4, pp.125-134. </w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/aqwg-qv61⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02655967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">European pear architecture and branch management in France: an Inra research program</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eric Lauri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Compact Fruit Tree</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 42 (2), pp.12-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02657081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is axis position within tree architecture a determinant of axis morphology, branching, flowering and fruiting ? An essay in mango</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. K. Pambo Bello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Trottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eric Lauri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 103 (8), pp.1325-1336. </w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/aob/mcp079⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00806957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing a new paradigm for apple training</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eric Lauri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Compact Fruit Tree</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 42 (2), pp.17-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02657129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contributions of foliage distribution and leaf functions to light interception, transpiration and photosynthetic capacities in two apple cultivars at branch and tree scales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Massonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Regnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eric Lauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Costes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Sinoquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tree Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 28 (5), pp.665-678</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydraulic and mechanical stem properties affect leaf–stem allometry in mango cultivars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bissery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Damour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eric Lauri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 178 (3), pp.590-602. </w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1469-8137.2008.02380.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02667960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Light interception and partitioning between shoots in apple cultivars influenced by training</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Stephan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Sinoquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salma Talhouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tree Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 28 (3), pp.331-342</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bud development and hydraulics : an innovative way to forecast shoot architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eric Lauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Cochard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communicative and Integrative Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 1 (1), pp.9-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pomme: la charge ne suffit pas à expliquer la qualité du fruit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eric Lauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Asencio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Hucbourg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réussir Fruits et Légumes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 276, pp.44-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02665649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apple shoot architecture: evidence for strong variability of bud size and composition and hydraulics within a branching zone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eric Lauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bourdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Trottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Cochard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 178 (4), pp.798-807. </w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1469-8137.2008.02416.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shoot slenderness and conicity in five apple cultivars - Is there a link with sylleptic branching ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyun-Hee Han</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moo-Yong Park</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eric Lauri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Horticulture, Environment and Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 49 (1), pp.8-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02662207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La qualité passe par la maîtrise de l’équilibre du verger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Mery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Crespel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eric Lauri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réussir Fruits et Légumes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 271 (mars), pp.36-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02665383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sélection des branches fruitières : maintenir la qualité en améliorant le rendement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Mery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Crespel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eric Lauri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arboriculture Fruitière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 622 (janvier), pp.15-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02660396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augmenter le potentiel de production par la conduite centrifuge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eric Lauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Asencio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Hucbourg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réussir Fruits et Légumes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 277 (octobre), pp.50-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02665479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Random sample estimates of tree mean for fruit size and colour in apple</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Miranda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eric Lauri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientia Horticulturae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 112 (1), pp.33-41. </w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scienta.2006.12.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02666022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architecture of the pruned tree: impact of contrasted pruning procedures over 2 years on shoot demography and spatial distribution of leaf area in apple (Malus domestica)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Stephan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eric Lauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salma Talhouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 99 (6), pp.1055-1065. </w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/aob/mcm049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Centrifuge ou taille mécanisée : le mode de conduite influence le volume racinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Mery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eric Lauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lavialle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arboriculture Fruitière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 620-621 (Nov-Déc), pp.41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02664224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differentiation and growth traits associated with acrotony in the apple tree (Malus x domestica, Rosaceae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eric Lauri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 94 (8), pp.1273-1281</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02660207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maîtriser la charge pour réduire l’éclaircissage manuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Mery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eric Lauri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arboriculture Fruitière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 611, pp.19-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02655070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simple equations to estimate light interception by isolated trees from canopy structure features: assessment with three-dimensional digitized apple trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Sinoquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Stephan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Sonohat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eric Lauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Monney</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 175 (1), pp.94-106. </w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1469-8137.2007.02088.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Favoriser l'expression naturelle de l'arbre jeune [Poire - Entrée en production]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Belouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Cochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Boivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eric Lauri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réussir Fruits et Légumes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 263, pp.44-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02665657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Braeburn - Ne pas provoquer l’alternance !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Mery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Ramonguilhem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eric Lauri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arboriculture Fruitière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 606, pp.38-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02658377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pink Lady® : intérêts de la conduite centrifuge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eric Lauri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arboriculture Fruitière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 620-621, pp.30-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02657131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of fruit tree pests through manipulation of tree architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine S. Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit B. Sauphanor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eric Lauri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pest Technology (Isleworth)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 1 (1), pp.33-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02656452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of fruit tree pests through manipulation of tree architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Sauphanor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eric Lauri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pest Technology (Isleworth)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 1 (1), pp.33-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00777211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of shoot bending on lateral fate and hydraulics: invariant and changing traits across five apple genotypes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyun Hee Han</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Coutand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Cochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Trottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eric Lauri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 58 (13), pp.3537-3547. </w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jxb/erm200⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour de nouvelles formes de coopération</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rejane R. Paratte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Bellon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eric Lauri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réussir Fruits et Légumes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 247, pp.38-39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02654554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does manipulation of fruit-tree architecture affect the development of pests and pathogens? A case study in an organic apple orchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine S. Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eric Lauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Defrance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit B. Sauphanor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Horticultural Science and Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 81 (4), pp.765-773</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02656216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La production fruitière intégrée en France : le vert est-il dans le fruit ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Bellon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine de Sainte Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Éric Lauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Navarrete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Nesme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Courrier de l'environnement de l'INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 53 (53), pp.5-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01199190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La production fruitière intégrée en France: le vert est-il dans le fruit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Bellon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine C. de Sainte Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eric Lauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Navarrete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Nesme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Courrier de l'environnement de l'INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 53, pp.5-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02656625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une évolution dans la conduite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Belouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Florens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eric Lauri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réussir Fruits et Légumes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 247, pp.26-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02657235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet de la conduite centrifuge sur les principaux bio-agresseurs du pommier : 4 années d'expérimentation dans un verger conduit en Agriculture Biologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine S. Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit B. Sauphanor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Defrance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arbo Bio Infos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 106, pp.1-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02664470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architecture and size relations : an essay the on apple (Malus X domestica Rosaceae) tree</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eric Lauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Maguylo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Trottier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 93 (3), pp.357-368</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02658919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un verger plus libre. SALSA ou le Système d'Arbre Libre Sans Artifice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Hucbourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Ramonguilhem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eric Lauri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réussir Fruits et Légumes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 247, pp.36-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02657648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une démarche finalisée et prospective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eric Lauri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réussir Fruits et Légumes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 247 (6), pp.40-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02657610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi et comment mieux connaître l'arbre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eric Lauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Belouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Cardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Cochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Crespel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réussir Fruits et Légumes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 247, pp.4-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02669090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un nouveau type de verger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eric Lauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Lespinasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Maguylo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Pouzoulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Mery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réussir Fruits et Légumes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 247, pp.34-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02669209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architecture and size relations: an essay in the apple (Malus x domestica) tree.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eric Lauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Maguylko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Trottier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 93 (3), pp.357-368. </w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3732/ajb.93.3.357⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00806942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La conduite centrifuge a des effets sur les bio agresseurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine S. Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit B. Sauphanor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Defrance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alter Agri</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 76, pp.26-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02654497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une meilleure distribution de la lumière dans l'arbre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eric Lauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Willaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Sinoquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Crété</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réussir Fruits et Légumes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 247, pp.17-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une conduite adaptée pour la coloration de Pink Lady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Mery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eric Lauri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réussir Fruits et Légumes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 248, pp.36-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02658801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La conduite centrifuge a des effets sur les bio agreseurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sunil Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit B. Sauphanor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Defrance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réussir Fruits et Légumes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 247, pp.15-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02655947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les plantes informatiques, un nouvel outil pour la connaissance de l'arbre au verger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eric Lauri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue suisse de Viticulture, Arboriculture, Horticulture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 37 (6), pp.317</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02677406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A set of vegetative morphological variables to objectively estimate apple (Malus x domestica) tree orchard vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Nesme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Plénet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Hucbourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Fandos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eric Lauri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientia Horticulturae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 106 (1), pp.76-90. </w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scienta.2005.02.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02675673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digitalisation tridimensionnelle des arbres pour l'analyse de systèmes de vergers de pommier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Potel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Monney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Sinoquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eric Lauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriela Sonohat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue suisse de Viticulture, Arboriculture, Horticulture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 37 (6), pp.351-359</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes culturales et parasistisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sunil Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.E. Lauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Defrance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytoma la Défense des Végétaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 581, pp.37-39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02676854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet de la conduite centrifuge du pommier sur l’infestation par les bio-agresseurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine S. Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eric Lauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Defrance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytoma la Défense des Végétaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 581, pp.37-39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02680028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Light interception in apple trees influenced by canopy architecture manipulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Willaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.E. Lauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Sinoquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trees - Structure and Function</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 18, pp.705-713</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patterns of size and fate relationships of contiguous organs in the apple (Malus domestica) crown</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eric Lauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Trottier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 163 (3), pp.533-546. </w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1469-8137.2004.01136.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00806937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reine des reinettes et ses mutants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Hucbourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eric Lauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Ramonguilhem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Lespinasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réussir Fruits et Légumes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 233, 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02681784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pink Lady® : Cripps Pink cov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Hucbourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eric Lauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Lespinasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réussir Fruits et Légumes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 228, 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02681408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Granny Smith</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Hucbourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eric Lauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Lespinasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Ramonguilhem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réussir Fruits et Légumes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 226, 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02677261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poire. Conduite de l'arbre. L'égourmandage permet de réguler la production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Belouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.E. Lauri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réussir Fruits et Légumes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 224, pp.56-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02674905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From tree architecture to tree training -An overview of recent concepts developed in apple in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.E. Lauri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Korean Society for Horticultural Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 43 (6), pp.782-788</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02680454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">USA. Un verger de cerisiers traditionnels qui s'ouvre aux évolutions techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Claverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Simard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.E. Lauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Charlot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réussir Fruits et Légumes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 204, pp.64-66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02675914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genotype of apple trees affects growth and fruiting responses to shoot bending at various times of year</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.E. Lauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Lespinasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Society for Horticultural Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 126 (2), pp.169-174</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02676250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conduite du cerisier. Principes et pratiques de l'extinction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.E. Lauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Claverie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réussir Fruits et Légumes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 199, pp.42-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02679756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shoot type demography and dry matter partitioning: a morphometric approach in apple (Malus xdomestica)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eric Lauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Kelner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 79 (11), pp.1270-1273. </w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1139/b01-113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02682574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crop load and rootstock effects on maturation rate and harvest quality of cv. Braeburn apples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.J. Kelner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Regnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.E. Lauri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fruits</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 55 (1), pp.73-81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02686385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conduite de l'arbre fruitier. Les principes de l'extinction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.E. Lauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.J. Kelner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Delort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Claverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Fouilhaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réussir Fruits et Légumes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 190, pp.43-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02694355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pommier. Conduite &amp;quot;centrifuge&amp;quot; avec extinctions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Larrive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.E. Lauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Lespinasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Ramonguilhem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réussir Fruits et Légumes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 182, pp.46-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02694837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poirier. Branche fruitière et conduite d'Angélys. Comportement de la branche fruitière, comparaison avec Doyenné du Comice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.E. Lauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Belouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Le Lezec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Lefeuvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réussir Fruits et Légumes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 188, pp.50-53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02698217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of architectural types in french programmes of ligneous fruit species genetic improvement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Laurens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Audergon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Claverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fruits</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 55 (2), pp.141-152</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02687931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pomme. Cultivé sur ses propres racines ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Lespinasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Fouilhaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.E. Lauri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réussir Fruits et Légumes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 183, pp.56-57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02694029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conduite du pommier. De l'axe vertical au solaxe, vers un renouvellement des concepts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.E. Lauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Lespinasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fruit Belge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 477, pp.25-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02698413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégration des nouveaux concepts de conduite dans le systeme Solaxe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Lespinasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.E. Lauri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue suisse de Viticulture, Arboriculture, Horticulture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 31 (3), pp.167-171</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02694738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intérêt agronomique de la branche fruitière du pommier pour une production régulière et de qualité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.E. Lauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Lespinasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue suisse de Viticulture, Arboriculture, Horticulture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 31 (3), pp.161-166</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02694678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conduite du Pommier. L'avenir de la branche fruitière. L'extinction des coursonnes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Crespel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Larrive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.E. Lauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Lespinasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Ramonguilhem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réussir Fruits et Légumes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 173, pp.28-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02698975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conduite du pommier. De la recherche à l'application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.E. Lauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Lespinasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réussir Fruits et Légumes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 173, pp.34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02687101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conduite du cerisier. L'arbre et sa conduite, nouveaux concepts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Claverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.E. Lauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Lespinasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réussir Fruits et Légumes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 177, pp.41-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02694352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apple tree training in France : current concepts and practical implications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.E. Lauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Lespinasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fruits</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 54, pp.441-449</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02684893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un meilleur contrôle de la fructification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.E. Lauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Lespinasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Fouilhaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arboriculture Fruitière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 510, pp.37-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02684974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationship between the early development of apple fruiting branches and the regularity of bearing. An approach to the strategies of various cultivars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.E. Lauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Terouanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Lespinasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of horticultural science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 72 (4), pp.519-530</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02683983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arcina Fercer. Un nouvel élan grâce à une meilleure connaissance de sa fructification et la maîtrise de sa conduite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Claverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Lespinasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Éric Lauri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réussir Fruits et Légumes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 155, n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02686206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of fruiting habit on the pruning and training of apple trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Lespinasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.E. Lauri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Compact Fruit Tree</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 29, pp.75-82</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02694916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régulation de la ramification et fructification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.E. Lauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Lespinasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Delort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Terouanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rocío Rodriguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réussir Fruits et Légumes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 147, pp.26-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02696828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative analysis of relationships between inflorescence size, bearing-axis size and fruit-set. An apple tree case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.E. Lauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Terouanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Lespinasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 77, pp.277-286</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02684700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pommier : 5 points essentiels pour le contrôle de la fructification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Lespinasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.E. Lauri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réussir Fruits et Légumes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 147, pp.33-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02683707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des branches fruitières et régularité de fructification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.E. Lauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Lespinasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Delort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Terouanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rocío Rodriguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réussir Fruits et Légumes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 146, pp.23-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02695151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de la croissance primaire de rameaux de pommier (Malus x domestica Borkh.) au cours d'une saison de végétation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.E. Lauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Terouanne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 73, pp.1471-1489</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02705432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le raisonnement de la branche fruitière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Lespinasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Delort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.E. Lauri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réussir Fruits et Légumes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, hs, pp.52-62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02712336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genotypic differences in the axillary bud growth and fruiting branches over several years - an approach to regulation of fruit bearing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.E. Lauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Terouanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Lespinasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Regnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.J. Kelner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientia Horticulturae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 64, pp.265-281</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02712528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimiser la production de figues-fleurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.E. Lauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Caraglio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arboriculture Fruitière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 489, pp.25-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02702928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term effects of (2RS,3RS)-paclobutrazol on vegetative and fruiting characteristics of sweet cherry spurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.E. Lauri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of horticultural science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 68 (1), pp.149-159</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02711705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term effects of paclobutrazol on longevity of sweet cherry spurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.E. Lauri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Horticulturae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 329, pp.190-193</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02708963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The relationship between cultivar fruiting type and fruiting branch characteristics in apple trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.E. Lauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Lespinasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Horticulturae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 349, pp.259-263</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02710937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donnees sur le contexte vegetatif lie a la floraison chez le cerisier (Prunus avium)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.E. Lauri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 70, pp.1848-1859</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02701142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elements pour une approche morphometrique de la croissance vegetale et de la floraison: le cas d'especes tropicales du modele de Leeuwenberg.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.E. Lauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Terouanne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 69, pp.2095-2112</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02701310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donnees sur l'evolution de la ramification et de la floraison du pecher (Prunus persica (L.) batsch) au cours de sa croissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.E. Lauri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales des Sciences Naturelles. Botanique et Biologie Végétale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 2, pp.96-103</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02710935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (131)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse du chantier Agroécologie (AE) & Marché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Alaphilippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bertagnoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Cadoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de restitution du chantier « Agroécologie et Marché » des Groupes Filières d’INRAE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Paris, France. 51 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04068955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel fonctionnement des niches dans les filières agroalimentaires ? Une étude qualitative de démarches de filières en transition vers l’agroécologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadrien Lantremange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Frayssignes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Fortun-Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Éric Lauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17. Journées de Recherche en Sciences Sociales (JRSS 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE; SFER; CIRAD, Dec 2023, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04369036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afforestation of savannah using cocoa agroforestry: :impacts on ecosystem services and effects of associated tree species on soil fertility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Harmand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annemarijn Nijmeijer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sauvadet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Enock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-D. Essobo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Cocoa Research (ISCR) 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Montpellier, France. </w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.10213230⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04501981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nurturing niche innovations by agrifood value chains in transition to agroecology. A qualitative analysis through eleven case studies in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadrien Lantremange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Frayssignes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Fortun-Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Éric Lauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. International sustainability transitions conference: responsibility and reflexivity in transitions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Utrecht, Netherlands. n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04206711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Favoriser la régulation naturelle des bioagresseurs ALTO Systèmes en ArboricuLture et Transition agrOécologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Ricard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Éric lauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaud Marion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Alaphilippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solene Borne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les webinaires DEPHY EXPE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DEPHY, Apr 2022, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04515318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afforestation of savannah with cocoa agroforestry: a climate-smart sustainable agricultural practice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel Harmand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annemarijn Nijmeijer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eric Lauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Jagoret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Freschet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. World Congress on Agroforestry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Montpellier, France. 933 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agroforestry: Lifeline of world cocoa production. Utopia or credible alternative?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Jagoret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Malézieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eric Lauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Saj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. World Congress on Agroforestry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Montpellier, France. 933 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methodology to co-design temperate fruit tree-based agroforesty systems: three case studies in Southern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Alaphilippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Borne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Servane Penvern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dufils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. World Congress of Agroforestry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de Coopération Internationale en Recherche Agronomique pour le Développement (CIRAD). FRA.; World Agroforestry Centre, CGIAR (ICRAF). INT.; Agropolis International. FRA.; Montpellier Université d'excellence. FRA., May 2019, Montpellier, France. 933 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant diversity in understory vegetation strips of alley cropping agroforestry systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Boinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. G. Fried</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Storkey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Metcalfe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Barkaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. World Congress of Agroforestry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Montpellier, France. 933 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methodology to co-design temperate fruit tree-based agroforestry systems: three case studies in Southern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Alaphilippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Borne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Servane Penvern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dufils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. World Congress on Agroforestry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Montpellier, France. 933 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A moderate regulated deficit irrigation does not affect negatively flowering, fruit-set and return-bloom in a late apple cultivar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eric Lauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ersin Atay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Crété</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déborah Loubet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30. International Horticultural Congress IHC2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Istanbul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Training and pruning the apple tree according to the SALSA System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eric Lauri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. SENAFRUT – Seminario nacional sobre fruticultura de clima temperado</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Sao Joaquim, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01819733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linking vegetative growth, reproduction and irregular bearing in the mango tree</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Capelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaëlle Dambreville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eric Lauri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Flowering, Fruit Set and Alternate Bearing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, palermo, Italy. 370 p., </w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17660/ActaHortic.2018.1229.51⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apple farming systems – Current initiatives and some prospective views on how to improve sustainability.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eric Lauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Pitchers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30. International Horticultural Congress IHC2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Istanbul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of tree root pruning on yield of durum wheat and barley in a mediterranean alley-cropping system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eric Lauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hector Daniel Inurreta Aguirre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dupraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gosme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. European Agroforestry Conference. EURAF 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Nijmejen, Netherlands. 567 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated mango production: objectives and challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eric Lauri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. International Symposium on Integrating Canopy, Rootstock and Environmental Physiology in Orchard Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Bologna, Italy. 456 p., </w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17660/ActaHortic.2018.1228.56⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate change and its potential impacts on the future of apple cultivation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Éric Lauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mateus Pasa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. SENAFRUT – Seminario nacional sobre fruticultura de clima temperado</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Sao Joaquim, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01819730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growing AgroForestry systems with Apple (GAFA project). Preliminary results on the influence of adult walnut trees on growth and branching of two-year-old apple trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eric Lauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Pitchers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30. International Horticultural Congress IHC2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Istanbul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heritability and Genetic Variation of Plant Biomass, Transpiration, and Water Use Efficiency for an Apple Core-Collection.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. López</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Pallas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eric Lauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc J.-L. Regnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. EUCARPIA Symposium on Fruit Breeding and Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, bologne, Italy. 437 p., </w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17660/ActaHortic.2017.1172.59⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling the functional-structural plant models MAppleT and QualiTree to simulate carbon allocation and growth variability within Apple tree</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Pallas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Valsesia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles G. Vercambre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. International Symposium on Modelling in Fruit Research and Orchard Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Montpellier, France. 430 p., </w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17660/ActaHortic.2017.1160.9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mango canopy management: new approaches to old issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eric Lauri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. International Mango Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Darwin, Australia. </w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17660/ActaHortic.2017.1183.20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">More leaves, more fruits, is it so simple? Insights into a scale-dependent relationship</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Capelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eric Lauri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. International Mango Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Baise, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02733534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling developmental growth stages in mango on the basis of absolute vs. relative growth rates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaëlle Dambreville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eric P.-E. Lauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Guedon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. International Symposium on Modelling in Fruit Research and Orchard Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Society for Horticultural Science, Jun 2015, Montpellier, France. pp.69 - 74, </w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17660/ActaHortic.2017.1160.10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01557722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast and reliable phenotyping of leaf functions: a tool for water stress tolerance evaluation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pasquale Losciale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Manfrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brunella Morandi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuele Pierpaoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Zibordi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. EUCARPIA Symposium on Fruit Breeding and Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Bologna, Italy. 437 p., </w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17660/ActaHortic.2017.1172.76⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’approche fonctionnelle peut-elle aider à concevoir des linéaires sous-arborés en agroforesterie intraparcellaire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Boinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Meziere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Barkaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Sarthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eric Lauri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée "Approche fonctionnelle pour la gestion des espèces adventices et de la flore des linéaires non cultivés »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RMTs FlorAd et AgroforesterieS., Dec 2017, Paris, France. 39 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02733655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation - Lessons from the APMED programme Apple and peach in Mediterranean orchards - Integrating tree water status and irrigation management for coping with water scarcity and aphid control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eric Lauri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ARIMNet2 Young Researchers Seminar (YRS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A step further – optimizing the natural apple tree habit with the Salsa tree training concept</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eric Lauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Hucbourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ramonguilhem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Joannin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29. International Horticultural Congress: IHC2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Society for Horticultural Science (ISHS). INT., Aug 2014, Brisbane, Australia. </w:t></w:r><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17660/ActaHortic.2016.1130.22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Responses of young apple trees to soil water restriction: combining shoot morphology and leaf functioning over a range of genotypes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eric Lauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pasquale Losciale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Zibordi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Manfrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Corelli-Grappadelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29. International Horticultural Congress: IHC2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Brisbane, Australia. </w:t></w:r><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17660/ActaHortic.2016.1130.71⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01506536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of mango tree patchiness using a tree-segmentation/clustering approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fernique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaëlle Dambreville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eric P.-E. Lauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 IEEE International Conference on Functional-Structural Plant Growth Modeling, Simulation, Visualization and Applications (FSPMA 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Qingdao, China. pp.68-74, </w:t></w:r><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/FSPMA.2016.7818290⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01398291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apple Tree Architecture and Cultivation - A Tree in a System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eric Lauri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. International Apple Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Yangling, China. </w:t></w:r><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17660/ActaHortic.2019.1261.27⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01595433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fruit-trees in agroforestry systems - Review and prospects for the temperate and mediterranean zones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eric Lauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Meziere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gosme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine S. Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. European Agroforestry Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Fonctionnement et conduite des systèmes de culture tropicaux et méditerranéens (1230)., May 2016, montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02742898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des systèmes horticoles autrement - Perspective historique et réflexions sur les évolutions en arboriculture fruitière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eric Lauri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animation Scientifique - AgroécologieSéminaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02796566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The costs of reproduction in plants: a novel approach to study irregular bearing of fruit crops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Capelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eric Lauri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29. International Horticultural Congress: IHC2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Society for Horticultural Science (ISHS). INT., Aug 2014, Brisbane, Australia. </w:t></w:r><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17660/ActaHortic.2016.1130.30⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of high-resolution remotely sensed thermal-infrared imagery to high-throughput field phenotyping of an apple progeny submitted to water constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Virlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Gomez Candon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Lebourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Jolivot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29. International Horticultural Congress: IHC2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Brisbane, Australia. pp.243-250, </w:t></w:r><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17660/ActaHortic.2016.1127.38⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01544780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growth responses to water stress and vapour pressure deficit in nectarine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ersin Atay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Hucbourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Drevet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eric Lauri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Balkan Symposium on Fruit Growing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Belgrade, Serbia. </w:t></w:r><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17660/ActaHortic.2016.1139.61⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02744057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of agroforestry on phenology and components of yield of different varieties of durum wheat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hector Daniel Inurreta Aguirre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dupraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eric Lauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gosme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. European Agroforestry Conference (EURAF 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Fonctionnement et conduite des systèmes de culture tropicaux et méditerranéens (1230)., May 2016, Montpellier, France. 466 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02742945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interdisciplinarity and multiagent interactions for innovations in horticulture - paradigms beyond the words</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eric Lauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine S. Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Navarrete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Parrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation in Integrated &amp; Organic Horticulture, INNOHORT 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Society for Horticultural Science (ISHS). INT., Jun 2015, Avignon, France. </w:t></w:r><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17660/ActaHortic.2016.1137.37⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02742055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-throughput phenotyping of an apple core-collection for the identification of genotypes with low sensitivity to drought</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerardo Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Pallas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eric Lauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Regnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. International Symposium on Irrigation of Horticultural Crops</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Lleida, Spain. </w:t></w:r><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17660/ActaHortic.2017.1150.48⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01269345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate change and its probable effects on Mango production and cultivation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eric Lauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Legave</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISHS Mango symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Bávaro, Punta Cana, Dominican Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-throughput phenotyping of an apple core-collection for the identification of genotypes with high water use efficiency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerardo Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Pallas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien S. Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eric Lauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc J.-L. Regnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. EUCARPIA Symposium on Fruit Breeding and Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Bologna, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Role of Structural and Temporal Factors in the Architectural Development of the Mango Tree: Evidences from Simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Jestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sarah Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fernique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eric Lauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Modelling in Fruit Research and Orchard Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01237402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tree architecture, flowering and fruiting – thoughts on training, pruning and ecophysiology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eric Lauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Corelli-Grappadelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. International Symposium on Integrating Canopy, Rootstock and Environmental Physiology in Orchard Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Society for Horticultural Science (ISHS). INT., Dec 2012, Stellenbosch, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01267995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alternating patterns of mango: Quantification at the growth unit level on four cultivars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dambreville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eric Lauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Normand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. International Symposium on Integrating Canopy, Rootstock and Environmental Physiology in Orchard Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Society for Horticultural Science (ISHS). INT., Dec 2012, Stellenbosch, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01267996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architecture et Conduite du pommier – Concept Salsa et prospective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eric Lauri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conduite du pommier en verger - Nouveaux concepts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2013, Les Laurentides, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrative models for analyzing jointly shoot growth and branching patterns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Peyhardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Costes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Caraglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eric Lauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Trottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Workshop on Functional Structural Plant Models</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Saariselkä, Finland. pp.207-209</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00808264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciphering mango tree asynchronisms using Markov tree and probabilistic graphical models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaëlle Dambreville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fernique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eric Lauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FSPM2013 - 7th International Workshop on Functional-Structural Plant Models</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Saariselkä, Finland. pp.210-212</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00847614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Screening apple genotypes under soil water deficit, at young and adult tree stages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Virlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gómez-Candón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eric Lauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Biotic and Abiotic Stress Tolerance in Plants: the Challenge for the 21st Century</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Ilhéus-Bahia, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution de la connaissance architecturale de l'arbre fruitier et de sa manipulation à la construction d'un idéotype régulier en production et globalement plus résistant aux bio-agresseurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eric Lauri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire idéotypes variétaux. GIS Grandes Cultures.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01267984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Defining and designing architectural ideotypes to control epidemics?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Andrivon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Giorgetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Baranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Calonnec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cartolaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and canopy architecture impact on disease epidemiology and est development international conference,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de la Recherche Agronomique (INRA). FRA.; Agence Nationale de la Recherche (ANR). FRA., Jul 2012, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainable orchards' redesign: at the crossroads of multiple approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Servane Penvern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Bellon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Alaphilippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lateur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. European IFSA Symposium : Producing and reproducing farming systems. New modes of organisation for sustainable food systems of tomorrow</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Aarhus, Denmark. 13 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maîtrise de la charge par la conduite de l’arbre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eric Lauri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée CTIFL Eclaircissage du pommier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre Technique Interprofessionnel des Fruits et Légumes (CTIFL). La Morinière, FRA., 2012, La Morinière, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01267941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction to plant architecture, its diversity and manipulation in agronomic conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Costes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eric Lauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sunil Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Andrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference Plant and Canopy Architecture Impact on Disease Epidemiology and Pest Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ECA International Conference., 2012, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An overview of the european pome industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eric Lauri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">National Apple and Pear Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Ljubljana, Slovenia. 19 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02802375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An architectural-based tree training and pruning – Identification of key features in the apple</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eric Lauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Hucbourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ramonguilhem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. International Symposium on Integrating Canopy, Rootstock and Environmental Physiology in Orchard Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Geneva, NY, United States. </w:t></w:r><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17660/ActaHortic.2011.903.81⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02750195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">European cherry production and trends in orchard management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eric Lauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Quero-Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">National Cherry Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Adelaide, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02802544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge of tree architecture to improve tree training in the orchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eric Lauri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">National Apple and Pear Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Adelaide, Australia. 59 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02803135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La pomme des antipodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eric Lauri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence bisannuelle « National cherry conference &amp; national apple and pear conference »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Adelaide, Australie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02748408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of pruning on the apple tree: from tree architecture to modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien D. Fumey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eric P.-E. Lauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Y. Guédon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Godin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne E. Costes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. International Symposium ISHS Acta Horticulturae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Geneva, United States. pp.597-602, </w:t></w:r><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17660/ActaHortic.2011.903.82⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La pomme des antipodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eric Lauri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence bisannuelle « National cherry conference &amp; national apple and pear conference »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Adelaide, Australie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02807663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction à la génétique des caractères : vers la construction d’idéotypes de variétés de pommiers pour des vergers agronomiquement performants et à faibles intrants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne E. Costes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eric Lauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Laurens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Eric Durel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciana L. Parisi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Jeunes Chercheurs du DGAP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Développement et Amélioration des Plantes (1098)., Oct 2010, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02813746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of the rosy apple aphid within its habitat: structural and physiological aspects in apple trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine S. Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jl Hemptinne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc J.-L. Regnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Defrance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28. International Horticultural Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Lisboa, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intrinsic determinants of mango tree growth and reproduction: Consequences on functional-structural modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaëlle Dambreville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Guédon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eric Lauri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. International Workshop on Functional-Structural Plant Models</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Davis, CA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02750496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crop regularity and fruit quality. When tree manipulation and genetics need to meet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eric Lauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Asencio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine S. Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28. International Horticultural Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Lisboa, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02757676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intrinsic determinants of mango tree growth and reproduction: Consequences on functional-structural modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaelle Dambreville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Guédon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eric Lauri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Workshop on Functional-Structural Plant Models</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Davis, United States. pp.263</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00831778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Young flush thinning in mango (cv. cogshall) controls canopy density and production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jannoyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eric Lauri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. International Mango Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2006, Sun City, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02758309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of flowering and fruiting on branching of young mango trees - an architectural approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Magne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eric Lauri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. International Mango Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2006, Sun City, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02758306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">European pear architecture and branch management in France: an Inra research program</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eric Lauri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">52. Annual IFTA Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2009, Potsdam, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02820581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manipulations des habitats du verger biologique et de son environnement pour le contrôle des bio-agresseurs. Des éléments pour la modulation des relations arbre-ravageurs-auxiliaires.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine S. Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit B. Sauphanor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Defrance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eric Lauri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Dinabio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Montpellier, France. pp.125-134</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02817633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does knowledge on fruit tree architecture and its implications for orchard management improve horticultural sustainability ? An overview of recent advances in the apple</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eric P.-E. Lauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne E. Costes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc J.-L. Regnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine S. Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I. International Symposium on Horticulture in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2008, Vienne, Austria. pp.243-250</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00964667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An integrated approach for mango production and quality management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jannoyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eric Lauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.N. Ducamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Urban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. International Mango Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2006, Johannesburg, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02757882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing a new paradigm for apple training</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eric Lauri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">52. Annual IFTA Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2009, Potsdam, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eco-design and co-design : application to fruit production in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Bellon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Fauriel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Hemptinne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jamar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eric Lauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Farming Systems Design 2009 : an international symposium on Methodologies for Integrated Analysis of Farm Production Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Monterey, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing a new paradigm for apple training</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eric Lauri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">52. Annual IFTA Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2009, Potsdam, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02816722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Removal of mango inflorescence increases fruit set and does not affect yield (Mangifera indica cv. Cogshall)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jannoyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eric Lauri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. International Mango Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2006, Sun City, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02758317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manipulations des habitats du verger biologique et de son environnement pour le contrôle des bio-agresseurs. Des éléments pour la modulation des relations arbre-ravageurs-auxiliaires.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine S. Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit B. Sauphanor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Defrance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eric Lauri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Dinabio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02818067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a strategy for phenotyping architectural traits in mature F1 hybrids of an apple progeny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Segura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Kelner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eric Lauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne E. Costes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Eucarpia Symposium on Fruit Breeding and Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Zaragoza, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">European pear architecture and branch management in France: an Inra research program</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eric Lauri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">52. Annual IFTA Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2009, Potsdam, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing a new paradigm for apple training</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eric Lauri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">52. Annual IFTA Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2009, Potsdam, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02820197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construire des idéotypes de variétés de pommier pour des vergers agronomiquement performants et à faibles intrants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne E. Costes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eric Lauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Laurens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Eric Durel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciana L. Parisi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carrefours de l’Innovations Agronomique CIAg</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02820392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lateral development influenced by position on the shoot-reassessment on apple shoots bent during active growth and in the following winter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyun Hee Han</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eric Lauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Coutand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27. International Horticultural Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2006, Seoul, South Korea. pp.435-439</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les arbres fruitiers: recherche sur l'architecture des arbres et aspects pratiques pour le producteur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eric Lauri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agro Innovation and Golan Research Institute, University of Haifa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Kyriat Shmona, Israel</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sweet cherry tree architecture, physiology and management: towards an integrated view</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eric Lauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Claverie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. International cherry symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Bursa, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02757435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using virtual plants to estimate light distribution at intra-canopy scale in apple trees: method presentation and assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Sinoquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriela Sonohat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Potel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eric Lauri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. International Symposium on Modelling in Fruit Research and Orchard Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Waedenswil, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trends in apple training in France – an architectural and ecophysiological perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eric Lauri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27. International Horticultural Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2006, Séoul, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02757932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of pruning on the apple tree: from tree architecture to modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Fumey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eric Lauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Guédon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Godin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Costes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Symposium on Integrating Canopy, Rootstock and Environmental Physiology in Orchard Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Geneva (N.Y.), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00838833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natural vegetative development and fruit production of olive trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Moutier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eric Lauri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Olive Growing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Izmir, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02751966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’arbre fruitier : du réel au virtuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eric Lauri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. International Symposium on Apricot Culture and Decline</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2001, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Centrifugal training in apple – appraisal of a two-year experiment on “galaxy” in southeast France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eric Lauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Crété</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. International Symposium on Canopy, Rootstocks and Environmental Physiology in Orchard Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le pommier en France. Contexte et défis pour le futur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eric Lauri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mission économique de Budapest de l'Ambassade de France en Hongrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2007, Budapest, Hongrie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growth and fruiting characteristics of eight apple genotypes assessed as unpruned trees on ‘M.9’ rootstock and as own-rooted trees in southern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Maguylo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eric Lauri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. International symposium on canopy, rootstocks and environmental physiology in orchard systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02758171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of centrifugal tree training on pests and pathogens in apple orchards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine S. Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Miranda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Defrance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eric Lauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Lleida, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02757027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growth unit dimorphism in mango. Consequences for structure-function modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoul Kowir Pambo Bello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eric Lauri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. international workshop on functional-structural plant models</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Napier, New Zealand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relative contribution of foliage display and leaf functions to branch physiological capacities in two apple cultivars : a functional-structural modeling approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Massonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Regnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eric Lauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Sinoquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Costes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. international workshop on functional-structural plant models</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Napier, New Zealand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concepts et techniques agronomiques actuels sur la conduite des arbres fruitiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eric Lauri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire des Fruits, Pratique des Savoirs et Savoirs en Pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conduite de la branche fruitière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eric Lauri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée nationale Ctifl</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Lanxade, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Production fruitière intégrée en France: innovation ou rénovation?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Bellon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine C. de Sainte Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Fauriel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Navarrete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eric Lauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomes et innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Le Pradel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02751984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Light and fruit quality distribution as influenced by training system in apple tree canopies: assessment from imaging of 3D digitised plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Sinoquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Sonohat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eric Lauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Monney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Potel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Main Meeting of the Society for Experimental Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Canterbury, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cbpa.2006.01.053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualité du fruit : facteurs de variabilité et moyens de contrôle. Point de vue d’un biologiste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eric Lauri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cycle de conférences GOEMAR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Chanas, Montauban, Agen, Cavaillon, Rennes,, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of centrifugal training on pests and pathogens in apple orchards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine S. Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Miranda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Defrance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eric Lauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on arthropod pest problems in pome fruit production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Lleida, Spain. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02818809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developments in high density cherries in France: integration of tree architecture and manipulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eric Lauri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. International Cherry Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2001, Oregon, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02764140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arbre fruitier. Architecture et variabilité génétique, manipulations, répercussions sur l’épidémiologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eric Lauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit B. Sauphanor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciana L. Parisi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire INRA SPE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2005, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02762959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manipulations de l'architecture des arbres pour la production fruitière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eric Lauri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agroscope</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005, Conthey, Suisse. pp.31 vues</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02832156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extinction training of sweet cherries in France - Appraisal after six years</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Claverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eric Lauri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. International Cherry Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2001, Oregon, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02760684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Conduite centrifuge. Principes et résultats agronomiques. Intérêt pour une arboriculture durable ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eric Lauri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pépinières Delbard</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2005, Commentry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02762970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le groupe Mafcot. Maîtrise de fructification – concepts et techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eric Lauri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Unité de Recherches sur les Espèces Fruitières et la Vigne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2005, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02763027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Principes et intérêt de la conduite centrifuge en pommier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eric Lauri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Point de vue de la recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2005, Gotheron, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02762939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de plantes virtuelles pour évaluer l'effet des modes de conduite. 1 - Comparaison Solaxe - Conduite Centrifuge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eric Lauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Willaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Sinoquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agroscope</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005, Conthey, Suisse. pp.15 vues</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02832107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Progress in whole-tree architectural studies for Apple cultivar characterization at INRA, France - Contribution to the ideotype approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eric Lauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne E. Costes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Eucarpia Symposium on Fruit Breeding and Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02764235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sweet cherry training to improve fruit size and quality - An overview of some recent concepts and pratical aspects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eric Lauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Claverie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. International Cherry Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2001, Oregon, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02759854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphological and architectural traits on fruit trees which could be relevant for genetic studies : a review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne E. Costes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.E. Lauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Laurens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Moutier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Belouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Eucarpia Symposium on Fruit Breeding and Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02758644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement de la Production Fruitière Intégrée: de nouveaux enjeux pour la recherche agronomique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Habib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Bellon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Codron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Gendrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise F. Lescourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. European Symposium of the Association of Farming Systems Research and Extension</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2000, Volos, Grèce</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02760774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The concept of centrifugal training in apple aimed at optimizing the relationship between growth and fruiting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eric Lauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Willaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Larrive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Lespinasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26. International Horticultural Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2002, Toronto, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02764255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shoot architecture of the Olive tree: effect of cultivar on the number and distribution of vegetative and reproductive organs on branches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Moutier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eric Lauri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26. International Horticultural Congress: Key Processes in the Growth and Cropping of Deciduous Fruit and Nut Trees</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2002, Toronto, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02760488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tree architecture and canopy management of the fruit tree</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eric Lauri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18. Congresso Brasileiro de Fruticultura</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2004, Florianopolis, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02759656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studying inheritance of morphological and architectural traits on fruit trees: constraints and perspectives of INRA research programs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne E. Costes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.E. Lauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Laurens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Audergon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel J.-M. Legave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUCARPIA Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02761217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">European pear architecture and fruiting-branch management : overview of an INRA research programm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.E. Lauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne E. Costes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Belouin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. International Symposium on Pear</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2000, Ferrara, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02759755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Factors affecting nut weight in walnut (Juglans regia L.) - An analysis of genotypes with contrasting branching patterns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.E. Lauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Delort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Reynet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. International walnut symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1999, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02764017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated fruit production in France: a new challenge for horticultural research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Habib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Bellon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Codron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Gendrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence F. Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meeting of the Working Group</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2000, Lleida, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02763942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement de la production fruitière intégrée : de nouveaux enjeux pour la recherche agronomique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Bellon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Habib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Codron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Gendrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise F. Lescourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. European Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2000, Volos, Grèce</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02770499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated fruit production in France : a new challenge for horticultural research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Habib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Bellon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Codron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Gendrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence F. Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. International conference on integrated fruit production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2000, Lerida, Spain. 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02838468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effects of bending on the growth and fruit production on INRA fercer sweet cherry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.E. Lauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Claverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Lespinasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. International Cherry Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1997, Ullensvang, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02764895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'arbre fruitier et sa conduite en verger. Evolution des concepts. L'exemple du pommier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.E. Lauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Lespinasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Colloque sur les Recherches Fruitières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1998, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02771451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What kind of morphological traits should be sought in apple seedling progenies in order to select regular bearing cultivars ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eric Lauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Lespinasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Laurens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Canopy, Rootstocks and Environmental Physiology in Orchard Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Society for Horticultural Science (ISHS). INT., Jul 1996, Wenatchee, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de la croissance et de la ramification chez quelques cultivars de pommier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Costes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.E. Lauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Lespinasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1993, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02774170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processus de croissance en relation avec la ramification sylleptique et la floraison chez le pommier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Costes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.E. Lauri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque INRA-CIRAD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1993, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02773916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling growth of peach trees using the renewal theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Costes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.E. Lauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Guédon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. de Reffye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. International Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1992, Tel Aviv, Israel</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02777435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling growth of peach tree using the renewal theory.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Costes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eric Lauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Guédon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe de Reffye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Symposium on Orchard and Plantation Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, Tel-Aviv, Israel. pp.253-258</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00827497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processus de croissance et ramification anticipée chez le pêcher (Prunus persica (L.)Batsch)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.E. Lauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Costes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque INRA-CIRAD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1993, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02776981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architectural analysis of fig trees as a tool to study genetic diversity in cultivars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.E. Lauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Caraglio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. International Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1992, Tel Aviv, Israel</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02774256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The relationship between cultivar fruiting type and fruiting branch characteristics in apple trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.E. Lauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Lespinasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. international symposium orchard and plantation systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1992, Tel Aviv, Israel</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02843218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche morphometrique de la floraison. L'exemple de trois especes tropicales.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.E. Lauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Terouanne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Floraison des vegetaux ligneux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1991, Gembloux, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02776000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronology of plantation in perennial agroforestry systems : Is it better to plant olive trees in vineyards or grapevine in olive orchards?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gosme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cesari Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Louna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bohdan Lojka (ed.), Šárka Hoffmannová (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. European Agroforestry Conference (EURAF 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Brno, Czech Republic. Mendel University, ISBN online: 978-80-7509-982-2 | DOI: 10.11118/978-80-7509-982-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04754439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperate fruit-based agroforestry systems: three case studies in Southern France in the framework of the ‘ALTO’ project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Ricard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eric Lauri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. World Congress on Agroforestry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Montpellier, France. , 933 p., 2019, Book of abstracts. 4th World Congress on Agroforestry</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A neighbourhood analysis to characterize competition in a multi-stratum agroforestry system of timber and fruit trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Pitchers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dô</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eric Lauri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. World Congress on Agroforestry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Montpellier, France. , 933 p., 2019, Book of abstracts. 4th World Congress on Agroforestry 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecosystem services functional motif: a new concept to analyse and design agroforestry systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Rafflegeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clementine Allinne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Barkaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Deheuvels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Jagoret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. World Congress on Agroforestry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Montpellier, France. , 933 p., 2019, Book of abstracts. 4th World Congress on Agroforestry</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de l’impact du déficit hydrique et azoté sur les infestations de Myzus persicae (Sulzer) dans le verger du pêcher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Laghfiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Madani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.J. Boutaleb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Blenzar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Odile Jordan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. Conférence sur les Moyens Alternatifs de Protection pour une Production Intégrée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Lille, France. 3 p., 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">More leaves, more fruits, is it so simple? Insights into a scale-dependent relationship</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Capelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eric Lauri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. International Mango Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Baise, China. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01606467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linking vegetative growth,reproduction and irregular bearing in the mango tree</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Capelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaëlle Dambreville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eric Lauri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Flowering, Fruit set and Alternate Bearing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Palermo, Italy. </w:t></w:r><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">University of Palermo, Sicile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p.90, 1diaporama (17vues), 2017, Book of abstracts</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01606235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of structural and temporal factors in the architectural development of the mango Tree: evidences from simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Boudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Jestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sarah Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fernique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eric Lauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. International Symposium on Modelling in Fruit Research and Orchard Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Montpellier, France. </w:t></w:r><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">International Society for Horticultural Science</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Acta Horticulturae, 1160, 430 p., 2017, X International Symposium on Modelling in Fruit Research and Orchard Management. </w:t></w:r><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17660/ActaHortic.2017.1160.12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’adaptation des espèces fruitières de zone tempérée au changement climatique : quels traits écophysiologiques pour la définition de nouveaux idéotypes variétaux ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc J.-L. Regnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Colonges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eric Lauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel J.-M. Legave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne E. Costes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Colloque scientifique de la Société Nationale d'Horticulture de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Paris, France. SNHF - Société Nationale d'Horticulture de France, 56 p., 2010, L' arbre, vulnérable mais durable</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02751324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intéractions dynamiques entre architecture du pommier et développement des épidémies de Venturia inaequalis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eric Lauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciana Parisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Saudreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Sinoquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Plantes et Peuplements Virtuels (PLANTVIRT 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Lyon, France. pp.34-35, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception de systèmes horticoles innovants : bases biologiques, écologiques et socio-économiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eric Lauri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formasciences, FPN, INRA</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 3, 256 p., 2014, Ecoles-chercheurs INRA, 2-7380-1360-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02799993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (31)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les plantes de services dans la transition de l'agrosystème à l'agroécosystème</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Éric Lauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Colbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Damour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Deguine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Huat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">C. Dijan-Caporalino; A-V. Lavoir. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les plantes de services. Vers de nouveaux agroécosystèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Quae, pp.397-426, 2024, 9782759239788</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04840445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Modern Olive Polycultures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adolfo Rosati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Barkaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Éric Lauri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Olive - Botany and production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CABI, pp.640-657, 2023, 78-1-78924-733-6. </w:t></w:r><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1079/9781789247350.0000⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04321794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep Learning-Based Prediction Model of Fruit Growth Dynamics in Apple</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamit Armağan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ersin Atay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Crété</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eric P.-E. Lauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mevlüt Ersoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">D. Jude Hemanth, Utku Kose, Junzo Watada, Bogdan Patrut. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Smart Applications with Advanced Machine Learning and Human-Centred Problem Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, </w:t></w:r><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer International Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.367-373, 2023, Engineering Cyber-Physical Systems and Critical Infrastructures, </w:t></w:r><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-09753-9_26⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03926536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying Developmental Patterns in Structured Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Guédon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Caraglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Éric Lauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Muller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Systems Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2395, </w:t></w:r><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer Protocols; Humana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.199-225, 2022, Methods in Molecular Biology, </w:t></w:r><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-0716-1816-5_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03628851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusion. Produire des fruits en régions tempérées entre risques et opportunités dans un climat qui change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Éric Lauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pincebourde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Quero-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Regnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Michel Legave. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les productions fruitières à l'heure du changement climatique - Risques et opportunités en régions tempérées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.437-446, 2022, 978-2759232512</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04529189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing a sustainable orchard – plant diversity as a key and ways to implement it</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Éric Lauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Pitchers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Sylvaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Horticulturae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1346, </w:t></w:r><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">International Society for Horticultural Science (ISHS)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.19-26, 2022, Proceedings of the XIIth International Symposium on Integrating Canopy, Rootstock and Environmental Physiology in Orchard Systems, 978-94-62613-45-4. </w:t></w:r><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17660/ActaHortic.2022.1346.3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03846155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 4. Les spécificités agronomiques du développement des espèces fruitières de régions tempérées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Legave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Kelner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Denoyes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Éric Lauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Farrera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les productions fruitières à l'heure du changement climatique - Risques et opportunités en régions tempérées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.115-155, 2022, Synthèses, 978-2759232512</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04529178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’adaptation des productions fruitières au changement climatique par l’évolution des systèmes et des aires de culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eric P.-E. Lauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pasquale Lubello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Warlop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Michel Legave. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les productions fruitières à l'heure du changement climatique. Risques et opportunités en régions tempérées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.411-438, 2022, Synthèses, 9782759232512</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03906650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The use of agronomic practices in integrated pest management programmes in horticulture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Alaphilippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId798" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Casagrande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId800" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Dardouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rosemary Collier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Improving integrated pest management in horticulture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Burleigh Dodds Science Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.247-280, 2022, Burleigh Dodds Series in Agricultural Science, 9781786767530. </w:t></w:r><w:hyperlink r:id="rId802" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.19103/AS.2021.0095.09⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03628850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-design of agroecological temperate fruit tree systems in France: the ALTO project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Ricard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Éric Lauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId805" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Alaphilippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId807" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Borne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">International Society for Horticultural Science (ISHS). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Horticulturae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1355, , pp.99-108, 2022, Proceedings of the XXXIst International Horticultural Congress (IHC 2022): International Symposium on Agroecology and System Approach for Sustainable and Resilient Horticultural Production, 978-94-62613-54-6. </w:t></w:r><w:hyperlink r:id="rId808" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17660/ActaHortic.2022.1355.13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03919706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodiversified agrosystems: do we need more knowledge on plant architecture and functioning? The case of fruit trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eric P.-E. Lauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId810" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Douard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId811" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Chappot de la Chanonie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Normand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Horticulturae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1355, </w:t></w:r><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">International Society for Horticultural Science (ISHS)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.133-140, 2022, Proceedings of the XXXIst International Horticultural Congress (IHC 2022): International Symposium on Agroecology and System Approach for Sustainable and Resilient Horticultural Production, 9789462613546. </w:t></w:r><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17660/ActaHortic.2022.1355.17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03919701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances and challenges in sustainable apple cultivation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eric Lauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Achieving sustainable cultivation of temperate zone tree fruits and berries : Volume 2 : Case Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 54, </w:t></w:r><w:hyperlink r:id="rId815" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Burleigh Dodds Science Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 340 p., 2019, Burleigh Dodds Series in Agricultural Science, 978-1-78676-212-2. </w:t></w:r><w:hyperlink r:id="rId816" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.19103/AS.2018.0040.22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agroforestry for fruit trees in Europe and Mediterranean North Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eric Lauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Barkaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ater</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adolfo Rosati</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agroforestry for sustainable agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId819" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Burleigh Dodds Science Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 542 p., 2019, Burleigh Dodds Series in Agricultural Science, 9781786762207</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02174034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId820" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in understanding mango tree growth and canopy development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eric Lauri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Achieving sustainable cultivation of mangoes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 34, </w:t></w:r><w:hyperlink r:id="rId821" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Burleigh Dodds Science Publishing Limited</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 570 p., 2018, Burleigh Dodds Series in Agricultural Science, 978-1-78676-132-3. </w:t></w:r><w:hyperlink r:id="rId822" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.19103/AS.2017.0026.06⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId820" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agroecology and Frames of Reference: An Epistemological Reading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eric Lauri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agroecological Crop Protection : Partie du chapître 1 : Applying Agroecological Principles to Crop. 1.1 Outlines of Agroecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId824" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Springer Quae éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 978-94-024-1184-3 978-2-7592-2410-4. </w:t></w:r><w:hyperlink r:id="rId825" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-94-024-1185-0_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02787924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décliner les principes de l’agroécologie à la protection des cultures: les contours de l’agroécologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId827" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Malezieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Jarne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Aubertot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId829" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Boiffin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId830" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Lescourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Protection agroécologique des cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId831" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 288 p., 2016, Savoir Faire (Quae), 978-2-7592-2410-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agroécologie et cadres de référence - Une lecture épistémologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eric Lauri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Protection agroécologique des cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Quae éditions, 287 p., 2016, Savoir Faire (Quae), 978-2-7592-2410-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01606284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId833" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concepts in fruit tree training and pruning, is there old versus new paradigms? Viewpoint of a biologist</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eric Lauri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des fruits d'ici et d'ailleurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId834" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omniscience</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 575 p., 2016, Histoire des savoirs, 9782916097473</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId833" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01512166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId835" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actions via la plante. Interactions entre l’architecture de la plante et les bio-agresseurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eric Lauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Normand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conception de systèmes horticoles innovants : bases biologiques, écologiques et socio-économiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, Formasciences, FPN, INRA, 254 p., 2014, FormaSciences (INRA), 2-7380-1359-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId835" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId836" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adapting apple ideotypes to low-input fruit production agro-ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciana Parisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jamar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId837" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lateur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Laurens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eric Lauri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic Farming, Prototype for Sustainable Agricultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId838" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer Verlag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.131-148, 2014, Prototype for Sustainable Agricultures, 978-94-007-7926-6. </w:t></w:r><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-94-007-7927-3_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId836" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId840" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systèmes horticoles innovants : entre continuité et ruptures. Quelques repères épistémologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eric Lauri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conception de systèmes horticoles innovants : bases biologiques, écologiques et socio-économiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, Formasciences, FPN, INRA, 256 p., 2014, Ecoles-chercheurs INRA, 2-7380-1360-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId840" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02799995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId841" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apple</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eric Lauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Lespinasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Ramonguilhem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Growing fruit trees. Novel concepts and practices for successful care and management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId841" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02804770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId842" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’arboriculture fruitière en montagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eric Lauri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gestion durable des eaux et des sols au Maroc : valorisation des techniques traditionnelles méditerranéennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId843" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IRD Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 978-2-7099-1683-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId842" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02820121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId844" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does plant architecture only result from growing meristems? Atlan’s principle of life and death as regulated morphogenetic processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eric Lauri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tree growth: influences, layers and types</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId845" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nova Science Publishers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 978-1-60741-784-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId844" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02820704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Création variétale fruitière et choix culturaux au début du XXIème siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId847" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Lespinasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eric Lauri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le potager du roi. Fruits du savoir. Duhamel du Monceau et la pomologie française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lume, 2007, 978-2-915474-19-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02822230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId848" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyzing fruit tree architecture: implications for tree management and fruit production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne E. Costes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eric Lauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc J.-L. Regnard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Horticultural Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 32, </w:t></w:r><w:hyperlink r:id="rId849" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wiley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Horticultural Reviews, 978-0-471-73216-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId848" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02821412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId850" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId851" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eric Lauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Moutier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De la taille à la conduite des arbres fruitiers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions du Rouergue, 2005, 2-84156-636-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId850" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02830796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId852" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pommier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eric Lauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Lespinasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Lespinasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De la taille à la conduite des arbres fruitiers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId853" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions du Rouergue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 978-2-8415-6925-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId852" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02834218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId854" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId855" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Florens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.E. Lauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Le Lezec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Belouin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De la taille à la conduite des arbres fruitiers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions du Rouergue, 2005, 2-84156-636-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId854" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02830657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId856" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architectural types in apple (Malus x domestica borkh.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eric Lauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Laurens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crops: Growth, Quality and Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, WFL Publisher, 2005, 952-91-8601-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId856" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02830505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId857" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation biotechnique de la culture. Tâche 4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.E. Lauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise F. Lescourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Sauphanor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Action transversale Production Fruitière Intégrée. Rapport d'activités 2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId857" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02826249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId858" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L E M O U V E M E N T MORPHOGENETIQUE APPROCHE MORPHOMETRIQUE E T RESTITUTION GRAPHIQUE L'exemple de quelques plantes tropicales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eric Lauri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Biologie végétale. Université Montpellier II - Sciences et Techniques du Languedoc, 1988. Français. </w:t></w:r><w:hyperlink r:id="rId859" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId858" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00579761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId860" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architecture de l'arbre fruitier - de la morphologie des plantes à l'agronomie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eric Lauri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Biologie végétale. Université Montpellier II - Sciences et Techniques du Languedoc, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId860" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00377121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId861" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architecture de l'arbre fruitier : de la morphologie des plantes à l'agronomie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eric Lauri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Biologie végétale. Université Montpellier 2 (Sciences et Techniques), 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId861" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02823146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId862"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:133.33333333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Pierre-eric Lauri </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Ingénieur de Recherche Hors Classe - INRAE.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pierre-eric-lauri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-7549-0484</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (169)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysing innovation activities in agrifood value chains facing agroecological transition issues: framework proposal and application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadrien Lantremange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoit Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Frayssignes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Fortun-Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Éric Lauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agroecology and Sustainable Food Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, pp.1-39. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/21683565.2026.2649771⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05583933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of light intensity on growth and flowering of the cauliflorous species Theobroma cacao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Wibaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Vezy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Pondo Kouakou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.A. M’bo Kacou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Éric Lauri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Horticulturae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 1423, pp.61-68. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17660/ActaHortic.2025.1423.9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05023495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A spatial perspective on flowering in cauliflorous cacao: architecture defines flower cushion location, not its early activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Wibaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Éric Lauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A M’bo Kacou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Pondo Kouakou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Vezy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 136 (2), pp.309-323. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/aob/mcaf107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05110997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Young apple tree development under agroforestry radiative conditions: a multi-scale morphological and architectural dataset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Reyes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Pitchers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Éric Lauri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AoB Plants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 17, plaf029. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/aobpla/plaf029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05129574v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Branching formation of apple trees grown under contrasting growing conditions in a mild winter region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Henrique Pertille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Idemir Citadin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laise de Souza De Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Éric Lauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anahí Tamara Rauh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientia Agricola</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 82, pp.e20230267. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1590/1678-992X-2023-0267⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05082980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-design of diversified agroecological systems for temperate fruit production: feedback from three innovative experiments and experience sharing in the ALTO project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Éric Lauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Ricard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Cardona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Alaphilippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 98, pp.19-37. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2025-Vol98-art03-GB⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05033049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peach tree growth in a tropical climate: shoot formation and fruiting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gener Augusto Penso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Antônio Dalapícula Serafini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Eduardo Magalhães Dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edgard Augusto Toledo Picoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Idemir Citadin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientia Agricola</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 81, pp.e20230038. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1590/1678-992x-2023-0038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04377613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does seasonal flowering and fruiting patterns of cacao only depend on climatic factors? The case study of mixed genotype populations in Côte d'Ivoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Wibaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Vezy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Éric Lauri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientia Horticulturae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 337, pp.113529. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scienta.2024.113529⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04668684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apple trees in agroforestry – Investigating the plasticity of vegetative and reproductive traits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Éric Lauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientia Horticulturae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 336, pp.113448. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scienta.2024.113448⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04637904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-conception de systèmes agroécologiques diversifiés de production de fruits tempérés : retours sur trois expérimentations innovantes et de partage d'expériences dans le projet ALTO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Éric Lauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Ricard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Cardona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Alaphilippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 98, pp.49-68. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2024-vol98-art05⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04824308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insights into fruit tree models relevant to simulate fruit tree-based agroforestry systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Barbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dupraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Éric Lauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gosme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agroforestry Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 98, pp.817-835. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10457-024-00953-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04490170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rendre compte des performances de systèmes horticoles diversifiés agro-écologiques : construction d’un cadre générique de restitution des résultats avec et pour les agriculteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Alaphilippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Borne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josian Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Graindorge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomie, Environnement &amp; Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (2), pp.10. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.54800/dpa594⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04474229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agroecological crop protection for sustainable agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Deguine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Aubertot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bellon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Côte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eric P.-E. Lauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Advances in Agronomy, 178, pp.1-59. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/bs.agron.2022.11.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03934002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ESSU concept for designing, modeling and auditing ecosystem service provision in intercropping and agroforestry systems. A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Rafflegeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gosme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Barkaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Allinne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 43, pp.43. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13593-023-00894-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04136473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parametrization of an agroforestry model: from forest trees to olive trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dupraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eric Lauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gosme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Horticulturae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, XXXI International Horticultural Congress (IHC2022): International Symposium on Innovative Perennial Crops Managemen, 1366, pp.211-218. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17660/actahortic.2023.1366.24⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04097126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diurnal and Seasonal Growth Responses of Apple Trees to Water-Deficit Stress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ersin Atay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Crété</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déborah Loubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Éric Lauri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Erwerbs-Obstbau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 65, pp.1-6. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10341-022-00689-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03683858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of shade and tree root pruning on soil water content and crop yield of winter cereals in a Mediterranean alley cropping system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héctor Daniel Inurreta-Aguirre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Éric Lauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dupraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gosme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agroforestry Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 96 (4), pp.747-757. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10457-022-00736-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03672549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do low chill peach cultivars in mild winter regions undergo endodormancy?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Idemir Citadin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Henrique Pertille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edenes Maria Schroll Loss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiane Luiza Cadorin Oldoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moeses Andrigo Danner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trees - Structure and Function</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 36, pp.1273-1284. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00468-022-02287-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03672547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trimming influences tree light interception and space exploration: contrasted responses of two cultivars of Fraxinus pennsylvanica at various scales of their architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Lecigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Delagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Éric Lauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Messier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trees - Structure and Function</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 36 (3), pp.1067-1083. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00468-022-02273-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03672544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agroecology and its role within ISHS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Claudia Dussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Éric Lauri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chronica Horticulturae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 63 (4), pp.12-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04354867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Research on agroforestry systems and biodiversity conservation: what can we conclude so far and what should we improve?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Boinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Barkaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Mézière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Éric Lauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Sarthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 22 (1), 6 p. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12862-022-01977-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03619267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hormones and carbohydrates are both involved in the negative effects of reproduction on vegetative bud outgrowth in the mango tree: Consequences for irregular bearing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Capelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Éric Lauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Léchaudel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Normand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tree Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 41 (12), pp.2293-2307. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/treephys/tpab079⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03261469v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-chilling requirement apple cultivar has more accentuated acrotony than low-chilling one in mild winter region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Henrique Pertille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Idemir Citadin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Silva Patto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiane Luiza Cadorin Oldoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Scariotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trees - Structure and Function</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 35 (4), pp.1135-1150. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00468-021-02104-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03310722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of Different Crop Loads on Physiological, Yield and Fruit Quality of ‘Joya (TM)’ Apple Trees: High Crop Load Decreases Maximum Daily Trunk Diameter and Does Not Affect Stem Water Potential</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ersin Atay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Crété</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déborah Loubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Éric Lauri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Fruit Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 21 (1), pp.955-969. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/15538362.2021.1951922⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03299065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tree architecture and functioning facing multispecies environments: We have gone only halfway in fruit-trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Éric Lauri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 108 (1), pp.3-7. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ajb2.1598⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03108808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Litterfall seasonal dynamics and leaf-litter turnover in cocoa agroforests established on past forest lands or savannah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Saj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annemarijn Nijmeijer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Daniel Essobo Nieboukaho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eric Lauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Harmand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agroforestry Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 95 (4), pp.583-597. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10457-021-00602-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03310672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apple tree adaptation to shade in agroforestry: an architectural approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Pitchers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Do</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Éric Lauri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 108 (5), pp.732-743. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ajb2.1652⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03214878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growing agroforestry systems with apple in Montpellier-Mediterranean -preliminary results on the influence of adult walnut trees on growth and branching of two-year-old apple trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Pitchers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Éric Lauri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Horticulturae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 1281, pp.323-330. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17660/ActaHortic.2020.1281.43⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02886604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V-Mango: a functional-structural model of mango tree growth, development and fruit production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Persello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Jestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sarah Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Grechi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 126 (4), pp.745-763. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/aob/mcaa089⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02942876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agroécologie et agroforesterie : les bénéfices de l’arbre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Éric Lauri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jardins de France- Les cahiers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Septembre (659), pp.27-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03025100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'expérimentation d'un verger agroécologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Ricard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Millan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Rosies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Infos CTIFL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 361, pp.40-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02867862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apple farming systems - current initiatives and some prospective views on how to improve sustainability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Éric Lauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Pitchers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Sylvaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Horticulturae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 1281, pp.307-321. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17660/ActaHortic.2020.1281.42⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02886581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Promoting generalist predators of crop pests in alley cropping agroforestry fields: Farming system matters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Boinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Mézière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jouanel Poulmarc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Saintilan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Éric Lauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 158, pp.106041. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecoleng.2020.106041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02943387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution of overwintering invertebrates in temperate agroforestry systems: Implications for biodiversity conservation and biological control of crop pests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Boinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jouanel Poulmarc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Mézière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eric Lauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Sarthou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 285, pp.106630. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agee.2019.106630⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02267847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of preharvest deficit irrigation treatments in combination with reduced nitrogen fertilization on orchard performance of nectarine with emphasis on postharvest diseases and pruning weights</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ersin Atay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Hucbourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Drevet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eric Lauri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Scientiarum Polonorum : Hortorum Cultus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 18 (1), pp.207-217</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02059781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbon dynamics in cocoa agroforestry systems in Central Cameroon: afforestation of savannah as a sequestration opportunity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annemarijn Nijmeijer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eric Lauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Harmand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Saj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agroforestry Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 93 (3), pp.851-868. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10457-017-0182-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02623087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term dynamics of cocoa agroforestry systems established on lands previously occupied by savannah or forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annemarijn Nijmeijer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eric Lauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Harmand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Freschet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Daniel Essobo Nieboukaho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 275, pp.100-111. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agee.2019.02.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02309691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corner's rules as a framework for plant morphology, architecture and functioning - issues and steps forward</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Éric Lauri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 221 (4), pp.1679-1684. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/nph.15503⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02618964v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alley cropping agroforestry systems: Reservoirs for weeds or refugia for plant diversity?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Boinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fried</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Storkey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helen Metcalfe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Barkaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 284, pp.106584. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agee.2019.106584⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02620662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yield components and phenology of durum wheat in a Mediterranean alley-cropping system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hector Daniel Inurreta Aguirre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eric Lauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dupraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gosme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agroforestry Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 92 (4), pp.961-974. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10457-018-0201-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02623185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phenotyping gamma-ray-induced mutant population of ‘Amasya’ apple for architectural traits, precocity, floral phenology and fruit characteristics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Nilgün Atay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ersin Atay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eric Lauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Burak Kunter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Yaprak Kantoglu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientia Horticulturae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 233, pp.195-203. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scienta.2018.01.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02626121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of water and nitrogen depletion on Aphis pomi infestation in the apple orchard and its relation with the useful fauna and ants.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Laghfiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Madani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.J. Boutaleb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Blenzar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Odile Jordan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials and Environmental Science </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9 (1), pp.145-154. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26872/jmes.2018.9.1.18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01652057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are leaves only involved in flowering? Bridging the gap between structural botany and functional morphology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eric Lauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Normand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tree Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 37 (9), pp.1137 - 1139. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/treephys/tpx068⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02620279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating effects of over-irrigation and deficit irrigation on yield and fruit quality in pink ladytm “rosy glow” apple</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ersin Atay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Hucbourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Drevet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eric Lauri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Scientiarum Polonorum : Hortorum Cultus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 16 (4), pp.45-51. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24326/asphc.2017.4.5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01581642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of water and nitrogen depletion on the Peach orchard infestation by green peach aphid (Myzus persicae) and its relation with the useful fauna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Laghfiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Madani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.J. Boutaleb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Blenzar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Odile Jordan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials and Environmental Science </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8 (6), pp.2174-2183</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01594773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methodology to design agroecological orchards: learnings from on-station and on-farm experiences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Lesueur-Jannoyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Plénet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eric Lauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Le Bellec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 82 (part B), pp.320-330. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eja.2016.09.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02620778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrative models for joint analysis of shoot growth and branching patterns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Peyhardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Caraglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Costes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eric Lauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Trottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 216 (4), pp.1291-1304. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/nph.14742⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01606754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic variability and phenotypic plasticity of apple morphological responses to soil water restriction in relation with leaf functions and stem xylem conductivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eric Lauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tete Severien Barigah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerardo Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pasquale Losciale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trees - Structure and Function</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 30 (5), pp.1893-1908. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00468-016-1408-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01506477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciphering the Costs of Reproduction in Mango – Vegetative Growth Matters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Capelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eric Lauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Normand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7, pp.1-16. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2016.01531⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01512028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of carbon allocation and organ growth variability in apple tree by connecting architectural and source–sink models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Pallas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Valsesia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weiwei Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 118 (2), pp.317-330. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/aob/mcw085⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01379652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shoot Architecture and Morphology of Different Branch Orders in Fig Tree (&amp;lt;em&amp;gt;Ficus carica&amp;lt;/em&amp;gt; L.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badii Gaaliche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouna Aїachi-Mezghani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Trad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne E. Costes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eric Lauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Fruit Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 16 (4), pp.378-394. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/15538362.2015.1126699⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02630416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erratum to: Genetic variability and phenotypic plasticity of apple morphological responses to soil water restriction in relation with leaf functions and stem xylem conductivity (vol 30, pg 1893, 2016)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eric Lauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tete Severien Barigah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerardo Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien S. Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pasquale Losciale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trees - Structure and Function</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 30 (5), pp.1909-1910. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00468-016-1440-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02630743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are the effects of winter temperatures on spring budburst mediated by the bud water status or related to a whole-shoot effect? Insights in the apple tree</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliano Dutra Schmitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé H. Cochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavio Gilberto Herter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Berenhauser Leite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trees - Structure and Function</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 29 (3), pp.675-682. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00468-014-1145-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01269025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic variation of morphological traits and transpiration in an Apple core collection under well-watered conditions: towards the identification of morphotypes with high water use efficiency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerardo Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Pallas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eric Lauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Regnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 10 (12), </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0145540⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01382125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysing growth and development of plants jointly using developmental growth stages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaëlle Dambreville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Éric Lauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Guédon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 115 (1), pp.13. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/aob/mcu227⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01100553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is acrotonic budburst pattern in spring a typical behavior of the low-chilling apple cultivar ‘Eva’ in mild winter conditions? An approach combining ex planta single-node cutting test and in planta bud water content during dormancy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.D. Schmitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.G. Herter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Regnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.B. Leite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientia Horticulturae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 188, pp.84-88. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scienta.2015.03.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regular bearing in the apple – Architectural basis for an early diagnosis on the young tree</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eric Lauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freddy Combe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Brun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientia Horticulturae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 174, pp.10-16. </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scienta.2014.05.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bud structure, position and fate generate various branching patterns along shoots of closely related Rosaceae species: a review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Costes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Crespel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Denoyes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noëlle Demene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 5, pp.1-11. </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2014.00666⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01168777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil water deficit decreases xylem conductance efficiency relative to leaf area and mass in the apple</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Éric Lauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Marceron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaëlle Dambreville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Regnard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Plant Hydraulics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 1, pp.e0003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01077477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réduction des intrants en oléiculture, une voie vers la performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Warlop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Ricard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Éric Lauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arregui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 34, pp.113-123. </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/g9cg-g044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04666743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring bud dormancy completion with a combined architectural and phenological analysis: the case of the apple tree in contrasting winter temperature conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliano Dutra Schmitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Guédon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavio Gilberto Herter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Berenhauser Leite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eric Lauri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 101 (3), pp.398 - 407. </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3732/ajb.1300335⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01089580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant architecture, its diversity and manipulation in agronomic conditions, in relation with pest and pathogen attacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Costes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eric Lauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Andrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 135 (3), pp.455-470. </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10658-012-0158-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01001342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant growth co-ordination in natura: a unique temperature-controlled law among vegetative and reproductive organs in mango</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaëlle Dambreville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eric Lauri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Functional Plant Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 40 (3), pp.280-291. </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1071/fp12243⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La taille, une solution contre les bio-agresseurs ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eric Lauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Moutier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Lemoine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvel Olivier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 92, pp.34-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01208605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meyve Ağaçlarında Yeni Bir Uygulama: Merkezkaç Terbiye Sistemi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ersin Atay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eric Lauri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Batı Akdeniz Agricultural Research Institute</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 30 (1), pp.65-75</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciphering structural and temporal interplays during the architectural development of mango trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaëlle Dambreville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eric Lauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Trottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Guédon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Normand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 64 (8), pp.2467-2480. </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jxb/ert105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00806978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conduite du pommier. Concept Salsa, son avenir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eric Lauri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGYours Arbre Fruitier </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.36-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Defining and designing plant architectural ideotypes to control epidemics?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Andrivon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Giorgetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Baranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Calonnec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cartolaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 135 (3), pp.611-617. </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10658-012-0126-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of the rosy apple aphid within its habitat: some structural and physiological aspects in apple trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Defrance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Hemptinne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Regnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Horticulturae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 933, pp.491-498</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01267808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing allometric models to predict vegetative growth of Mango (Mangifera indica ; anacardiaceae) at the current-year branch scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eric Lauri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 99 (3), pp.425-437. </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3732/ajb.1100249⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01267788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aphids at crossroads: when branch architecture alters aphid infestation patterns in the apple tree</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Brevalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trees - Structure and Function</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 26 (1), pp.273-282. </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00468-011-0629-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01267760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions between vegetative and generative growth and between crop generations in fig tree (Ficus carica L.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badii Gaaliche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eric Lauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Trad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne E. Costes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientia Horticulturae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 131, pp.22-28. </w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scienta.2011.09.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02647798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic determinism of anatomical and hydraulic traits within an apple progeny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eric P.-E. Lauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier O. Gorza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé H. Cochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien S. Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc J.-M. Celton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant, Cell and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 34 (8), pp.1276-1290. </w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-3040.2011.02328.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00964804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How young trees cope with the removal of whole or part of shoots: an analysis of local and distant responses to pruning in 1-year-old apple (Malus × domestica; Rosaceae) trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Fumey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eric Lauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Guédon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Godin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Costes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 98 (11), pp.1737--1751. </w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3732/ajb.1000231⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00859704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le pommier et ses bioagresseurs – Les composantes dynamique et structurelle de l’architecture de l’arbre modulent les dynamiques d’infestation et d’infection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eric Lauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine S. Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freddy Combe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 15, pp.65-77. </w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/kph6-vm20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02643033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La pomme des antipodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eric Lauri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réussir Fruits et Légumes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 311, pp.30-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02648435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potatura verde su germogli di borsa: risposte indotte nelle cv Braeburn e Fuji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Massetani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eric Lauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Neri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rivista di Frutticoltura e di Ortofloricoltura</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 11, pp.32-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02657213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insights into secondary growth in perennial plants: its unequal spatial and temporal dynamics in the apple (Malus domestica) is driven by architectural position and fruit load.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eric Lauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. J. Kelner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Trottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Costes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 105 (4), pp.607-616. </w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/aob/mcq006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00806965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pommier, vers des variétés « idéales » ? Construire un idéotype de variétés de pommier pour des vergers à faibles intrants mais à fortes performances agronomiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne E. Costes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eric Lauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Laurens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Eric Durel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciana L. Parisi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytoma la Défense des Végétaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 631, pp.26-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02657564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construire un idéotype de variétés de pommier pour des vergers agronomiquement performants et à faibles intrants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne E. Costes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eric Lauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Laurens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Eric Durel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciana L. Parisi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 7, pp.49-64. </w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/qzyg-r573⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02655988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manipulations des habitats du verger biologique et de son environnement pour le contrôle des bio-agresseurs. Des éléments pour la modulation des relations arbre-ravageurs-auxiliaires.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine S. Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit B. Sauphanor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Defrance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eric Lauri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 4, pp.125-134. </w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/aqwg-qv61⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02655967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">European pear architecture and branch management in France: an Inra research program</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eric Lauri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Compact Fruit Tree</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 42 (2), pp.12-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02657081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is axis position within tree architecture a determinant of axis morphology, branching, flowering and fruiting ? An essay in mango</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. K. Pambo Bello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Trottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eric Lauri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 103 (8), pp.1325-1336. </w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/aob/mcp079⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00806957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing a new paradigm for apple training</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eric Lauri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Compact Fruit Tree</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 42 (2), pp.17-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02657129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydraulic and mechanical stem properties affect leaf–stem allometry in mango cultivars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bissery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Damour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eric Lauri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 178 (3), pp.590-602. </w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1469-8137.2008.02380.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02667960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Light interception and partitioning between shoots in apple cultivars influenced by training</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Stephan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Sinoquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salma Talhouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tree Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 28 (3), pp.331-342</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bud development and hydraulics : an innovative way to forecast shoot architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eric Lauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Cochard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communicative and Integrative Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 1 (1), pp.9-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apple shoot architecture: evidence for strong variability of bud size and composition and hydraulics within a branching zone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eric Lauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bourdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Trottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Cochard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 178 (4), pp.798-807. </w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1469-8137.2008.02416.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pomme: la charge ne suffit pas à expliquer la qualité du fruit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eric Lauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Asencio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Hucbourg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réussir Fruits et Légumes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 276, pp.44-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02665649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shoot slenderness and conicity in five apple cultivars - Is there a link with sylleptic branching ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyun-Hee Han</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moo-Yong Park</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eric Lauri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Horticulture, Environment and Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 49 (1), pp.8-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02662207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La qualité passe par la maîtrise de l’équilibre du verger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Mery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Crespel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eric Lauri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réussir Fruits et Légumes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 271 (mars), pp.36-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02665383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sélection des branches fruitières : maintenir la qualité en améliorant le rendement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Mery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Crespel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eric Lauri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arboriculture Fruitière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 622 (janvier), pp.15-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02660396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augmenter le potentiel de production par la conduite centrifuge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eric Lauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Asencio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Hucbourg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réussir Fruits et Légumes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 277 (octobre), pp.50-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02665479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contributions of foliage distribution and leaf functions to light interception, transpiration and photosynthetic capacities in two apple cultivars at branch and tree scales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Massonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Regnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eric Lauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Costes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Sinoquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tree Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 28 (5), pp.665-678</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Centrifuge ou taille mécanisée : le mode de conduite influence le volume racinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Mery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eric Lauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lavialle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arboriculture Fruitière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 620-621 (Nov-Déc), pp.41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02664224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differentiation and growth traits associated with acrotony in the apple tree (Malus x domestica, Rosaceae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eric Lauri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 94 (8), pp.1273-1281</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02660207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maîtriser la charge pour réduire l’éclaircissage manuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Mery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eric Lauri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arboriculture Fruitière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 611, pp.19-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02655070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simple equations to estimate light interception by isolated trees from canopy structure features: assessment with three-dimensional digitized apple trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Sinoquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Stephan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Sonohat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eric Lauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Monney</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 175 (1), pp.94-106. </w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1469-8137.2007.02088.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Favoriser l'expression naturelle de l'arbre jeune [Poire - Entrée en production]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Belouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Cochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Boivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eric Lauri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réussir Fruits et Légumes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 263, pp.44-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02665657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Braeburn - Ne pas provoquer l’alternance !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Mery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Ramonguilhem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eric Lauri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arboriculture Fruitière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 606, pp.38-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02658377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pink Lady® : intérêts de la conduite centrifuge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eric Lauri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arboriculture Fruitière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 620-621, pp.30-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02657131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of fruit tree pests through manipulation of tree architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine S. Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit B. Sauphanor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eric Lauri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pest Technology (Isleworth)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 1 (1), pp.33-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02656452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of fruit tree pests through manipulation of tree architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Sauphanor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eric Lauri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pest Technology (Isleworth)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 1 (1), pp.33-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00777211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of shoot bending on lateral fate and hydraulics: invariant and changing traits across five apple genotypes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyun Hee Han</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Coutand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Cochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Trottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eric Lauri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 58 (13), pp.3537-3547. </w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jxb/erm200⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Random sample estimates of tree mean for fruit size and colour in apple</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Miranda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eric Lauri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientia Horticulturae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 112 (1), pp.33-41. </w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scienta.2006.12.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02666022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architecture of the pruned tree: impact of contrasted pruning procedures over 2 years on shoot demography and spatial distribution of leaf area in apple (Malus domestica)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Stephan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eric Lauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salma Talhouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 99 (6), pp.1055-1065. </w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/aob/mcm049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La production fruitière intégrée en France: le vert est-il dans le fruit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Bellon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine C. de Sainte Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eric Lauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Navarrete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Nesme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Courrier de l'environnement de l'INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 53, pp.5-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02656625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une évolution dans la conduite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Belouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Florens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eric Lauri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réussir Fruits et Légumes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 247, pp.26-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02657235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet de la conduite centrifuge sur les principaux bio-agresseurs du pommier : 4 années d'expérimentation dans un verger conduit en Agriculture Biologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine S. Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit B. Sauphanor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Defrance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arbo Bio Infos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 106, pp.1-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02664470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architecture and size relations : an essay the on apple (Malus X domestica Rosaceae) tree</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eric Lauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Maguylo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Trottier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 93 (3), pp.357-368</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02658919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un verger plus libre. SALSA ou le Système d'Arbre Libre Sans Artifice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Hucbourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Ramonguilhem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eric Lauri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réussir Fruits et Légumes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 247, pp.36-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02657648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une démarche finalisée et prospective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eric Lauri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réussir Fruits et Légumes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 247 (6), pp.40-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02657610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architecture and size relations: an essay in the apple (Malus x domestica) tree.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eric Lauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Maguylko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Trottier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 93 (3), pp.357-368. </w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3732/ajb.93.3.357⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00806942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi et comment mieux connaître l'arbre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eric Lauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Belouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Cardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Cochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Crespel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réussir Fruits et Légumes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 247, pp.4-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02669090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un nouveau type de verger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eric Lauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Lespinasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Maguylo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Pouzoulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Mery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réussir Fruits et Légumes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 247, pp.34-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02669209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La conduite centrifuge a des effets sur les bio agresseurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine S. Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit B. Sauphanor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Defrance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alter Agri</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 76, pp.26-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02654497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une meilleure distribution de la lumière dans l'arbre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eric Lauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Willaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Sinoquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Crété</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réussir Fruits et Légumes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 247, pp.17-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une conduite adaptée pour la coloration de Pink Lady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Mery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eric Lauri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réussir Fruits et Légumes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 248, pp.36-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02658801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La conduite centrifuge a des effets sur les bio agreseurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sunil Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit B. Sauphanor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Defrance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réussir Fruits et Légumes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 247, pp.15-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02655947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does manipulation of fruit-tree architecture affect the development of pests and pathogens? A case study in an organic apple orchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine S. Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eric Lauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Defrance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit B. Sauphanor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Horticultural Science and Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 81 (4), pp.765-773</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02656216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La production fruitière intégrée en France : le vert est-il dans le fruit ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Bellon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine de Sainte Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Éric Lauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Navarrete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Nesme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Courrier de l'environnement de l'INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 53 (53), pp.5-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01199190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour de nouvelles formes de coopération</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rejane R. Paratte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Bellon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eric Lauri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réussir Fruits et Légumes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 247, pp.38-39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02654554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les plantes informatiques, un nouvel outil pour la connaissance de l'arbre au verger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eric Lauri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue suisse de Viticulture, Arboriculture, Horticulture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 37 (6), pp.317</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02677406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A set of vegetative morphological variables to objectively estimate apple (Malus x domestica) tree orchard vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Nesme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Plénet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Hucbourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Fandos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eric Lauri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientia Horticulturae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 106 (1), pp.76-90. </w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scienta.2005.02.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02675673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digitalisation tridimensionnelle des arbres pour l'analyse de systèmes de vergers de pommier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Potel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Monney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Sinoquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eric Lauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriela Sonohat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue suisse de Viticulture, Arboriculture, Horticulture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 37 (6), pp.351-359</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes culturales et parasistisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sunil Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.E. Lauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Defrance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytoma la Défense des Végétaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 581, pp.37-39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02676854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet de la conduite centrifuge du pommier sur l’infestation par les bio-agresseurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine S. Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eric Lauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Defrance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytoma la Défense des Végétaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 581, pp.37-39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02680028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Light interception in apple trees influenced by canopy architecture manipulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Willaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.E. Lauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Sinoquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trees - Structure and Function</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 18, pp.705-713</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patterns of size and fate relationships of contiguous organs in the apple (Malus domestica) crown</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eric Lauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Trottier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 163 (3), pp.533-546. </w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1469-8137.2004.01136.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00806937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reine des reinettes et ses mutants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Hucbourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eric Lauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Ramonguilhem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Lespinasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réussir Fruits et Légumes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 233, 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02681784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pink Lady® : Cripps Pink cov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Hucbourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eric Lauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Lespinasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réussir Fruits et Légumes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 228, 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02681408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Granny Smith</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Hucbourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eric Lauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Lespinasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Ramonguilhem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réussir Fruits et Légumes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 226, 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02677261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poire. Conduite de l'arbre. L'égourmandage permet de réguler la production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Belouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.E. Lauri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réussir Fruits et Légumes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 224, pp.56-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02674905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From tree architecture to tree training -An overview of recent concepts developed in apple in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.E. Lauri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Korean Society for Horticultural Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 43 (6), pp.782-788</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02680454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">USA. Un verger de cerisiers traditionnels qui s'ouvre aux évolutions techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Claverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Simard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.E. Lauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Charlot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réussir Fruits et Légumes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 204, pp.64-66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02675914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genotype of apple trees affects growth and fruiting responses to shoot bending at various times of year</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.E. Lauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Lespinasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Society for Horticultural Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 126 (2), pp.169-174</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02676250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conduite du cerisier. Principes et pratiques de l'extinction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.E. Lauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Claverie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réussir Fruits et Légumes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 199, pp.42-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02679756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shoot type demography and dry matter partitioning: a morphometric approach in apple (Malus xdomestica)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eric Lauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Kelner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 79 (11), pp.1270-1273. </w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1139/b01-113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02682574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conduite de l'arbre fruitier. Les principes de l'extinction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.E. Lauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.J. Kelner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Delort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Claverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Fouilhaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réussir Fruits et Légumes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 190, pp.43-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02694355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pommier. Conduite &amp;quot;centrifuge&amp;quot; avec extinctions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Larrive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.E. Lauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Lespinasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Ramonguilhem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réussir Fruits et Légumes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 182, pp.46-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02694837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poirier. Branche fruitière et conduite d'Angélys. Comportement de la branche fruitière, comparaison avec Doyenné du Comice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.E. Lauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Belouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Le Lezec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Lefeuvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réussir Fruits et Légumes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 188, pp.50-53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02698217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of architectural types in french programmes of ligneous fruit species genetic improvement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Laurens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Audergon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Claverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fruits</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 55 (2), pp.141-152</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02687931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pomme. Cultivé sur ses propres racines ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Lespinasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Fouilhaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.E. Lauri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réussir Fruits et Légumes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 183, pp.56-57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02694029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crop load and rootstock effects on maturation rate and harvest quality of cv. Braeburn apples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.J. Kelner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Regnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.E. Lauri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fruits</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 55 (1), pp.73-81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02686385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conduite du pommier. De l'axe vertical au solaxe, vers un renouvellement des concepts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.E. Lauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Lespinasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fruit Belge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 477, pp.25-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02698413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégration des nouveaux concepts de conduite dans le systeme Solaxe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Lespinasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.E. Lauri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue suisse de Viticulture, Arboriculture, Horticulture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 31 (3), pp.167-171</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02694738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intérêt agronomique de la branche fruitière du pommier pour une production régulière et de qualité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.E. Lauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Lespinasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue suisse de Viticulture, Arboriculture, Horticulture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 31 (3), pp.161-166</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02694678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conduite du Pommier. L'avenir de la branche fruitière. L'extinction des coursonnes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Crespel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Larrive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.E. Lauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Lespinasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Ramonguilhem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réussir Fruits et Légumes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 173, pp.28-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02698975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conduite du pommier. De la recherche à l'application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.E. Lauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Lespinasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réussir Fruits et Légumes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 173, pp.34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02687101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conduite du cerisier. L'arbre et sa conduite, nouveaux concepts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Claverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.E. Lauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Lespinasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réussir Fruits et Légumes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 177, pp.41-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02694352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apple tree training in France : current concepts and practical implications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.E. Lauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Lespinasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fruits</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 54, pp.441-449</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02684893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationship between the early development of apple fruiting branches and the regularity of bearing. An approach to the strategies of various cultivars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.E. Lauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Terouanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Lespinasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of horticultural science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 72 (4), pp.519-530</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02683983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arcina Fercer. Un nouvel élan grâce à une meilleure connaissance de sa fructification et la maîtrise de sa conduite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Claverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Lespinasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Éric Lauri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réussir Fruits et Légumes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 155, n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02686206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un meilleur contrôle de la fructification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.E. Lauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Lespinasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Fouilhaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arboriculture Fruitière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 510, pp.37-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02684974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of fruiting habit on the pruning and training of apple trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Lespinasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.E. Lauri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Compact Fruit Tree</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 29, pp.75-82</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02694916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régulation de la ramification et fructification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.E. Lauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Lespinasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Delort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Terouanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rocío Rodriguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réussir Fruits et Légumes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 147, pp.26-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02696828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative analysis of relationships between inflorescence size, bearing-axis size and fruit-set. An apple tree case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.E. Lauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Terouanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Lespinasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 77, pp.277-286</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02684700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pommier : 5 points essentiels pour le contrôle de la fructification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Lespinasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.E. Lauri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réussir Fruits et Légumes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 147, pp.33-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02683707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des branches fruitières et régularité de fructification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.E. Lauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Lespinasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Delort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Terouanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rocío Rodriguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réussir Fruits et Légumes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 146, pp.23-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02695151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le raisonnement de la branche fruitière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Lespinasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Delort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.E. Lauri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réussir Fruits et Légumes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, hs, pp.52-62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02712336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genotypic differences in the axillary bud growth and fruiting branches over several years - an approach to regulation of fruit bearing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.E. Lauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Terouanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Lespinasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Regnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.J. Kelner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientia Horticulturae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 64, pp.265-281</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02712528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimiser la production de figues-fleurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.E. Lauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Caraglio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arboriculture Fruitière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 489, pp.25-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02702928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de la croissance primaire de rameaux de pommier (Malus x domestica Borkh.) au cours d'une saison de végétation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.E. Lauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Terouanne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 73, pp.1471-1489</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02705432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term effects of (2RS,3RS)-paclobutrazol on vegetative and fruiting characteristics of sweet cherry spurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.E. Lauri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of horticultural science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 68 (1), pp.149-159</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02711705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term effects of paclobutrazol on longevity of sweet cherry spurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.E. Lauri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Horticulturae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 329, pp.190-193</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02708963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donnees sur le contexte vegetatif lie a la floraison chez le cerisier (Prunus avium)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.E. Lauri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 70, pp.1848-1859</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02701142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The relationship between cultivar fruiting type and fruiting branch characteristics in apple trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.E. Lauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Lespinasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Horticulturae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 349, pp.259-263</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02710937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elements pour une approche morphometrique de la croissance vegetale et de la floraison: le cas d'especes tropicales du modele de Leeuwenberg.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.E. Lauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Terouanne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 69, pp.2095-2112</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02701310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donnees sur l'evolution de la ramification et de la floraison du pecher (Prunus persica (L.) batsch) au cours de sa croissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.E. Lauri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales des Sciences Naturelles. Botanique et Biologie Végétale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 2, pp.96-103</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02710935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (131)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel fonctionnement des niches dans les filières agroalimentaires ? Une étude qualitative de démarches de filières en transition vers l’agroécologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadrien Lantremange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Frayssignes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Fortun-Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Éric Lauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17. Journées de Recherche en Sciences Sociales (JRSS 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE; SFER; CIRAD, Dec 2023, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04369036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afforestation of savannah using cocoa agroforestry: :impacts on ecosystem services and effects of associated tree species on soil fertility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Harmand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annemarijn Nijmeijer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sauvadet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Enock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-D. Essobo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Cocoa Research (ISCR) 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Montpellier, France. </w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.10213230⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04501981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nurturing niche innovations by agrifood value chains in transition to agroecology. A qualitative analysis through eleven case studies in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadrien Lantremange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Frayssignes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Fortun-Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Éric Lauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. International sustainability transitions conference: responsibility and reflexivity in transitions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Utrecht, Netherlands. n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04206711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse du chantier Agroécologie (AE) & Marché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Alaphilippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bertagnoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Cadoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de restitution du chantier « Agroécologie et Marché » des Groupes Filières d’INRAE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Paris, France. 51 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04068955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Favoriser la régulation naturelle des bioagresseurs ALTO Systèmes en ArboricuLture et Transition agrOécologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Ricard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Éric lauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaud Marion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Alaphilippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solene Borne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les webinaires DEPHY EXPE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DEPHY, Apr 2022, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04515318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afforestation of savannah with cocoa agroforestry: a climate-smart sustainable agricultural practice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel Harmand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annemarijn Nijmeijer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eric Lauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Jagoret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Freschet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. World Congress on Agroforestry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Montpellier, France. 933 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methodology to co-design temperate fruit tree-based agroforesty systems: three case studies in Southern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Alaphilippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Borne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Servane Penvern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dufils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. World Congress of Agroforestry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de Coopération Internationale en Recherche Agronomique pour le Développement (CIRAD). FRA.; World Agroforestry Centre, CGIAR (ICRAF). INT.; Agropolis International. FRA.; Montpellier Université d'excellence. FRA., May 2019, Montpellier, France. 933 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agroforestry: Lifeline of world cocoa production. Utopia or credible alternative?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Jagoret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Malézieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eric Lauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Saj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. World Congress on Agroforestry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Montpellier, France. 933 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant diversity in understory vegetation strips of alley cropping agroforestry systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Boinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. G. Fried</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Storkey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Metcalfe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Barkaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. World Congress of Agroforestry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Montpellier, France. 933 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methodology to co-design temperate fruit tree-based agroforestry systems: three case studies in Southern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Alaphilippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Borne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Servane Penvern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dufils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. World Congress on Agroforestry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Montpellier, France. 933 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linking vegetative growth, reproduction and irregular bearing in the mango tree</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Capelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaëlle Dambreville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eric Lauri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Flowering, Fruit Set and Alternate Bearing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, palermo, Italy. 370 p., </w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17660/ActaHortic.2018.1229.51⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apple farming systems – Current initiatives and some prospective views on how to improve sustainability.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eric Lauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Pitchers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30. International Horticultural Congress IHC2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Istanbul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of tree root pruning on yield of durum wheat and barley in a mediterranean alley-cropping system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eric Lauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hector Daniel Inurreta Aguirre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dupraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gosme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. European Agroforestry Conference. EURAF 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Nijmejen, Netherlands. 567 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated mango production: objectives and challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eric Lauri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. International Symposium on Integrating Canopy, Rootstock and Environmental Physiology in Orchard Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Bologna, Italy. 456 p., </w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17660/ActaHortic.2018.1228.56⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate change and its potential impacts on the future of apple cultivation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Éric Lauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mateus Pasa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. SENAFRUT – Seminario nacional sobre fruticultura de clima temperado</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Sao Joaquim, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01819730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growing AgroForestry systems with Apple (GAFA project). Preliminary results on the influence of adult walnut trees on growth and branching of two-year-old apple trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eric Lauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Pitchers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30. International Horticultural Congress IHC2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Istanbul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Training and pruning the apple tree according to the SALSA System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eric Lauri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. SENAFRUT – Seminario nacional sobre fruticultura de clima temperado</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Sao Joaquim, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01819733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A moderate regulated deficit irrigation does not affect negatively flowering, fruit-set and return-bloom in a late apple cultivar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eric Lauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ersin Atay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Crété</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déborah Loubet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30. International Horticultural Congress IHC2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Istanbul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling the functional-structural plant models MAppleT and QualiTree to simulate carbon allocation and growth variability within Apple tree</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Pallas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Valsesia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles G. Vercambre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. International Symposium on Modelling in Fruit Research and Orchard Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Montpellier, France. 430 p., </w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17660/ActaHortic.2017.1160.9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mango canopy management: new approaches to old issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eric Lauri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. International Mango Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Darwin, Australia. </w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17660/ActaHortic.2017.1183.20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling developmental growth stages in mango on the basis of absolute vs. relative growth rates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaëlle Dambreville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eric P.-E. Lauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Guedon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. International Symposium on Modelling in Fruit Research and Orchard Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Society for Horticultural Science, Jun 2015, Montpellier, France. pp.69 - 74, </w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17660/ActaHortic.2017.1160.10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01557722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">More leaves, more fruits, is it so simple? Insights into a scale-dependent relationship</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Capelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eric Lauri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. International Mango Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Baise, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02733534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast and reliable phenotyping of leaf functions: a tool for water stress tolerance evaluation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pasquale Losciale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Manfrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brunella Morandi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuele Pierpaoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Zibordi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. EUCARPIA Symposium on Fruit Breeding and Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Bologna, Italy. 437 p., </w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17660/ActaHortic.2017.1172.76⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’approche fonctionnelle peut-elle aider à concevoir des linéaires sous-arborés en agroforesterie intraparcellaire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Boinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Meziere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Barkaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Sarthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eric Lauri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée "Approche fonctionnelle pour la gestion des espèces adventices et de la flore des linéaires non cultivés »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RMTs FlorAd et AgroforesterieS., Dec 2017, Paris, France. 39 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02733655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heritability and Genetic Variation of Plant Biomass, Transpiration, and Water Use Efficiency for an Apple Core-Collection.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. López</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Pallas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eric Lauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc J.-L. Regnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. EUCARPIA Symposium on Fruit Breeding and Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, bologne, Italy. 437 p., </w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17660/ActaHortic.2017.1172.59⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Responses of young apple trees to soil water restriction: combining shoot morphology and leaf functioning over a range of genotypes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eric Lauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pasquale Losciale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Zibordi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Manfrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Corelli-Grappadelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29. International Horticultural Congress: IHC2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Brisbane, Australia. </w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17660/ActaHortic.2016.1130.71⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01506536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of mango tree patchiness using a tree-segmentation/clustering approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fernique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaëlle Dambreville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eric P.-E. Lauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 IEEE International Conference on Functional-Structural Plant Growth Modeling, Simulation, Visualization and Applications (FSPMA 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Qingdao, China. pp.68-74, </w:t></w:r><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/FSPMA.2016.7818290⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01398291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apple Tree Architecture and Cultivation - A Tree in a System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eric Lauri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. International Apple Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Yangling, China. </w:t></w:r><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17660/ActaHortic.2019.1261.27⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01595433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fruit-trees in agroforestry systems - Review and prospects for the temperate and mediterranean zones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eric Lauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Meziere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gosme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine S. Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. European Agroforestry Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Fonctionnement et conduite des systèmes de culture tropicaux et méditerranéens (1230)., May 2016, montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02742898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des systèmes horticoles autrement - Perspective historique et réflexions sur les évolutions en arboriculture fruitière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eric Lauri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animation Scientifique - AgroécologieSéminaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02796566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The costs of reproduction in plants: a novel approach to study irregular bearing of fruit crops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Capelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eric Lauri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29. International Horticultural Congress: IHC2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Society for Horticultural Science (ISHS). INT., Aug 2014, Brisbane, Australia. </w:t></w:r><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17660/ActaHortic.2016.1130.30⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of high-resolution remotely sensed thermal-infrared imagery to high-throughput field phenotyping of an apple progeny submitted to water constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Virlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Gomez Candon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Lebourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Jolivot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29. International Horticultural Congress: IHC2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Brisbane, Australia. pp.243-250, </w:t></w:r><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17660/ActaHortic.2016.1127.38⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01544780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growth responses to water stress and vapour pressure deficit in nectarine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ersin Atay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Hucbourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Drevet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eric Lauri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Balkan Symposium on Fruit Growing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Belgrade, Serbia. </w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17660/ActaHortic.2016.1139.61⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02744057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of agroforestry on phenology and components of yield of different varieties of durum wheat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hector Daniel Inurreta Aguirre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dupraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eric Lauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gosme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. European Agroforestry Conference (EURAF 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Fonctionnement et conduite des systèmes de culture tropicaux et méditerranéens (1230)., May 2016, Montpellier, France. 466 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02742945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interdisciplinarity and multiagent interactions for innovations in horticulture - paradigms beyond the words</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eric Lauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine S. Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Navarrete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Parrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation in Integrated &amp; Organic Horticulture, INNOHORT 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Society for Horticultural Science (ISHS). INT., Jun 2015, Avignon, France. </w:t></w:r><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17660/ActaHortic.2016.1137.37⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02742055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A step further – optimizing the natural apple tree habit with the Salsa tree training concept</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eric Lauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Hucbourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ramonguilhem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Joannin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29. International Horticultural Congress: IHC2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Society for Horticultural Science (ISHS). INT., Aug 2014, Brisbane, Australia. </w:t></w:r><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17660/ActaHortic.2016.1130.22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation - Lessons from the APMED programme Apple and peach in Mediterranean orchards - Integrating tree water status and irrigation management for coping with water scarcity and aphid control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eric Lauri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ARIMNet2 Young Researchers Seminar (YRS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate change and its probable effects on Mango production and cultivation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eric Lauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Legave</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISHS Mango symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Bávaro, Punta Cana, Dominican Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-throughput phenotyping of an apple core-collection for the identification of genotypes with high water use efficiency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerardo Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Pallas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien S. Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eric Lauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc J.-L. Regnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. EUCARPIA Symposium on Fruit Breeding and Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Bologna, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Role of Structural and Temporal Factors in the Architectural Development of the Mango Tree: Evidences from Simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Jestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sarah Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fernique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eric Lauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Modelling in Fruit Research and Orchard Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01237402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-throughput phenotyping of an apple core-collection for the identification of genotypes with low sensitivity to drought</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerardo Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Pallas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eric Lauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Regnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. International Symposium on Irrigation of Horticultural Crops</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Lleida, Spain. </w:t></w:r><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17660/ActaHortic.2017.1150.48⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01269345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tree architecture, flowering and fruiting – thoughts on training, pruning and ecophysiology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eric Lauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Corelli-Grappadelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. International Symposium on Integrating Canopy, Rootstock and Environmental Physiology in Orchard Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Society for Horticultural Science (ISHS). INT., Dec 2012, Stellenbosch, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01267995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alternating patterns of mango: Quantification at the growth unit level on four cultivars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dambreville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eric Lauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Normand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. International Symposium on Integrating Canopy, Rootstock and Environmental Physiology in Orchard Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Society for Horticultural Science (ISHS). INT., Dec 2012, Stellenbosch, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01267996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrative models for analyzing jointly shoot growth and branching patterns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Peyhardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Costes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Caraglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eric Lauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Trottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Workshop on Functional Structural Plant Models</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Saariselkä, Finland. pp.207-209</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00808264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciphering mango tree asynchronisms using Markov tree and probabilistic graphical models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaëlle Dambreville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fernique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eric Lauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FSPM2013 - 7th International Workshop on Functional-Structural Plant Models</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Saariselkä, Finland. pp.210-212</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00847614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Screening apple genotypes under soil water deficit, at young and adult tree stages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Virlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gómez-Candón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eric Lauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Biotic and Abiotic Stress Tolerance in Plants: the Challenge for the 21st Century</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Ilhéus-Bahia, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution de la connaissance architecturale de l'arbre fruitier et de sa manipulation à la construction d'un idéotype régulier en production et globalement plus résistant aux bio-agresseurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eric Lauri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire idéotypes variétaux. GIS Grandes Cultures.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01267984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architecture et Conduite du pommier – Concept Salsa et prospective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eric Lauri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conduite du pommier en verger - Nouveaux concepts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2013, Les Laurentides, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Defining and designing architectural ideotypes to control epidemics?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Andrivon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Giorgetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Baranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Calonnec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cartolaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and canopy architecture impact on disease epidemiology and est development international conference,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de la Recherche Agronomique (INRA). FRA.; Agence Nationale de la Recherche (ANR). FRA., Jul 2012, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainable orchards' redesign: at the crossroads of multiple approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Servane Penvern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Bellon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Alaphilippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lateur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. European IFSA Symposium : Producing and reproducing farming systems. New modes of organisation for sustainable food systems of tomorrow</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Aarhus, Denmark. 13 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maîtrise de la charge par la conduite de l’arbre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eric Lauri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée CTIFL Eclaircissage du pommier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre Technique Interprofessionnel des Fruits et Légumes (CTIFL). La Morinière, FRA., 2012, La Morinière, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01267941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction to plant architecture, its diversity and manipulation in agronomic conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Costes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eric Lauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sunil Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Andrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference Plant and Canopy Architecture Impact on Disease Epidemiology and Pest Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ECA International Conference., 2012, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La pomme des antipodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eric Lauri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence bisannuelle « National cherry conference &amp; national apple and pear conference »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Adelaide, Australie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02748408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of pruning on the apple tree: from tree architecture to modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien D. Fumey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eric P.-E. Lauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Y. Guédon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Godin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne E. Costes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. International Symposium ISHS Acta Horticulturae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Geneva, United States. pp.597-602, </w:t></w:r><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17660/ActaHortic.2011.903.82⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La pomme des antipodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eric Lauri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence bisannuelle « National cherry conference &amp; national apple and pear conference »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Adelaide, Australie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02807663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An architectural-based tree training and pruning – Identification of key features in the apple</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eric Lauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Hucbourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ramonguilhem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. International Symposium on Integrating Canopy, Rootstock and Environmental Physiology in Orchard Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Geneva, NY, United States. </w:t></w:r><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17660/ActaHortic.2011.903.81⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02750195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">European cherry production and trends in orchard management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eric Lauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Quero-Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">National Cherry Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Adelaide, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02802544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge of tree architecture to improve tree training in the orchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eric Lauri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">National Apple and Pear Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Adelaide, Australia. 59 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02803135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An overview of the european pome industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eric Lauri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">National Apple and Pear Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Ljubljana, Slovenia. 19 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02802375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction à la génétique des caractères : vers la construction d’idéotypes de variétés de pommiers pour des vergers agronomiquement performants et à faibles intrants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne E. Costes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eric Lauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Laurens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Eric Durel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciana L. Parisi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Jeunes Chercheurs du DGAP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Développement et Amélioration des Plantes (1098)., Oct 2010, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02813746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of the rosy apple aphid within its habitat: structural and physiological aspects in apple trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine S. Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jl Hemptinne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc J.-L. Regnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Defrance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28. International Horticultural Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Lisboa, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intrinsic determinants of mango tree growth and reproduction: Consequences on functional-structural modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaëlle Dambreville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Guédon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eric Lauri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. International Workshop on Functional-Structural Plant Models</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Davis, CA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02750496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crop regularity and fruit quality. When tree manipulation and genetics need to meet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eric Lauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Asencio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine S. Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28. International Horticultural Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Lisboa, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02757676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intrinsic determinants of mango tree growth and reproduction: Consequences on functional-structural modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaelle Dambreville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Guédon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eric Lauri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Workshop on Functional-Structural Plant Models</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Davis, United States. pp.263</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00831778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An integrated approach for mango production and quality management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jannoyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eric Lauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.N. Ducamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Urban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. International Mango Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2006, Johannesburg, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02757882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing a new paradigm for apple training</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eric Lauri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">52. Annual IFTA Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2009, Potsdam, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eco-design and co-design : application to fruit production in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Bellon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Fauriel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Hemptinne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jamar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eric Lauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Farming Systems Design 2009 : an international symposium on Methodologies for Integrated Analysis of Farm Production Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Monterey, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing a new paradigm for apple training</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eric Lauri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">52. Annual IFTA Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2009, Potsdam, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02816722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Removal of mango inflorescence increases fruit set and does not affect yield (Mangifera indica cv. Cogshall)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jannoyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eric Lauri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. International Mango Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2006, Sun City, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02758317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manipulations des habitats du verger biologique et de son environnement pour le contrôle des bio-agresseurs. Des éléments pour la modulation des relations arbre-ravageurs-auxiliaires.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine S. Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit B. Sauphanor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Defrance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eric Lauri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Dinabio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02818067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a strategy for phenotyping architectural traits in mature F1 hybrids of an apple progeny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Segura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Kelner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eric Lauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne E. Costes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Eucarpia Symposium on Fruit Breeding and Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Zaragoza, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing a new paradigm for apple training</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eric Lauri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">52. Annual IFTA Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2009, Potsdam, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02820197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">European pear architecture and branch management in France: an Inra research program</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eric Lauri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">52. Annual IFTA Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2009, Potsdam, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construire des idéotypes de variétés de pommier pour des vergers agronomiquement performants et à faibles intrants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne E. Costes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eric Lauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Laurens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Eric Durel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciana L. Parisi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carrefours de l’Innovations Agronomique CIAg</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02820392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does knowledge on fruit tree architecture and its implications for orchard management improve horticultural sustainability ? An overview of recent advances in the apple</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eric P.-E. Lauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne E. Costes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc J.-L. Regnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine S. Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I. International Symposium on Horticulture in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2008, Vienne, Austria. pp.243-250</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00964667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">European pear architecture and branch management in France: an Inra research program</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eric Lauri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">52. Annual IFTA Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2009, Potsdam, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02820581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manipulations des habitats du verger biologique et de son environnement pour le contrôle des bio-agresseurs. Des éléments pour la modulation des relations arbre-ravageurs-auxiliaires.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine S. Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit B. Sauphanor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Defrance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eric Lauri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Dinabio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Montpellier, France. pp.125-134</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02817633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Young flush thinning in mango (cv. cogshall) controls canopy density and production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jannoyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eric Lauri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. International Mango Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2006, Sun City, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02758309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of flowering and fruiting on branching of young mango trees - an architectural approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Magne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eric Lauri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. International Mango Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2006, Sun City, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02758306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lateral development influenced by position on the shoot-reassessment on apple shoots bent during active growth and in the following winter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyun Hee Han</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eric Lauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Coutand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27. International Horticultural Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2006, Seoul, South Korea. pp.435-439</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les arbres fruitiers: recherche sur l'architecture des arbres et aspects pratiques pour le producteur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eric Lauri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agro Innovation and Golan Research Institute, University of Haifa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Kyriat Shmona, Israel</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sweet cherry tree architecture, physiology and management: towards an integrated view</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eric Lauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Claverie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. International cherry symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Bursa, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02757435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using virtual plants to estimate light distribution at intra-canopy scale in apple trees: method presentation and assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Sinoquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriela Sonohat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Potel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eric Lauri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. International Symposium on Modelling in Fruit Research and Orchard Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Waedenswil, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trends in apple training in France – an architectural and ecophysiological perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eric Lauri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27. International Horticultural Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2006, Séoul, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02757932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of pruning on the apple tree: from tree architecture to modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Fumey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eric Lauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Guédon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Godin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Costes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Symposium on Integrating Canopy, Rootstock and Environmental Physiology in Orchard Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Geneva (N.Y.), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00838833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natural vegetative development and fruit production of olive trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Moutier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eric Lauri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Olive Growing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Izmir, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02751966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Centrifugal training in apple – appraisal of a two-year experiment on “galaxy” in southeast France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eric Lauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Crété</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. International Symposium on Canopy, Rootstocks and Environmental Physiology in Orchard Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le pommier en France. Contexte et défis pour le futur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eric Lauri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mission économique de Budapest de l'Ambassade de France en Hongrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2007, Budapest, Hongrie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growth and fruiting characteristics of eight apple genotypes assessed as unpruned trees on ‘M.9’ rootstock and as own-rooted trees in southern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Maguylo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eric Lauri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. International symposium on canopy, rootstocks and environmental physiology in orchard systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02758171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growth unit dimorphism in mango. Consequences for structure-function modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoul Kowir Pambo Bello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eric Lauri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. international workshop on functional-structural plant models</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Napier, New Zealand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of centrifugal tree training on pests and pathogens in apple orchards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine S. Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Miranda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Defrance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eric Lauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Lleida, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02757027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relative contribution of foliage display and leaf functions to branch physiological capacities in two apple cultivars : a functional-structural modeling approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Massonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Regnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eric Lauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Sinoquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Costes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. international workshop on functional-structural plant models</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Napier, New Zealand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concepts et techniques agronomiques actuels sur la conduite des arbres fruitiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eric Lauri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire des Fruits, Pratique des Savoirs et Savoirs en Pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’arbre fruitier : du réel au virtuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eric Lauri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. International Symposium on Apricot Culture and Decline</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2001, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Light and fruit quality distribution as influenced by training system in apple tree canopies: assessment from imaging of 3D digitised plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Sinoquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Sonohat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eric Lauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Monney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Potel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Main Meeting of the Society for Experimental Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Canterbury, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cbpa.2006.01.053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualité du fruit : facteurs de variabilité et moyens de contrôle. Point de vue d’un biologiste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eric Lauri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cycle de conférences GOEMAR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Chanas, Montauban, Agen, Cavaillon, Rennes,, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of centrifugal training on pests and pathogens in apple orchards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine S. Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Miranda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Defrance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eric Lauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on arthropod pest problems in pome fruit production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Lleida, Spain. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02818809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Production fruitière intégrée en France: innovation ou rénovation?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Bellon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine C. de Sainte Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Fauriel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Navarrete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eric Lauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomes et innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Le Pradel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02751984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conduite de la branche fruitière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eric Lauri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée nationale Ctifl</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Lanxade, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arbre fruitier. Architecture et variabilité génétique, manipulations, répercussions sur l’épidémiologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eric Lauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit B. Sauphanor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciana L. Parisi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire INRA SPE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2005, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02762959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manipulations de l'architecture des arbres pour la production fruitière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eric Lauri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agroscope</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005, Conthey, Suisse. pp.31 vues</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02832156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extinction training of sweet cherries in France - Appraisal after six years</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Claverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eric Lauri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. International Cherry Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2001, Oregon, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02760684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Conduite centrifuge. Principes et résultats agronomiques. Intérêt pour une arboriculture durable ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eric Lauri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pépinières Delbard</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2005, Commentry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02762970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le groupe Mafcot. Maîtrise de fructification – concepts et techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eric Lauri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Unité de Recherches sur les Espèces Fruitières et la Vigne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2005, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02763027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Principes et intérêt de la conduite centrifuge en pommier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eric Lauri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Point de vue de la recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2005, Gotheron, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02762939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Progress in whole-tree architectural studies for Apple cultivar characterization at INRA, France - Contribution to the ideotype approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eric Lauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne E. Costes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Eucarpia Symposium on Fruit Breeding and Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02764235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de plantes virtuelles pour évaluer l'effet des modes de conduite. 1 - Comparaison Solaxe - Conduite Centrifuge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eric Lauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Willaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Sinoquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agroscope</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005, Conthey, Suisse. pp.15 vues</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02832107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sweet cherry training to improve fruit size and quality - An overview of some recent concepts and pratical aspects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eric Lauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Claverie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. International Cherry Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2001, Oregon, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02759854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developments in high density cherries in France: integration of tree architecture and manipulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eric Lauri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. International Cherry Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2001, Oregon, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02764140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphological and architectural traits on fruit trees which could be relevant for genetic studies : a review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne E. Costes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.E. Lauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Laurens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Moutier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Belouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Eucarpia Symposium on Fruit Breeding and Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02758644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement de la Production Fruitière Intégrée: de nouveaux enjeux pour la recherche agronomique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Habib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Bellon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Codron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Gendrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise F. Lescourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. European Symposium of the Association of Farming Systems Research and Extension</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2000, Volos, Grèce</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02760774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The concept of centrifugal training in apple aimed at optimizing the relationship between growth and fruiting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eric Lauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Willaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Larrive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Lespinasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26. International Horticultural Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2002, Toronto, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02764255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shoot architecture of the Olive tree: effect of cultivar on the number and distribution of vegetative and reproductive organs on branches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Moutier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eric Lauri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26. International Horticultural Congress: Key Processes in the Growth and Cropping of Deciduous Fruit and Nut Trees</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2002, Toronto, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02760488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tree architecture and canopy management of the fruit tree</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eric Lauri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18. Congresso Brasileiro de Fruticultura</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2004, Florianopolis, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02759656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studying inheritance of morphological and architectural traits on fruit trees: constraints and perspectives of INRA research programs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne E. Costes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.E. Lauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Laurens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Audergon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel J.-M. Legave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUCARPIA Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02761217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">European pear architecture and fruiting-branch management : overview of an INRA research programm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.E. Lauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne E. Costes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Belouin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. International Symposium on Pear</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2000, Ferrara, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02759755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Factors affecting nut weight in walnut (Juglans regia L.) - An analysis of genotypes with contrasting branching patterns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.E. Lauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Delort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Reynet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. International walnut symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1999, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02764017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated fruit production in France: a new challenge for horticultural research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Habib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Bellon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Codron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Gendrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence F. Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meeting of the Working Group</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2000, Lleida, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02763942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement de la production fruitière intégrée : de nouveaux enjeux pour la recherche agronomique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Bellon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Habib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Codron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Gendrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise F. Lescourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. European Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2000, Volos, Grèce</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02770499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated fruit production in France : a new challenge for horticultural research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Habib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Bellon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Codron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Gendrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence F. Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. International conference on integrated fruit production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2000, Lerida, Spain. 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02838468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'arbre fruitier et sa conduite en verger. Evolution des concepts. L'exemple du pommier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.E. Lauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Lespinasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Colloque sur les Recherches Fruitières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1998, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02771451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effects of bending on the growth and fruit production on INRA fercer sweet cherry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.E. Lauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Claverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Lespinasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. International Cherry Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1997, Ullensvang, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02764895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What kind of morphological traits should be sought in apple seedling progenies in order to select regular bearing cultivars ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eric Lauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Lespinasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Laurens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Canopy, Rootstocks and Environmental Physiology in Orchard Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Society for Horticultural Science (ISHS). INT., Jul 1996, Wenatchee, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de la croissance et de la ramification chez quelques cultivars de pommier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Costes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.E. Lauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Lespinasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1993, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02774170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processus de croissance en relation avec la ramification sylleptique et la floraison chez le pommier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Costes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.E. Lauri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque INRA-CIRAD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1993, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02773916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling growth of peach trees using the renewal theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Costes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.E. Lauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Guédon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. de Reffye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. International Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1992, Tel Aviv, Israel</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02777435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling growth of peach tree using the renewal theory.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Costes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eric Lauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Guédon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe de Reffye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Symposium on Orchard and Plantation Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, Tel-Aviv, Israel. pp.253-258</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00827497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processus de croissance et ramification anticipée chez le pêcher (Prunus persica (L.)Batsch)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.E. Lauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Costes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque INRA-CIRAD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1993, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02776981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architectural analysis of fig trees as a tool to study genetic diversity in cultivars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.E. Lauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Caraglio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. International Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1992, Tel Aviv, Israel</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02774256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The relationship between cultivar fruiting type and fruiting branch characteristics in apple trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.E. Lauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Lespinasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. international symposium orchard and plantation systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1992, Tel Aviv, Israel</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02843218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche morphometrique de la floraison. L'exemple de trois especes tropicales.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.E. Lauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Terouanne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Floraison des vegetaux ligneux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1991, Gembloux, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02776000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronology of plantation in perennial agroforestry systems : Is it better to plant olive trees in vineyards or grapevine in olive orchards?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gosme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cesari Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Louna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bohdan Lojka (ed.), Šárka Hoffmannová (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. European Agroforestry Conference (EURAF 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Brno, Czech Republic. Mendel University, ISBN online: 978-80-7509-982-2 | DOI: 10.11118/978-80-7509-982-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04754439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A neighbourhood analysis to characterize competition in a multi-stratum agroforestry system of timber and fruit trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Pitchers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dô</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eric Lauri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. World Congress on Agroforestry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Montpellier, France. , 933 p., 2019, Book of abstracts. 4th World Congress on Agroforestry 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperate fruit-based agroforestry systems: three case studies in Southern France in the framework of the ‘ALTO’ project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Ricard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eric Lauri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. World Congress on Agroforestry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Montpellier, France. , 933 p., 2019, Book of abstracts. 4th World Congress on Agroforestry</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecosystem services functional motif: a new concept to analyse and design agroforestry systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Rafflegeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clementine Allinne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Barkaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Deheuvels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Jagoret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. World Congress on Agroforestry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Montpellier, France. , 933 p., 2019, Book of abstracts. 4th World Congress on Agroforestry</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de l’impact du déficit hydrique et azoté sur les infestations de Myzus persicae (Sulzer) dans le verger du pêcher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Laghfiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Madani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.J. Boutaleb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Blenzar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Odile Jordan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. Conférence sur les Moyens Alternatifs de Protection pour une Production Intégrée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Lille, France. 3 p., 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">More leaves, more fruits, is it so simple? Insights into a scale-dependent relationship</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Capelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eric Lauri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. International Mango Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Baise, China. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01606467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linking vegetative growth,reproduction and irregular bearing in the mango tree</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Capelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaëlle Dambreville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eric Lauri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Flowering, Fruit set and Alternate Bearing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Palermo, Italy. </w:t></w:r><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">University of Palermo, Sicile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p.90, 1diaporama (17vues), 2017, Book of abstracts</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01606235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of structural and temporal factors in the architectural development of the mango Tree: evidences from simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Boudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Jestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sarah Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fernique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eric Lauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. International Symposium on Modelling in Fruit Research and Orchard Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Montpellier, France. </w:t></w:r><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">International Society for Horticultural Science</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Acta Horticulturae, 1160, 430 p., 2017, X International Symposium on Modelling in Fruit Research and Orchard Management. </w:t></w:r><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17660/ActaHortic.2017.1160.12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’adaptation des espèces fruitières de zone tempérée au changement climatique : quels traits écophysiologiques pour la définition de nouveaux idéotypes variétaux ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc J.-L. Regnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Colonges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eric Lauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel J.-M. Legave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne E. Costes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Colloque scientifique de la Société Nationale d'Horticulture de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Paris, France. SNHF - Société Nationale d'Horticulture de France, 56 p., 2010, L' arbre, vulnérable mais durable</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02751324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intéractions dynamiques entre architecture du pommier et développement des épidémies de Venturia inaequalis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eric Lauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciana Parisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Saudreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Sinoquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Plantes et Peuplements Virtuels (PLANTVIRT 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Lyon, France. pp.34-35, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception de systèmes horticoles innovants : bases biologiques, écologiques et socio-économiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eric Lauri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formasciences, FPN, INRA</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 3, 256 p., 2014, Ecoles-chercheurs INRA, 2-7380-1360-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02799993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (31)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les plantes de services dans la transition de l'agrosystème à l'agroécosystème</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Éric Lauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Colbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Damour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Deguine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Huat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">C. Dijan-Caporalino; A-V. Lavoir. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les plantes de services. Vers de nouveaux agroécosystèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Quae, pp.397-426, 2024, 9782759239788</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04840445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Modern Olive Polycultures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adolfo Rosati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Barkaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Éric Lauri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Olive - Botany and production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CABI, pp.640-657, 2023, 78-1-78924-733-6. </w:t></w:r><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1079/9781789247350.0000⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04321794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep Learning-Based Prediction Model of Fruit Growth Dynamics in Apple</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamit Armağan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ersin Atay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Crété</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eric P.-E. Lauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mevlüt Ersoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">D. Jude Hemanth, Utku Kose, Junzo Watada, Bogdan Patrut. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Smart Applications with Advanced Machine Learning and Human-Centred Problem Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, </w:t></w:r><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer International Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.367-373, 2023, Engineering Cyber-Physical Systems and Critical Infrastructures, </w:t></w:r><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-09753-9_26⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03926536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusion. Produire des fruits en régions tempérées entre risques et opportunités dans un climat qui change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Éric Lauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pincebourde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Quero-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Regnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Michel Legave. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les productions fruitières à l'heure du changement climatique - Risques et opportunités en régions tempérées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.437-446, 2022, 978-2759232512</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04529189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing a sustainable orchard – plant diversity as a key and ways to implement it</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Éric Lauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Pitchers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Sylvaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Horticulturae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1346, </w:t></w:r><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">International Society for Horticultural Science (ISHS)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.19-26, 2022, Proceedings of the XIIth International Symposium on Integrating Canopy, Rootstock and Environmental Physiology in Orchard Systems, 978-94-62613-45-4. </w:t></w:r><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17660/ActaHortic.2022.1346.3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03846155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 4. Les spécificités agronomiques du développement des espèces fruitières de régions tempérées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Legave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Kelner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Denoyes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Éric Lauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Farrera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les productions fruitières à l'heure du changement climatique - Risques et opportunités en régions tempérées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.115-155, 2022, Synthèses, 978-2759232512</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04529178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’adaptation des productions fruitières au changement climatique par l’évolution des systèmes et des aires de culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eric P.-E. Lauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pasquale Lubello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Warlop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Michel Legave. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les productions fruitières à l'heure du changement climatique. Risques et opportunités en régions tempérées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.411-438, 2022, Synthèses, 9782759232512</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03906650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The use of agronomic practices in integrated pest management programmes in horticulture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Alaphilippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Casagrande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Dardouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rosemary Collier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Improving integrated pest management in horticulture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Burleigh Dodds Science Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.247-280, 2022, Burleigh Dodds Series in Agricultural Science, 9781786767530. </w:t></w:r><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.19103/AS.2021.0095.09⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03628850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId798" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-design of agroecological temperate fruit tree systems in France: the ALTO project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Ricard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Éric Lauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId800" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Alaphilippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId802" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Borne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">International Society for Horticultural Science (ISHS). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Horticulturae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1355, , pp.99-108, 2022, Proceedings of the XXXIst International Horticultural Congress (IHC 2022): International Symposium on Agroecology and System Approach for Sustainable and Resilient Horticultural Production, 978-94-62613-54-6. </w:t></w:r><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17660/ActaHortic.2022.1355.13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId798" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03919706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodiversified agrosystems: do we need more knowledge on plant architecture and functioning? The case of fruit trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eric P.-E. Lauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId805" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Douard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Chappot de la Chanonie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Normand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Horticulturae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1355, </w:t></w:r><w:hyperlink r:id="rId807" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">International Society for Horticultural Science (ISHS)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.133-140, 2022, Proceedings of the XXXIst International Horticultural Congress (IHC 2022): International Symposium on Agroecology and System Approach for Sustainable and Resilient Horticultural Production, 9789462613546. </w:t></w:r><w:hyperlink r:id="rId808" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17660/ActaHortic.2022.1355.17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03919701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying Developmental Patterns in Structured Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Guédon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Caraglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId810" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Éric Lauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId811" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Muller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Systems Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2395, </w:t></w:r><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer Protocols; Humana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.199-225, 2022, Methods in Molecular Biology, </w:t></w:r><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-0716-1816-5_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03628851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances and challenges in sustainable apple cultivation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eric Lauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Achieving sustainable cultivation of temperate zone tree fruits and berries : Volume 2 : Case Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 54, </w:t></w:r><w:hyperlink r:id="rId815" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Burleigh Dodds Science Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 340 p., 2019, Burleigh Dodds Series in Agricultural Science, 978-1-78676-212-2. </w:t></w:r><w:hyperlink r:id="rId816" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.19103/AS.2018.0040.22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agroforestry for fruit trees in Europe and Mediterranean North Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eric Lauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Barkaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ater</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adolfo Rosati</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agroforestry for sustainable agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId819" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Burleigh Dodds Science Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 542 p., 2019, Burleigh Dodds Series in Agricultural Science, 9781786762207</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02174034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId820" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in understanding mango tree growth and canopy development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eric Lauri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Achieving sustainable cultivation of mangoes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 34, </w:t></w:r><w:hyperlink r:id="rId821" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Burleigh Dodds Science Publishing Limited</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 570 p., 2018, Burleigh Dodds Series in Agricultural Science, 978-1-78676-132-3. </w:t></w:r><w:hyperlink r:id="rId822" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.19103/AS.2017.0026.06⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId820" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agroecology and Frames of Reference: An Epistemological Reading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eric Lauri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agroecological Crop Protection : Partie du chapître 1 : Applying Agroecological Principles to Crop. 1.1 Outlines of Agroecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId824" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Springer Quae éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 978-94-024-1184-3 978-2-7592-2410-4. </w:t></w:r><w:hyperlink r:id="rId825" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-94-024-1185-0_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02787924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décliner les principes de l’agroécologie à la protection des cultures: les contours de l’agroécologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId827" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Malezieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Jarne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Aubertot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId829" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Boiffin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId830" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Lescourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Protection agroécologique des cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId831" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 288 p., 2016, Savoir Faire (Quae), 978-2-7592-2410-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agroécologie et cadres de référence - Une lecture épistémologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eric Lauri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Protection agroécologique des cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Quae éditions, 287 p., 2016, Savoir Faire (Quae), 978-2-7592-2410-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01606284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId833" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concepts in fruit tree training and pruning, is there old versus new paradigms? Viewpoint of a biologist</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eric Lauri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des fruits d'ici et d'ailleurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId834" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omniscience</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 575 p., 2016, Histoire des savoirs, 9782916097473</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId833" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01512166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId835" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actions via la plante. Interactions entre l’architecture de la plante et les bio-agresseurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eric Lauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Normand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conception de systèmes horticoles innovants : bases biologiques, écologiques et socio-économiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, Formasciences, FPN, INRA, 254 p., 2014, FormaSciences (INRA), 2-7380-1359-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId835" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId836" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adapting apple ideotypes to low-input fruit production agro-ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciana Parisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jamar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId837" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lateur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Laurens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eric Lauri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic Farming, Prototype for Sustainable Agricultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId838" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer Verlag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.131-148, 2014, Prototype for Sustainable Agricultures, 978-94-007-7926-6. </w:t></w:r><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-94-007-7927-3_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId836" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId840" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systèmes horticoles innovants : entre continuité et ruptures. Quelques repères épistémologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eric Lauri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conception de systèmes horticoles innovants : bases biologiques, écologiques et socio-économiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, Formasciences, FPN, INRA, 256 p., 2014, Ecoles-chercheurs INRA, 2-7380-1360-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId840" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02799995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId841" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apple</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eric Lauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Lespinasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Ramonguilhem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Growing fruit trees. Novel concepts and practices for successful care and management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId841" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02804770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId842" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’arboriculture fruitière en montagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eric Lauri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gestion durable des eaux et des sols au Maroc : valorisation des techniques traditionnelles méditerranéennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId843" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IRD Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 978-2-7099-1683-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId842" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02820121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId844" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does plant architecture only result from growing meristems? Atlan’s principle of life and death as regulated morphogenetic processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eric Lauri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tree growth: influences, layers and types</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId845" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nova Science Publishers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 978-1-60741-784-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId844" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02820704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Création variétale fruitière et choix culturaux au début du XXIème siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId847" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Lespinasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eric Lauri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le potager du roi. Fruits du savoir. Duhamel du Monceau et la pomologie française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lume, 2007, 978-2-915474-19-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02822230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId848" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyzing fruit tree architecture: implications for tree management and fruit production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne E. Costes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eric Lauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc J.-L. Regnard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Horticultural Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 32, </w:t></w:r><w:hyperlink r:id="rId849" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wiley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Horticultural Reviews, 978-0-471-73216-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId848" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02821412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId850" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pommier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eric Lauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Lespinasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Lespinasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De la taille à la conduite des arbres fruitiers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId851" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions du Rouergue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 978-2-8415-6925-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId850" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02834218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId852" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId853" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Florens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.E. Lauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Le Lezec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Belouin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De la taille à la conduite des arbres fruitiers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions du Rouergue, 2005, 2-84156-636-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId852" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02830657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId854" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architectural types in apple (Malus x domestica borkh.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eric Lauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Laurens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crops: Growth, Quality and Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, WFL Publisher, 2005, 952-91-8601-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId854" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02830505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId855" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId856" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eric Lauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Moutier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De la taille à la conduite des arbres fruitiers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions du Rouergue, 2005, 2-84156-636-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId855" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02830796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId857" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation biotechnique de la culture. Tâche 4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.E. Lauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise F. Lescourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Sauphanor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Action transversale Production Fruitière Intégrée. Rapport d'activités 2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId857" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02826249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId858" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L E M O U V E M E N T MORPHOGENETIQUE APPROCHE MORPHOMETRIQUE E T RESTITUTION GRAPHIQUE L'exemple de quelques plantes tropicales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eric Lauri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Biologie végétale. Université Montpellier II - Sciences et Techniques du Languedoc, 1988. Français. </w:t></w:r><w:hyperlink r:id="rId859" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId858" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00579761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId860" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architecture de l'arbre fruitier - de la morphologie des plantes à l'agronomie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eric Lauri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Biologie végétale. Université Montpellier II - Sciences et Techniques du Languedoc, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId860" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00377121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId861" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architecture de l'arbre fruitier : de la morphologie des plantes à l'agronomie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eric Lauri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Biologie végétale. Université Montpellier 2 (Sciences et Techniques), 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId861" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02823146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId862"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="EEA76D7F"/>
+    <w:nsid w:val="3D2AAFD8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pierre-eric-lauri" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7549-0484" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05583933v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Lantremange" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Benoit Magrini" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Frayssignes" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Fortun-Lamothe" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-&#201;ric Lauri" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21683565.2026.2649771" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05023495v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Wibaux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Vezy" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Pondo Kouakou" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A. M&#8217;bo Kacou" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2025.1423.9" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05110997v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Wibaux" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A M&#8217;bo Kacou" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Pondo Kouakou" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Vezy" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcaf107" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05129574v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Reyes" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pitchers" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pradal" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aobpla/plaf029" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05082980v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Henrique Pertille" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idemir Citadin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laise de Souza De Oliveira" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anah&#237; Tamara Rauh" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/1678-992X-2023-0267" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05033049v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Simon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Ricard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Cardona" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Alaphilippe" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-Vol98-art03-GB" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04377613v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gener Augusto Penso" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Ant&#244;nio Dalap&#237;cula Serafini" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Eduardo Magalh&#227;es Dos Santos" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgard Augusto Toledo Picoli" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/1678-992x-2023-0038" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04668684v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Normand" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Durand" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scienta.2024.113529" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04637904v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Gautier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scienta.2024.113448" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04824308v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-vol98-art05" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04490170v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Barbault" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dupraz" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gosme" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10457-024-00953-4" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04474229v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Lef&#232;vre" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Borne" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josian Delaunay" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Graindorge" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54800/dpa594" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03934002v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Deguine" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Aubertot" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bellon" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier C&#244;te" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Eric P.-E. Lauri" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.agron.2022.11.002" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04136473v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Rafflegeau" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Barkaoui" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Garcia" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Allinne" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-023-00894-9" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097126v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barbault" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Eric Lauri" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/actahortic.2023.1366.24" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03683858v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ersin Atay" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Cr&#233;t&#233;" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Loubet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10341-022-00689-4" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03619267v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Boinot" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine M&#233;zi&#232;re" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Sarthou" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12862-022-01977-z" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03672549v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;ctor Daniel Inurreta-Aguirre" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10457-022-00736-9" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03672547v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edenes Maria Schroll Loss" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiane Luiza Cadorin Oldoni" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moeses Andrigo Danner" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-022-02287-z" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03672544v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Lecigne" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Delagrange" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Messier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-022-02273-5" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04354867v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Claudia Dussi" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03261469v2" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Capelli" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu L&#233;chaudel" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpab079" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03299065v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15538362.2021.1951922" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03310722v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Silva Patto" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Scariotto" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-021-02104-z" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03310672v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Saj" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annemarijn Nijmeijer" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Essobo Nieboukaho" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Harmand" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10457-021-00602-0" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03108808v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajb2.1598" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auf.hal.science/hal-03214878v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Do" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Dufour" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajb2.1652" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02943387v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jouanel Poulmarc'H" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Saintilan" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2020.106041" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auf.hal.science/hal-02886604v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2020.1281.43" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02942876v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Boudon" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Persello" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Jestin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sarah Briand" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Grechi" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcaa089" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03025100v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02867862v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Millan" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jay" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Rosies" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auf.hal.science/hal-02886581v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Sylvaine" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2020.1281.42" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309691v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Freschet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2019.02.004" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618964v2" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.15503" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620662v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fried" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Storkey" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Metcalfe" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2019.106584" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267847v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2019.106630" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059781v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Hucbourg" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Drevet" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623087v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Saj" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10457-017-0182-6" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623185v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Daniel Inurreta Aguirre" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10457-018-0201-2" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626121v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nilg&#252;n Atay" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Burak Kunter" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Yaprak Kantoglu" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scienta.2018.01.003" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652057v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Laghfiri" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Madani" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. Boutaleb" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Blenzar" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Odile Jordan" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26872/jmes.2018.9.1.18" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620279v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpx068" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581642v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24326/asphc.2017.4.5" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594773v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Laghfiri" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Madani" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Blenzar" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620778v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Lesueur-Jannoyer" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Pl&#233;net" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Le Bellec" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2016.09.004" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606754v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Peyhardi" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Caraglio" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Costes" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Trottier" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.14742" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630743v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tete Severien Barigah" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerardo Lopez" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien S. Martinez" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pasquale Losciale" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-016-1440-3" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506477v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Martinez" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-016-1408-3" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512028v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2016.01531" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01379652v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Pallas" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David da Silva" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Valsesia" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiwei Yang" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Guillaume" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcw085" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630416v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badii Gaaliche" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna A&#1111;achi-Mezghani" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Trad" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne E. Costes" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15538362.2015.1126699" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268985v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.D. Schmitz" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.G. Herter" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Regnard" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.B. Leite" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bonhomme" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scienta.2015.03.024" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269025v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliano Dutra Schmitz" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; H. Cochard" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavio Gilberto Herter" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Berenhauser Leite" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-014-1145-4" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382125v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0145540" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01100553v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Dambreville" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Gu&#233;don" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcu227" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01089580v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3732/ajb.1300335" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268553v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddy Combe" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brun" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scienta.2014.05.001" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168777v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Crespel" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Denoyes" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Morel" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Demene" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2014.00666" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04666743v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Warlop" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Ricard" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Arregui" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/g9cg-g044" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077477v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Marceron" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806978v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/ert105" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268003v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000341v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Andrivon" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Giorgetti" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Baranger" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Calonnec" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cartolaro" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-012-0126-y" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-QM5TR31Q-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001342v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Andrieu" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-012-0158-3" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-DJP3XZH1-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268235v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/fp12243" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208605v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Moutier" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Garcia" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Lemoine" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268027v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267808v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Morel" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Defrance" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Hemptinne" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267788v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3732/ajb.1100249" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267760v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Durand" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Brevalle" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Girard" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-011-0629-8" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647798v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Messaoud Mars" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scienta.2011.09.022" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D5DWV6GB-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964804v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier O. Gorza" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc J.-M. Celton" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3040.2011.02328.x" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00859704v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Fumey" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Godin" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3732/ajb.1000231" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643033v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine S. Simon" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Morel" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/kph6-vm20" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648435v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657213v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Massetani" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Neri" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806965v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. J. Kelner" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcq006" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657564v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Laurens" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Eric Durel" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana L. Parisi" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655988v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/qzyg-r573" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655967v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit B. Sauphanor" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Defrance" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/aqwg-qv61" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657081v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806957v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. K. Pambo Bello" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcp079" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657129v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189297v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Massonnet" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Sinoquet" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667960v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Normand" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bissery" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Damour" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2008.02380.x" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189300v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Stephan" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dones" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Haddad" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Talhouk" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189265v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cochard" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665649v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Asencio" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189394v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bourdel" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2008.02416.x" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662207v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyun-Hee Han" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moo-Yong Park" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665383v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Mery" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Crespel" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660396v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665479v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666022v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Miranda" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scienta.2006.12.006" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2W1G7FPS-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189163v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcm049" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664224v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lavialle" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660207v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655070v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189167v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Sonohat" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Monney" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2007.02088.x" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665657v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Belouin" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Cochet" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Boivin" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658377v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ramonguilhem" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657131v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Delaunay" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656452v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777211v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Sauphanor" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189253v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyun Hee Han" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Coutand" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erm200" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654554v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rejane R. Paratte" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Bellon" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656216v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199190v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine de Sainte Marie" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Navarrete" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Nesme" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656625v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine C. de Sainte Marie" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657235v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Florens" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664470v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658919v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Maguylo" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657648v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657610v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669090v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Cardon" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669209v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Lespinasse" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Pouzoulet" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806942v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Maguylko" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3732/ajb.93.3.357" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654497v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189183v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Willaume" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Ferr&#233;" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658801v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655947v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunil Simon" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677406v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675673v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Fandos" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scienta.2005.02.017" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6JQSNS5G-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189222v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Potel" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Sonohat" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676854v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.E. Lauri" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Brun" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Defrance" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Girard" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680028v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190911v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Willaume" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806937v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2004.01136.x" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681784v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681408v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677261v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674905v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Belouin" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680454v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675914v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Claverie" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Simard" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Charlot" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676250v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Lespinasse" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679756v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682574v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Kelner" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/b01-113" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686385v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Kelner" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694355v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Delort" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Fouilhaux" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694837v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Larrive" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698217v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Lezec" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Lefeuvre" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687931v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Laurens" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Audergon" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Duval" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Germain" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694029v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698413v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694738v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694678v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698975v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Crespel" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687101v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694352v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684893v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684974v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683983v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Terouanne" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686206v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694916v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696828v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roc&#237;o Rodriguez" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684700v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683707v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695151v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02705432v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02712336v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02712528v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Regnard" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02702928v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Caraglio" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02711705v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02708963v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02710937v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701142v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701310v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02710935v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04068955v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Beno&#238;t Magrini" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bertagnoli" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Cador&#233;" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Caillat" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04369036v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Fortun-Lamothe" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04501981v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sauvadet" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Enock" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-D. Essobo" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.10213230" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04206711v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04515318v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-&#201;ric lauri" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michaud Marion" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solene Borne" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735463v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Harmand" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Jagoret" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737046v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mal&#233;zieux" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736566v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Servane Penvern" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dufils" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735414v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. G. Fried" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Metcalfe" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738239v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737563v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819733v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735215v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2018.1229.51" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737792v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736815v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734303v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2018.1228.56" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819730v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateus Pasa" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737644v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736962v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. L&#243;pez" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc J.-L. Regnard" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2017.1172.59" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738017v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles G. Vercambre" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2017.1160.9" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735234v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2017.1183.20" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733534v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01557722v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Guedon" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2017.1160.10" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735378v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Manfrini" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brunella Morandi" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Pierpaoli" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Zibordi" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2017.1172.76" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733655v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Meziere" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738729v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602250v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hucbourg" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ramonguilhem" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Joannin" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2016.1130.22" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506536v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Corelli-Grappadelli" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2016.1130.71" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01398291v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fernique" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FSPMA.2016.7818290" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595433v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2019.1261.27" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742898v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796566v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602879v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2016.1130.30" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544780v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Virlet" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gomez Candon" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Lebourgeois" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Martinez" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Jolivot" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2016.1127.38" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744057v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2016.1139.61" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742945v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742055v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Parrot" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2016.1137.37" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269345v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2017.1150.48" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268978v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Normand" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Legave" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743985v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01237402v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267995v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Corelli-Grappadelli" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267996v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dambreville" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268006v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808264v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00847614v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268628v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Virlet" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David G&#243;mez-Cand&#243;n" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Labb&#233;" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267984v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190592v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268467v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lateur" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267941v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190207v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802375v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750195v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2011.903.81" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802544v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Quero-Garcia" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803135v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748408v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000198v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien D. Fumey" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Y. Gu&#233;don" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2011.903.82" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807663v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813746v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752772v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jl Hemptinne" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750496v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757676v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00831778v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anaelle Dambreville" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758309v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jannoyer" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758306v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Magne" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820581v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817633v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964667v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757882v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lu" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.N. Ducamp" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Urban" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756150v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755726v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Fauriel" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jamar" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816722v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758317v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818067v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755387v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Segura" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753299v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820197v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820392v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000438v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Coutand" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755163v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757435v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Claverie" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189400v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757932v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00838833v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751966v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754932v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753759v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755181v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758171v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757027v1" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756748v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoul Kowir Pambo Bello" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189252v1" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755217v1" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755082v1" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751984v1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189256v1" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sonohat" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Monney" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Potel" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2006.01.053" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4JD8P5JB-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755158v1" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818809v1" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764140v1" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762959v1" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832156v1" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760684v1" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762970v1" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763027v1" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762939v1" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832107v1" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Sinoquet" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764235v1" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759854v1" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758644v1" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760774v1" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Habib" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Codron" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Gendrier" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise F. Lescourret" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764255v1" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760488v1" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759656v1" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761217v1" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel J.-M. Legave" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759755v1" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764017v1" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Reynet" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763942v1" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Codron" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence F. Jacquet" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770499v1" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838468v1" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764895v1" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771451v1" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607669v1" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774170v1" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02773916v1" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02777435v1" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Gu&#233;don" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. de Reffye" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00827497v1" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe de Reffye" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02776981v1" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774256v1" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02843218v1" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02776000v1" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04754439v1" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesari Alexandre" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Louna" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lecomte" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735786v1" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737787v1" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric D&#244;" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736928v1" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clementine Allinne" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Deheuvels" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788082v1" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606467v1" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606235v1" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fsab2017.it/index.php?p=committees" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605996v1" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Boudon" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Jestin" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/397233.pdf" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2017.1160.12" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751324v1" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Colonges" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189411v1" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana Parisi" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Saudreau" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799993v1" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jobs.inra.fr/Vivre-a-l-Inra/La-formation-permanente/FormaSciences/(key)/4#" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04840445v1" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Colbach" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Damour" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Huat" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04321794v1" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adolfo Rosati" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1079/9781789247350.0000" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03926536v1" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamit Arma&#287;an" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mevl&#252;t Ersoy" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-031-09753-9_26" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-09753-9_26" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03628851v1" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Granier" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Muller" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/protocol/10.1007%2F978-1-0716-1816-5_10" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-1816-5_10" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04529189v1" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gautier" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pincebourde" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1667/9782759232529/les-productions-fruitieres-a-l-heure-du-changement-climatique" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03846155v1" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pitchers" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ishs.org/ishs-article/1346_3" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2022.1346.3" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04529178v1" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Farrera" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03906650v1" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pasquale Lubello" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Warlop" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03628850v1" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Bussi" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Casagrande" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Dardouri" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shop.bdspublishing.com/store/bds/detail/workgroup/3-190-106510" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19103/AS.2021.0095.09" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03919706v1" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Ricard" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Michaud" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alaphilippe" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Borne" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2022.1355.13" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03919701v1" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Douard" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chappot de la Chanonie" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.actahort.org/books/1355/index.htm" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2022.1355.17" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791357v1" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.bdspublishing.com" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19103/AS.2018.0040.22" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02174034v1" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ater" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shop.bdspublishing.com/store/bds/detail/workgroup/3-190-72732" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788570v1" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/421959" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19103/AS.2017.0026.06" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787924v1" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/421789.pdf" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-024-1185-0_1" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607071v1" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Malezieux" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jarne" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Boiffin" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Lescourret" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r4748-protection-agroecologique-des-cultures.html" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606284v1" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512166v1" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/369169.pdf" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603431v1" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209958v1" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lateur" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/book/10.1007%2F978-94-007-7927-3" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-7927-3_7" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799995v1" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804770v1" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820121v1" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/47050.pdf" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820704v1" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/39143.pdf" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822230v1" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Lespinasse" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821412v1" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/16411.pdf" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830796v1" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chol" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834218v1" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/25710.pdf" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830657v1" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Florens" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830505v1" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826249v1" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00579761v1" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00377121v1" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02823146v1" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pierre-eric-lauri" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7549-0484" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05583933v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Lantremange" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Benoit Magrini" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Frayssignes" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Fortun-Lamothe" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-&#201;ric Lauri" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21683565.2026.2649771" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05023495v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Wibaux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Vezy" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Pondo Kouakou" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A. M&#8217;bo Kacou" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2025.1423.9" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05110997v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Wibaux" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A M&#8217;bo Kacou" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Pondo Kouakou" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Vezy" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcaf107" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05129574v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Reyes" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pitchers" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pradal" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aobpla/plaf029" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05082980v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Henrique Pertille" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idemir Citadin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laise de Souza De Oliveira" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anah&#237; Tamara Rauh" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/1678-992X-2023-0267" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05033049v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Simon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Ricard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Cardona" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Alaphilippe" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-Vol98-art03-GB" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04377613v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gener Augusto Penso" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Ant&#244;nio Dalap&#237;cula Serafini" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Eduardo Magalh&#227;es Dos Santos" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgard Augusto Toledo Picoli" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/1678-992x-2023-0038" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04668684v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Normand" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Durand" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scienta.2024.113529" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04637904v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Gautier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scienta.2024.113448" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04824308v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-vol98-art05" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04490170v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Barbault" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dupraz" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gosme" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10457-024-00953-4" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04474229v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Lef&#232;vre" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Borne" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josian Delaunay" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Graindorge" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54800/dpa594" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03934002v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Deguine" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Aubertot" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bellon" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier C&#244;te" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Eric P.-E. Lauri" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.agron.2022.11.002" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04136473v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Rafflegeau" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Barkaoui" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Garcia" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Allinne" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-023-00894-9" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097126v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barbault" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Eric Lauri" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/actahortic.2023.1366.24" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03683858v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ersin Atay" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Cr&#233;t&#233;" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Loubet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10341-022-00689-4" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03672549v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;ctor Daniel Inurreta-Aguirre" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10457-022-00736-9" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03672547v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edenes Maria Schroll Loss" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiane Luiza Cadorin Oldoni" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moeses Andrigo Danner" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-022-02287-z" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03672544v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Lecigne" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Delagrange" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Messier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-022-02273-5" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04354867v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Claudia Dussi" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03619267v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Boinot" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine M&#233;zi&#232;re" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Sarthou" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12862-022-01977-z" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03261469v2" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Capelli" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu L&#233;chaudel" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpab079" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03310722v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Silva Patto" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Scariotto" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-021-02104-z" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03299065v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15538362.2021.1951922" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03108808v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajb2.1598" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03310672v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Saj" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annemarijn Nijmeijer" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Essobo Nieboukaho" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Harmand" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10457-021-00602-0" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auf.hal.science/hal-03214878v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Do" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Dufour" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajb2.1652" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auf.hal.science/hal-02886604v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2020.1281.43" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02942876v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Boudon" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Persello" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Jestin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sarah Briand" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Grechi" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcaa089" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03025100v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02867862v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Millan" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jay" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Rosies" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auf.hal.science/hal-02886581v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Sylvaine" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2020.1281.42" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02943387v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jouanel Poulmarc'H" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Saintilan" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2020.106041" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267847v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2019.106630" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059781v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Hucbourg" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Drevet" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623087v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Saj" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10457-017-0182-6" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309691v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Freschet" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2019.02.004" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618964v2" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.15503" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620662v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fried" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Storkey" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Metcalfe" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2019.106584" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623185v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Daniel Inurreta Aguirre" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10457-018-0201-2" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626121v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nilg&#252;n Atay" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Burak Kunter" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Yaprak Kantoglu" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scienta.2018.01.003" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652057v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Laghfiri" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Madani" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. Boutaleb" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Blenzar" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Odile Jordan" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26872/jmes.2018.9.1.18" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620279v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpx068" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581642v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24326/asphc.2017.4.5" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594773v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Laghfiri" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Madani" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Blenzar" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620778v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Lesueur-Jannoyer" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Pl&#233;net" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Le Bellec" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2016.09.004" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606754v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Peyhardi" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Caraglio" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Costes" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Trottier" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.14742" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506477v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tete Severien Barigah" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerardo Lopez" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Martinez" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pasquale Losciale" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-016-1408-3" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512028v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2016.01531" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01379652v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Pallas" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David da Silva" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Valsesia" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiwei Yang" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Guillaume" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcw085" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630416v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badii Gaaliche" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna A&#1111;achi-Mezghani" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Trad" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne E. Costes" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15538362.2015.1126699" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630743v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien S. Martinez" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-016-1440-3" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269025v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliano Dutra Schmitz" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bonhomme" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; H. Cochard" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavio Gilberto Herter" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Berenhauser Leite" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-014-1145-4" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382125v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Regnard" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0145540" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01100553v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Dambreville" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Gu&#233;don" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcu227" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268985v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.D. Schmitz" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.G. Herter" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.B. Leite" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scienta.2015.03.024" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268553v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddy Combe" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brun" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scienta.2014.05.001" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168777v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Crespel" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Denoyes" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Morel" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Demene" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2014.00666" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077477v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Marceron" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04666743v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Warlop" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Ricard" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Arregui" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/g9cg-g044" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01089580v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3732/ajb.1300335" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001342v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Andrieu" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-012-0158-3" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-DJP3XZH1-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268235v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/fp12243" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208605v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Moutier" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Garcia" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Lemoine" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268027v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806978v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/ert105" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268003v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000341v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Andrivon" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Giorgetti" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Baranger" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Calonnec" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cartolaro" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-012-0126-y" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-QM5TR31Q-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267808v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Morel" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Defrance" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Hemptinne" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267788v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3732/ajb.1100249" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267760v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Durand" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Brevalle" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Girard" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-011-0629-8" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647798v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Messaoud Mars" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scienta.2011.09.022" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D5DWV6GB-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964804v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier O. Gorza" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc J.-M. Celton" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3040.2011.02328.x" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00859704v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Fumey" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Godin" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3732/ajb.1000231" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643033v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine S. Simon" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Morel" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/kph6-vm20" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648435v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657213v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Massetani" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Neri" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806965v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. J. Kelner" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcq006" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657564v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Laurens" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Eric Durel" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana L. Parisi" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655988v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/qzyg-r573" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655967v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit B. Sauphanor" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Defrance" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/aqwg-qv61" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657081v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806957v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. K. Pambo Bello" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcp079" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657129v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667960v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Normand" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bissery" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Damour" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2008.02380.x" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189300v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Stephan" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Sinoquet" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dones" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Haddad" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Talhouk" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189265v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cochard" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189394v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bourdel" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2008.02416.x" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665649v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Asencio" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662207v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyun-Hee Han" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moo-Yong Park" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665383v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Mery" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Crespel" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660396v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665479v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189297v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Massonnet" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664224v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lavialle" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660207v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655070v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189167v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Sonohat" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Monney" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2007.02088.x" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665657v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Belouin" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Cochet" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Boivin" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658377v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ramonguilhem" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657131v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Delaunay" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656452v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777211v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Sauphanor" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189253v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyun Hee Han" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Coutand" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erm200" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666022v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Miranda" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scienta.2006.12.006" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2W1G7FPS-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189163v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcm049" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656625v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Bellon" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine C. de Sainte Marie" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Navarrete" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Nesme" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657235v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Florens" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664470v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658919v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Maguylo" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657648v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657610v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806942v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Maguylko" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3732/ajb.93.3.357" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669090v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Cardon" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669209v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Lespinasse" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Pouzoulet" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654497v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189183v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Willaume" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Ferr&#233;" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658801v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655947v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunil Simon" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656216v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199190v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine de Sainte Marie" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654554v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rejane R. Paratte" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677406v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675673v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Fandos" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scienta.2005.02.017" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6JQSNS5G-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189222v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Potel" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Sonohat" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676854v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.E. Lauri" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Brun" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Defrance" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Girard" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680028v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190911v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Willaume" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806937v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2004.01136.x" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681784v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681408v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677261v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674905v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Belouin" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680454v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675914v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Claverie" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Simard" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Charlot" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676250v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Lespinasse" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679756v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682574v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Kelner" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/b01-113" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694355v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Kelner" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Delort" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Fouilhaux" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694837v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Larrive" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698217v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Lezec" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Lefeuvre" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687931v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Laurens" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Audergon" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Duval" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Germain" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694029v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686385v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698413v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694738v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694678v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698975v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Crespel" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687101v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694352v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684893v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683983v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Terouanne" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686206v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684974v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694916v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696828v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roc&#237;o Rodriguez" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684700v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683707v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695151v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02712336v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02712528v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Regnard" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02702928v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Caraglio" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02705432v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02711705v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02708963v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701142v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02710937v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701310v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02710935v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04369036v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Beno&#238;t Magrini" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Fortun-Lamothe" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04501981v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sauvadet" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Enock" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-D. Essobo" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.10213230" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04206711v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04068955v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bertagnoli" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Cador&#233;" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Caillat" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04515318v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-&#201;ric lauri" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michaud Marion" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solene Borne" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735463v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Harmand" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Jagoret" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736566v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Servane Penvern" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dufils" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737046v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mal&#233;zieux" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735414v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. G. Fried" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Metcalfe" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738239v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735215v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2018.1229.51" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737792v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736815v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734303v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2018.1228.56" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819730v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateus Pasa" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737644v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819733v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737563v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738017v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles G. Vercambre" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2017.1160.9" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735234v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2017.1183.20" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01557722v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Guedon" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2017.1160.10" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733534v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735378v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Manfrini" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brunella Morandi" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Pierpaoli" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Zibordi" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2017.1172.76" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733655v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Meziere" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736962v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. L&#243;pez" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc J.-L. Regnard" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2017.1172.59" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506536v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Corelli-Grappadelli" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2016.1130.71" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01398291v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fernique" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FSPMA.2016.7818290" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595433v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2019.1261.27" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742898v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796566v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602879v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2016.1130.30" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544780v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Virlet" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gomez Candon" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Lebourgeois" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Martinez" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Jolivot" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2016.1127.38" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744057v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2016.1139.61" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742945v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742055v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Parrot" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2016.1137.37" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602250v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hucbourg" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ramonguilhem" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Joannin" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2016.1130.22" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738729v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268978v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Normand" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Legave" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743985v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01237402v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269345v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2017.1150.48" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267995v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Corelli-Grappadelli" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267996v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dambreville" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808264v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00847614v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268628v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Virlet" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David G&#243;mez-Cand&#243;n" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Labb&#233;" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267984v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268006v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190592v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268467v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lateur" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267941v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190207v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748408v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000198v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien D. Fumey" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Y. Gu&#233;don" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2011.903.82" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807663v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750195v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2011.903.81" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802544v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Quero-Garcia" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803135v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802375v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813746v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752772v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jl Hemptinne" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750496v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757676v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00831778v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anaelle Dambreville" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757882v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jannoyer" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lu" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.N. Ducamp" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Urban" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756150v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755726v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Fauriel" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jamar" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816722v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758317v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818067v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755387v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Segura" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820197v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753299v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820392v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964667v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820581v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817633v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758309v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758306v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Magne" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000438v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Coutand" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755163v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757435v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Claverie" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189400v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757932v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00838833v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751966v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753759v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755181v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758171v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756748v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoul Kowir Pambo Bello" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757027v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189252v1" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755217v1" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754932v1" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189256v1" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sonohat" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Monney" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Potel" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2006.01.053" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4JD8P5JB-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755158v1" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818809v1" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751984v1" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755082v1" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762959v1" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832156v1" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760684v1" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762970v1" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763027v1" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762939v1" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764235v1" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832107v1" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Sinoquet" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759854v1" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764140v1" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758644v1" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760774v1" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Habib" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Codron" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Gendrier" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise F. Lescourret" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764255v1" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760488v1" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759656v1" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761217v1" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel J.-M. Legave" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759755v1" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764017v1" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Reynet" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763942v1" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Codron" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence F. Jacquet" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770499v1" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838468v1" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771451v1" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764895v1" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607669v1" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774170v1" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02773916v1" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02777435v1" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Gu&#233;don" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. de Reffye" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00827497v1" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe de Reffye" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02776981v1" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774256v1" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02843218v1" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02776000v1" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04754439v1" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesari Alexandre" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Louna" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lecomte" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737787v1" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric D&#244;" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735786v1" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736928v1" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clementine Allinne" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Deheuvels" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788082v1" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606467v1" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606235v1" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fsab2017.it/index.php?p=committees" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605996v1" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Boudon" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Jestin" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/397233.pdf" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2017.1160.12" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751324v1" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Colonges" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189411v1" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana Parisi" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Saudreau" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799993v1" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jobs.inra.fr/Vivre-a-l-Inra/La-formation-permanente/FormaSciences/(key)/4#" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04840445v1" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Colbach" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Damour" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Huat" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04321794v1" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adolfo Rosati" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1079/9781789247350.0000" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03926536v1" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamit Arma&#287;an" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mevl&#252;t Ersoy" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-031-09753-9_26" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-09753-9_26" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04529189v1" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gautier" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pincebourde" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1667/9782759232529/les-productions-fruitieres-a-l-heure-du-changement-climatique" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03846155v1" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pitchers" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ishs.org/ishs-article/1346_3" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2022.1346.3" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04529178v1" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Farrera" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03906650v1" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pasquale Lubello" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Warlop" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03628850v1" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Bussi" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Casagrande" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Dardouri" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shop.bdspublishing.com/store/bds/detail/workgroup/3-190-106510" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19103/AS.2021.0095.09" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03919706v1" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Ricard" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Michaud" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alaphilippe" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Borne" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2022.1355.13" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03919701v1" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Douard" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chappot de la Chanonie" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.actahort.org/books/1355/index.htm" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2022.1355.17" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03628851v1" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Granier" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Muller" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/protocol/10.1007%2F978-1-0716-1816-5_10" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-1816-5_10" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791357v1" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.bdspublishing.com" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19103/AS.2018.0040.22" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02174034v1" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ater" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shop.bdspublishing.com/store/bds/detail/workgroup/3-190-72732" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788570v1" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/421959" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19103/AS.2017.0026.06" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787924v1" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/421789.pdf" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-024-1185-0_1" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607071v1" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Malezieux" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jarne" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Boiffin" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Lescourret" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r4748-protection-agroecologique-des-cultures.html" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606284v1" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512166v1" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/369169.pdf" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603431v1" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209958v1" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lateur" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/book/10.1007%2F978-94-007-7927-3" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-7927-3_7" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799995v1" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804770v1" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820121v1" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/47050.pdf" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820704v1" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/39143.pdf" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822230v1" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Lespinasse" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821412v1" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/16411.pdf" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834218v1" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/25710.pdf" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830657v1" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Florens" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830505v1" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830796v1" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chol" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826249v1" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00579761v1" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00377121v1" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02823146v1" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>