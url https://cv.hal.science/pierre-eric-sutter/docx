--- v0 (2026-04-06)
+++ v1 (2026-05-21)
@@ -646,406 +646,406 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04809057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (7)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les psychologues au chevet des éco-anxieux : conjuguer les approches in labo et in vivo</w:t>
+                <w:t xml:space="preserve">Crise environnementale, peurs existentielles et stratégies d’évolution professionnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Eric Sutter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les identités plurielles des psychologues d’aujourd’hui</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, École de Psychologues Praticiens, Jun 2024, Lyon, France</w:t>
+              <w:t xml:space="preserve">Utopie(s) : réinventer le travail - L’utopie terre-à-terre : le quotidien du travail à l’épreuve d’un avenir incertain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNAM Sophiapol/CRTD, Jan 2026, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04799190v1</w:t>
+                <w:t xml:space="preserve">hal-05556463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bien vivre son éco-anxiété, c'est possible !</w:t>
+                <w:t xml:space="preserve">L'éco-anxiété au travail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Eric Sutter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">From struggle to action?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Community for Action &amp; Research on Environment &amp; Societies, Gaïa, Audencia, Sep 2024, Nantes, France</w:t>
+              <w:t xml:space="preserve">Table ronde sur l'éco-anxiété - Sénat</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Commission de l'aménagement durable et du développement durable - Commission des affaires sociales, Feb 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04799212v1</w:t>
+                <w:t xml:space="preserve">hal-04799171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quand le travail rend éco-anxieux, quelles perspectives professionnelles ?</w:t>
+                <w:t xml:space="preserve">Bien vivre son éco-anxiété, c'est possible !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Eric Sutter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14e journée d'études "Travail et éco émotion : comment (re)trouver notre équilibre dans un monde en mutation ?"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Master PSTO (psychologie sociale du travail et des organisations), UCO, Dec 2024, Angers, France</w:t>
+              <w:t xml:space="preserve">From struggle to action?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Community for Action &amp; Research on Environment &amp; Societies, Gaïa, Audencia, Sep 2024, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04809170v1</w:t>
+                <w:t xml:space="preserve">hal-04799212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eco-anxiété : concept, symptômes et pistes de traitement</w:t>
+                <w:t xml:space="preserve">Quand le travail rend éco-anxieux, quelles perspectives professionnelles ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Eric Sutter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Éco-anxiété, paralysie ou mobilisation ? Perspectives psychique, sociale et politique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sciences Po alumni Paris et AgroParisTech alumni, Nov 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">14e journée d'études "Travail et éco émotion : comment (re)trouver notre équilibre dans un monde en mutation ?"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Master PSTO (psychologie sociale du travail et des organisations), UCO, Dec 2024, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04809034v1</w:t>
+                <w:t xml:space="preserve">hal-04809170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'éco-anxiété au travail</w:t>
+                <w:t xml:space="preserve">Eco-anxiété : concept, symptômes et pistes de traitement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Eric Sutter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Table ronde sur l'éco-anxiété - Sénat</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Commission de l'aménagement durable et du développement durable - Commission des affaires sociales, Feb 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">Éco-anxiété, paralysie ou mobilisation ? Perspectives psychique, sociale et politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sciences Po alumni Paris et AgroParisTech alumni, Nov 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04799171v1</w:t>
+                <w:t xml:space="preserve">hal-04809034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un futur désirable est-il possible ?</w:t>
               </w:r>
@@ -1140,398 +1140,467 @@
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’environnement et la santé au sein de nos villes : quelles combinaisons possibles ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Comité départemental d’éducation pour la santé de Haute Provence, Nov 2024, Digne-Les Bains, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04799241v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les psychologues au chevet des éco-anxieux : conjuguer les approches in labo et in vivo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Eric Sutter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les identités plurielles des psychologues d’aujourd’hui</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, École de Psychologues Praticiens, Jun 2024, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04799190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (14)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éco-anxiété</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Eric Sutter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léonie Messmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Chamberlin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Frémeaux et associés, 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05128276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Encourager le bien-être au travail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Eric Sutter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gereso, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04798600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bien vivre son éco-anxiété</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Eric Sutter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Chamberlin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gereso, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04797752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'entreprise existentielle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Eric Sutter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Chamberlin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gereso, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04798595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N'ayez pas peur du collapse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Eric Sutter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1540,135 +1609,135 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Steffan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">DDB, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04798813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Promouvoir la santé mentale positive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Eric Sutter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gereso, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04798872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La performance sociale au travail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Eric Sutter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1677,524 +1746,524 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Baggio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">EUE, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04798878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Travailler sans s'épuiser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Eric Sutter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Eyrolles, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04798900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réinventer le sens de son travail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Eric Sutter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">O. Jacob, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04798924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le manager hiérarque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Eric Sutter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Editea, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04798941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S'épanouir au travail, c'est possible!</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Eric Sutter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ellipses, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04798947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evitez le stress de vos salariés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Eric Sutter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Landier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Merck</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Editions d'organisation, 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04798957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gestion des compétences, la grande illusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Eric Sutter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Merck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">De Boeck, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04798965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recruter ou se faire recruter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Eric Sutter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">De Boeck, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04798973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2204,797 +2273,797 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éco-anxiété́ : quand l’anéantissement du monde mène à la néantisation existentielle, qu’est-il permis d’espérer ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Eric Sutter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Chamberlin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychologie du vide existentiel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dunod, pp.184-210, 2025, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/dunod.berna.2025.01.0184⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05128278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éco-anxiété : Risque pour l’entreprise ou levier de la transition écologique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Eric Sutter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Chamberlin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">M. Barabel, O. Meier, A. Poincaré. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Green RH - Quand la fonction RH fait sa révolution verte</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dunod, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04798774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enjeux écologiques et effondrements : de la collapsophobie à la collapsosophie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Eric Sutter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Steffan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaud Dylan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Questionner l'effondrement - Paul Cary, Nadia Garnoussi, Yann le Lann (dir.)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04798828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Requiem pour les temps futurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Eric Sutter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Qu’est-ce qui arrive à la musique ? dir. M. Halevy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L. Massaro, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04799141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ce que nous apprend le burn-out sur l'hyper-performance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Eric Sutter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’apprenance au service de la performance, dir. J.-M. Peretti, S. Frimousse</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EMS, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04799021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les pathos de la méconnaissance au travail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Eric Sutter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pratiquer la reconnaissance des acquis, Dir. B. Lietard, A. Piau, P. Landry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Chronique sociale, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04799053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gestion des compétences: autopsie d'une illusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Eric Sutter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">(R)évolution du management des ressources humaines - Des compétences aux capabilités - Dir. S. Fernagu-Oudet, C. Batal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Septentrion, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04799085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sens du travail et travail sur le sens, conjuguer les performances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Eric Sutter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">S’approprier les clés de la mutation - Dir. C. Marsan</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Chronique sociale, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04799107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le niveau de formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Eric Sutter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Landaburu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopédie des diversités, dir. J.-M. Peretti</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EMS, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04799121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leadership et sens hiérarchique: sens du travail et travail sur le sens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Eric Sutter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tous leader, dir. J.-M. Peretti</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dunod, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04799133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3004,131 +3073,131 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éco-anxiété en France (étude 2025). État des lieux, seuils de préoccupation clinique, variables déterminantes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Eric Sutter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Chamberlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Chamberlin</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Léonie Messmer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ademe. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05064312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId67"/>
+      <w:footerReference w:type="default" r:id="rId68"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3196,51 +3265,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5EDE409F"/>
+    <w:nsid w:val="A58BE56B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3427,51 +3496,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pierre-eric-sutter" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5271-2910" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/118285238" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/194005437" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000005297166" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04314321v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Eric Sutter" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Michot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Steffan" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/confl.003.0139" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04314361v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Eric SUTTER" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/g2000.371.0261" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04809074v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Baggio" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dufour" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pto.2017.01.003" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04809057v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Iglesias-Rutishauser" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2013.09.001" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04799190v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04799212v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04809170v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04809034v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04799171v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04799259v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04799241v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-05128276v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onie Messmer" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chamberlin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04798600v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04797752v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04798595v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04798813v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04798872v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04798878v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04798900v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04798924v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04798941v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04798947v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04798957v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Landier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Merck" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04798965v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04798973v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-05128278v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dunod.berna.2025.01.0184" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04798774v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04798828v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michaud Dylan" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04799141v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04799021v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04799053v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04799085v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04799107v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04799121v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Landaburu" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04799133v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-05064312v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pierre-eric-sutter" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5271-2910" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/118285238" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/194005437" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000005297166" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04314321v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Eric Sutter" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Michot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Steffan" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/confl.003.0139" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04314361v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Eric SUTTER" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/g2000.371.0261" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04809074v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Baggio" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dufour" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pto.2017.01.003" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04809057v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Iglesias-Rutishauser" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2013.09.001" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-05556463v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04799171v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04799212v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04809170v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04809034v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04799259v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04799241v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04799190v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-05128276v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onie Messmer" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chamberlin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04798600v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04797752v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04798595v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04798813v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04798872v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04798878v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04798900v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04798924v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04798941v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04798947v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04798957v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Landier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Merck" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04798965v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04798973v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-05128278v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dunod.berna.2025.01.0184" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04798774v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04798828v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michaud Dylan" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04799141v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04799021v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04799053v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04799085v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04799107v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04799121v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Landaburu" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04799133v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-05064312v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>