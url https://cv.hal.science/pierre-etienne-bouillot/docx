--- v0 (2026-03-16)
+++ v1 (2026-04-07)
@@ -1716,182 +1716,182 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05488441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Pesticides et alimentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Étienne Bouillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Ramel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les pesticides saisis par le droit : Regards croisés et pluridisciplinaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LexisNexis, pp.83-97, 2023, 978-2-7110-4012-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04467497v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le droit de l’alimentation et le concept « One health »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Étienne Bouillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Malo Depincé, Catherine Ribot. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Droit de l'alimentation : nourrir, soigner, protéger, concilier : Actes du colloque du 14 octobre 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Faculté de Droit et de Science politique de Montpellier, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04338853v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-04467497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clean labels : des leviers juridiques pour favoriser la durabilité dans l’alimentation ?</w:t>
               </w:r>
@@ -2086,173 +2086,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03341213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L'alimentation est-elle un bien commun ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Etienne Bouillot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Hubert Bosse-Platière, Jean-Baptiste Millard. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les biens communs en agriculture, tragédie ou apologie ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LexisNexis, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02940744v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Access to land and sustainable development in private French rural law</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Etienne Bouillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Martín López, Miguel Ángel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hacia la consolidación del Derecho a la Tierra en el orden internacional</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dykinson, pp.79-98, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02940730v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-02940744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Responsabilités juridiques des acteurs de la gestion des risques</w:t>
               </w:r>
@@ -2443,199 +2443,199 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03343546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les circuits courts et de proximité face à la libre circulation des marchandises : une reconnaissance parcellaire</w:t>
+                <w:t xml:space="preserve">Le droit des contrats : outil de sécurité alimentaire dans le commerce et les investissements internationaux ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Etienne Bouillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alhousseini Diabaté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Garcia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INIDA. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Penser une démocratie alimentaire Volume II</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.365-372, 2014, 9782918382096</w:t>
+              <w:t xml:space="preserve">, pp.357-364, 2014, 9782918382096</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01186947v1</w:t>
-[...23 lines deleted...]
-                <w:t xml:space="preserve">Le droit des contrats : outil de sécurité alimentaire dans le commerce et les investissements internationaux ?</w:t>
+                <w:t xml:space="preserve">hal-01186752v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les circuits courts et de proximité face à la libre circulation des marchandises : une reconnaissance parcellaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Etienne Bouillot</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fanny Garcia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INIDA. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Penser une démocratie alimentaire Volume II</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.357-364, 2014, 9782918382096</w:t>
+              <w:t xml:space="preserve">, pp.365-372, 2014, 9782918382096</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01186752v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01186947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport national (France)</w:t>
               </w:r>
@@ -2815,299 +2815,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05392948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les sciences réglementaires au service de la protection des mangeurs ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Étienne Bouillot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La gastronomie, deux siècles après Brillat-Savarin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Gilles FUMEY, Fanny GIANSETTO, Agnès GIBOREAU, Christophe LAVELLE, Jun 2025, Cerisy La Salle, Centre culturel international de Cerisy, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05392940v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agriculture et durabilité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Étienne Bouillot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La durabilité : regards juridiques et managériaux sur un impératif menacé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Grégoire Leray, Dec 2025, Nice, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05484340v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">A review of the regulation of plastics used in agriculture and for food to inform public policies and support the transition towards sustainable agrifood food systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Notelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Étienne Bouillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Dedieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Duquesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Mercier-Bonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Farming System design for sustainable agrifood systems: theories and practices</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2025, Palaiseau, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.17180/nhmw-t465⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05251482v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">hal-05392940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agriculture(s) et environnement : une histoire de rendez-vous manqués</w:t>
               </w:r>
@@ -3225,165 +3225,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04163142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Enjeux juridiques d’une « alimentation saine et durable »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Étienne Bouillot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rencontres du Centre d'études et de prospective</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ministère de l'agriculture et de la souveraineté alimentaire, Jun 2023, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04163163v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">From global to local food systems: a legal approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Étienne Bouillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">From territories to 'the global village': how to protect people in a globalized world?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Graduate School of Law, Paris-Saclay University, Jun 2023, Sceaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04163152v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04163163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'encadrement juridique du marché agroalimentaire végétarien</w:t>
               </w:r>
@@ -3432,50 +3432,119 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03593192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le rôle de l'étiquetage nutritionnel simplifié</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Etienne Bouillot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Made in France et valorisation de la qualité et du savoir-faire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03871767v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Quality of animal-source foods: lessons from a collective scientific expertise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Prache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -3527,126 +3596,57 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres autour des Recherches sur les Ruminants (3R 2022- 26e)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut de l'Elevage; INRAE, Dec 2022, Paris, France. pp.427-438</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03960288v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03871767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La propriété et l’usage des terres agricoles en France dans le contexte du vieillissement de la population</w:t>
               </w:r>
@@ -3695,234 +3695,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03871801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Regard juridique sur la transition agricole et alimentaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Etienne Bouillot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Changement climatique et agroécologie : quelle alimentation pour demain ?, Conférence Noïse Sorbonne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03617213v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Clean labels : les leviers juridiques pour favoriser la durabilité dans l'alimentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Étienne Bouillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les 20 ans du règlement sur la législation et la sécurité alimentaire dans l’Union européenne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut de Recherche en Droit Européen, International et Comparé, en partenariat avec Droit et Changement social, Oct 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04008753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La législation alimentaire européenne à l'épreuve du concept « One Heath »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Étienne Bouillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Droit de l'alimentation : nourrir, soigner, protéger</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, organisé par le LICEM et le CREAM, Université de Montpellier, Oct 2022, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04008746v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03617213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Libre propos sur le rapport d'information de la Commission des affaires européennes relatif à la sécurité alimentaire</w:t>
               </w:r>
@@ -4592,165 +4592,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01954439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le droit de l’alimentation interrogé par le droit à l’alimentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Etienne Bouillot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les machines à nourrir, Le cas des OGM végétaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Lyon 3, Jan 2016, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01526998v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L’opérationnalisation du développement durable et la question du foncier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Etienne Bouillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les enjeux de l’opérationnalisation du développement durable pour la transition socio-écologique : un dialogue multipartite et interdisciplinaire entre la France et le Québec</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 84e Congrès de l’Association francophone pour le savoir (ACFAS) à l’Université du Québec à Montréal, May 2016, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01526988v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-01526998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les activités agricoles saisies par le droit</w:t>
               </w:r>
@@ -4799,178 +4799,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01527000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Libres propos sur les moyens juridiques garantissant la sécurité alimentaire à l’aune du développement durable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Etienne Bouillot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">De la souveraineté à la sécurité alimentaire: objectifs, stratégies et moyens juridiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Québec, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01527021v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Sécurité alimentaire et changement climatique: comment décide-t-on de l'usage des sols ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Etienne Bouillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Turbeaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rendez-vous climat de Nantes Métropole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nantes Métropole, Nov 2013, NANTES, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01527003v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-01527021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les circuits alimentaires de proximité et la qualité nutritionnelle</w:t>
               </w:r>
@@ -5038,51 +5038,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Organiser la société face aux changements climatiques: le rôle du droit et du développement durable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Etienne Bouillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Turbeaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées scientifiques de l’Université de Nantes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Nantes, Jun 2013, NANTES, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5814,64 +5814,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plastics used in agriculture and for food: uses, properties and impacts. Condensed report of the collective scientific assessment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Duquesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Mercier-Bonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Monsaingeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5936,64 +5936,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plastics used in agriculture and for food: uses, properties and impacts. Extended report of the collective scientific assessment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Duquesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Mercier-Bonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Monsaingeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6058,51 +6058,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le droit à l'alimentation pour une transition juste vers des systèmes alimentaires durables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Ramel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Bodiguel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6519,178 +6519,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03593180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrat durable</w:t>
+                <w:t xml:space="preserve">Obsolescence programmée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Etienne Bouillot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Collart Dutilleul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire juridique des transitions écologiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, pp. 253-255</w:t>
+              <w:t xml:space="preserve">, 2018, pp. 541-543</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01959799v1</w:t>
+                <w:t xml:space="preserve">hal-01959801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Obsolescence programmée</w:t>
+                <w:t xml:space="preserve">Contrat durable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Etienne Bouillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Collart Dutilleul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire juridique des transitions écologiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, pp. 541-543</w:t>
+              <w:t xml:space="preserve">, 2018, pp. 253-255</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01959801v1</w:t>
+                <w:t xml:space="preserve">hal-01959799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nudge (théorie du)</w:t>
               </w:r>
@@ -7111,51 +7111,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2ACBCB41"/>
+    <w:nsid w:val="4BB355AF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7342,51 +7342,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pierre-etienne-bouillot" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2936-3078" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/183724925" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03948453v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-&#201;tienne Bouillot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04178183v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Prache" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Adamiec" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Astruc" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Ba&#233;za" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2023.36.1.7480" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445602v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Etienne E Bouillot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2021.100376" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866496v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Etienne Bouillot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124479v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/apd.621.0324" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472421v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02167279v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/drs1.101.0053" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960466v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis de Redon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Th&#233;venot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Soyeux" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516484v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04465406v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Collart Dutilleul" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Collart Dutilleul" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine del Cont" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Friant-Perrot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ride.274.0421" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546157v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Fercot" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04330664v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malo Depinc&#233;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ribot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Siau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Eve Arbour" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Bettoni" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03174821v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Sant&#233;-Lhoutellier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Donnars" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1678/9782759232789/qualite-des-aliments-d-origine-animale" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609187v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cosmografia.fr" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488441v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Melot" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394406296.ch1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338853v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04467497v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Ramel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268257v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03593169v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341213v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02940730v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02940744v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954387v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03343546v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Hugou" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juanjuan Sun" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bugnicourt" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186947v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186752v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alhousseini Diabat&#233;" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Garcia" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703425v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392948v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05251482v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Notelet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dedieu" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Duquesne" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Mercier-Bonin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/nhmw-t465" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484340v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392940v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484348v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163142v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163152v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163163v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03593192v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03960288v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871767v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871801v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008753v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008746v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03617213v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03600990v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02167323v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397268v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02167341v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02167336v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756852v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866483v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02167331v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866478v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954439v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526988v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526998v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527000v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527003v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Turbeaux" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527021v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527008v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527018v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527028v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522580v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522533v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05423558v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04302241v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Riem" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pauthe" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Berger Richardson" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Bessa" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Bin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04309492v2" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03651891v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977983v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Gu&#233;ant" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Henri Malbert" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Laplace" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Alpers" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Barouki" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05126469v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Monsaingeon" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Paresys" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleurine Akoueson" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05127243v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04302183v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Bodiguel" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomaso Ferrando" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Claeys" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02934505v2" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02986866v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03593180v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959799v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959801v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959802v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959805v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585512v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546284v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546286v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pierre-etienne-bouillot" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2936-3078" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/183724925" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03948453v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-&#201;tienne Bouillot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04178183v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Prache" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Adamiec" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Astruc" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Ba&#233;za" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2023.36.1.7480" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445602v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Etienne E Bouillot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2021.100376" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866496v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Etienne Bouillot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124479v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/apd.621.0324" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472421v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02167279v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/drs1.101.0053" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960466v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis de Redon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Th&#233;venot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Soyeux" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516484v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04465406v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Collart Dutilleul" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Collart Dutilleul" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine del Cont" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Friant-Perrot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ride.274.0421" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546157v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Fercot" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04330664v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malo Depinc&#233;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ribot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Siau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Eve Arbour" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Bettoni" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03174821v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Sant&#233;-Lhoutellier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Donnars" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1678/9782759232789/qualite-des-aliments-d-origine-animale" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609187v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cosmografia.fr" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488441v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Melot" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394406296.ch1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04467497v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Ramel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338853v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268257v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03593169v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341213v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02940744v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02940730v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954387v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03343546v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Hugou" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juanjuan Sun" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bugnicourt" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186752v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alhousseini Diabat&#233;" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Garcia" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186947v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703425v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392948v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392940v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484340v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05251482v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Notelet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dedieu" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Duquesne" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Mercier-Bonin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/nhmw-t465" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484348v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163142v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163163v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163152v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03593192v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871767v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03960288v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871801v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03617213v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008753v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008746v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03600990v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02167323v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397268v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02167341v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02167336v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756852v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866483v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02167331v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866478v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954439v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526998v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526988v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527000v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527021v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527003v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Turbeaux" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527008v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527018v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527028v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522580v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522533v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05423558v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04302241v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Riem" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pauthe" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Berger Richardson" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Bessa" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Bin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04309492v2" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03651891v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977983v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Gu&#233;ant" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Henri Malbert" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Laplace" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Alpers" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Barouki" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05126469v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Monsaingeon" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Paresys" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleurine Akoueson" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05127243v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04302183v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Bodiguel" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomaso Ferrando" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Claeys" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02934505v2" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02986866v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03593180v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959801v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959799v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959802v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959805v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585512v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546284v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546286v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>