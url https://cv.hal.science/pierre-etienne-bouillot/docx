--- v1 (2026-04-07)
+++ v2 (2026-05-03)
@@ -1716,255 +1716,255 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05488441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Clean labels : des leviers juridiques pour favoriser la durabilité dans l’alimentation ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Étienne Bouillot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marine Friant-Perrot et Nathalie de Grove-Valdeyron (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les vingt ans du règlement sur la législation et la sécurité alimentaire dans l'Union européenne : bilan et perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bruylant, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04268257v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le droit de l’alimentation et le concept « One health »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Étienne Bouillot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Malo Depincé, Catherine Ribot. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit de l'alimentation : nourrir, soigner, protéger, concilier : Actes du colloque du 14 octobre 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Faculté de Droit et de Science politique de Montpellier, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04338853v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Pesticides et alimentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Étienne Bouillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Ramel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les pesticides saisis par le droit : Regards croisés et pluridisciplinaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, LexisNexis, pp.83-97, 2023, 978-2-7110-4012-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04467497v1</w:t>
-              </w:r>
-[...144 lines deleted...]
-                <w:t xml:space="preserve">hal-04268257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La sécurité sanitaire des aliments et la confiance mutuelle</w:t>
               </w:r>
@@ -2086,173 +2086,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03341213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Access to land and sustainable development in private French rural law</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Etienne Bouillot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Martín López, Miguel Ángel. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hacia la consolidación del Derecho a la Tierra en el orden internacional</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dykinson, pp.79-98, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02940730v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L'alimentation est-elle un bien commun ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Etienne Bouillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hubert Bosse-Platière, Jean-Baptiste Millard. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les biens communs en agriculture, tragédie ou apologie ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, LexisNexis, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02940744v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-02940730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Responsabilités juridiques des acteurs de la gestion des risques</w:t>
               </w:r>
@@ -2746,368 +2746,368 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">A review of the regulation of plastics used in agriculture and for food to inform public policies and support the transition towards sustainable agrifood food systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Notelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Étienne Bouillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Dedieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Duquesne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Mercier-Bonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Farming System design for sustainable agrifood systems: theories and practices</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2025, Palaiseau, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17180/nhmw-t465⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05251482v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les risques liés aux matières plastiques : apports et limites du droit agroalimentaire européen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Étienne Bouillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Penser le droit pour les générations futures : dialogue interdisciplinaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2025, Scherbrooke, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05392948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les sciences réglementaires au service de la protection des mangeurs ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Étienne Bouillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La gastronomie, deux siècles après Brillat-Savarin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Gilles FUMEY, Fanny GIANSETTO, Agnès GIBOREAU, Christophe LAVELLE, Jun 2025, Cerisy La Salle, Centre culturel international de Cerisy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05392940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agriculture et durabilité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Étienne Bouillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La durabilité : regards juridiques et managériaux sur un impératif menacé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Grégoire Leray, Dec 2025, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05484340v1</w:t>
-              </w:r>
-[...132 lines deleted...]
-                <w:t xml:space="preserve">hal-05251482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agriculture(s) et environnement : une histoire de rendez-vous manqués</w:t>
               </w:r>
@@ -3225,165 +3225,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04163142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">From global to local food systems: a legal approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Étienne Bouillot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">From territories to 'the global village': how to protect people in a globalized world?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Graduate School of Law, Paris-Saclay University, Jun 2023, Sceaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04163152v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Enjeux juridiques d’une « alimentation saine et durable »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Étienne Bouillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres du Centre d'études et de prospective</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ministère de l'agriculture et de la souveraineté alimentaire, Jun 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04163163v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04163152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'encadrement juridique du marché agroalimentaire végétarien</w:t>
               </w:r>
@@ -3626,303 +3626,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03960288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Regard juridique sur la transition agricole et alimentaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Etienne Bouillot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Changement climatique et agroécologie : quelle alimentation pour demain ?, Conférence Noïse Sorbonne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03617213v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La propriété et l’usage des terres agricoles en France dans le contexte du vieillissement de la population</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Etienne Bouillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop Korea Legislation Research Institute</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, online, Corée du Sud</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03871801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Etienne Bouillot</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La législation alimentaire européenne à l'épreuve du concept « One Heath »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Étienne Bouillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Changement climatique et agroécologie : quelle alimentation pour demain ?, Conférence Noïse Sorbonne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">Droit de l'alimentation : nourrir, soigner, protéger</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, organisé par le LICEM et le CREAM, Université de Montpellier, Oct 2022, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04008746v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clean labels : les leviers juridiques pour favoriser la durabilité dans l'alimentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Étienne Bouillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les 20 ans du règlement sur la législation et la sécurité alimentaire dans l’Union européenne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut de Recherche en Droit Européen, International et Comparé, en partenariat avec Droit et Changement social, Oct 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04008753v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04008746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Libre propos sur le rapport d'information de la Commission des affaires européennes relatif à la sécurité alimentaire</w:t>
               </w:r>
@@ -3971,234 +3971,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03600990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les approches de précaution dans le domaine alimentaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Etienne Bouillot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les approches de la précaution comme outil de gouvernance: contribution au Droit de l'innovation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Le Mans, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02397268v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'alimentation est-elle un bien commun ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Etienne Bouillot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les biens communs en agriculture, tragédie ou apologie ?, Rencontres de Droit rural</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02167341v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Intégrer le cadre juridique et anticiper les évolutions réglementaires dans les recherches sur les procédés de transformation alimentaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Etienne Bouillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée scientifique TRANSFORM, Métaséminaire du département CEPIA (INRA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2019, Massy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02167323v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">hal-02167341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
@@ -5690,419 +5690,419 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Plastics used in agriculture and for food: uses, properties and impacts. Extended report of the collective scientific assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Duquesne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Mercier-Bonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Monsaingeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Paresys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fleurine Akoueson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">INRAE; CNRS. 2025, 1 533 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05127243v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Rapport 24-12. Déterminants et impacts de la qualité sanitaire de l’alimentation sur la nutrition et la santé humaines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Guéant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-Henri Malbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Laplace</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Alpers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Barouki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Académie nationale de médecine. 2025, pp.147-163</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04977983v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Plastics used in agriculture and for food: uses, properties and impacts. Condensed report of the collective scientific assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Duquesne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Mercier-Bonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Louis Guéant</w:t>
+                <w:t xml:space="preserve">Baptiste Monsaingeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles-Henri Malbert</w:t>
+                <w:t xml:space="preserve">Lise Paresys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Paul Laplace</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Robert Barouki</w:t>
+                <w:t xml:space="preserve">Fleurine Akoueson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Académie nationale de médecine. 2025, pp.147-163</w:t>
+              <w:t xml:space="preserve">INRAE; CNRS. 2025, 164 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...116 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05126469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...120 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le droit à l'alimentation pour une transition juste vers des systèmes alimentaires durables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Ramel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Bodiguel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7111,51 +7111,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4BB355AF"/>
+    <w:nsid w:val="DB3FAC83"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7342,51 +7342,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pierre-etienne-bouillot" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2936-3078" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/183724925" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03948453v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-&#201;tienne Bouillot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04178183v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Prache" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Adamiec" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Astruc" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Ba&#233;za" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2023.36.1.7480" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445602v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Etienne E Bouillot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2021.100376" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866496v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Etienne Bouillot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124479v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/apd.621.0324" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472421v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02167279v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/drs1.101.0053" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960466v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis de Redon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Th&#233;venot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Soyeux" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516484v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04465406v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Collart Dutilleul" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Collart Dutilleul" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine del Cont" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Friant-Perrot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ride.274.0421" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546157v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Fercot" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04330664v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malo Depinc&#233;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ribot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Siau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Eve Arbour" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Bettoni" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03174821v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Sant&#233;-Lhoutellier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Donnars" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1678/9782759232789/qualite-des-aliments-d-origine-animale" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609187v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cosmografia.fr" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488441v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Melot" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394406296.ch1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04467497v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Ramel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338853v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268257v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03593169v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341213v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02940744v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02940730v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954387v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03343546v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Hugou" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juanjuan Sun" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bugnicourt" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186752v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alhousseini Diabat&#233;" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Garcia" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186947v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703425v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392948v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392940v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484340v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05251482v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Notelet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dedieu" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Duquesne" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Mercier-Bonin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/nhmw-t465" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484348v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163142v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163163v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163152v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03593192v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871767v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03960288v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871801v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03617213v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008753v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008746v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03600990v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02167323v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397268v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02167341v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02167336v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756852v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866483v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02167331v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866478v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954439v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526998v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526988v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527000v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527021v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527003v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Turbeaux" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527008v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527018v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527028v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522580v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522533v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05423558v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04302241v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Riem" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pauthe" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Berger Richardson" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Bessa" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Bin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04309492v2" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03651891v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977983v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Gu&#233;ant" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Henri Malbert" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Laplace" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Alpers" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Barouki" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05126469v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Monsaingeon" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Paresys" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleurine Akoueson" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05127243v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04302183v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Bodiguel" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomaso Ferrando" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Claeys" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02934505v2" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02986866v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03593180v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959801v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959799v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959802v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959805v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585512v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546284v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546286v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pierre-etienne-bouillot" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2936-3078" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/183724925" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03948453v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-&#201;tienne Bouillot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04178183v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Prache" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Adamiec" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Astruc" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Ba&#233;za" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2023.36.1.7480" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445602v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Etienne E Bouillot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2021.100376" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866496v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Etienne Bouillot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124479v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/apd.621.0324" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472421v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02167279v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/drs1.101.0053" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960466v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis de Redon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Th&#233;venot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Soyeux" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516484v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04465406v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Collart Dutilleul" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Collart Dutilleul" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine del Cont" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Friant-Perrot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ride.274.0421" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546157v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Fercot" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04330664v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malo Depinc&#233;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ribot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Siau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Eve Arbour" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Bettoni" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03174821v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Sant&#233;-Lhoutellier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Donnars" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1678/9782759232789/qualite-des-aliments-d-origine-animale" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609187v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cosmografia.fr" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488441v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Melot" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394406296.ch1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268257v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338853v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04467497v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Ramel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03593169v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341213v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02940730v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02940744v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954387v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03343546v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Hugou" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juanjuan Sun" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bugnicourt" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186752v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alhousseini Diabat&#233;" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Garcia" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186947v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703425v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05251482v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Notelet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dedieu" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Duquesne" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Mercier-Bonin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/nhmw-t465" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392948v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392940v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484340v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484348v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163142v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163152v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163163v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03593192v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871767v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03960288v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03617213v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871801v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008746v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008753v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03600990v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397268v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02167341v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02167323v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02167336v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756852v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866483v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02167331v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866478v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954439v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526998v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526988v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527000v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527021v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527003v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Turbeaux" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527008v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527018v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527028v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522580v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522533v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05423558v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04302241v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Riem" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pauthe" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Berger Richardson" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Bessa" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Bin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04309492v2" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03651891v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05127243v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Monsaingeon" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Paresys" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleurine Akoueson" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977983v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Gu&#233;ant" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Henri Malbert" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Laplace" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Alpers" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Barouki" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05126469v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04302183v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Bodiguel" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomaso Ferrando" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Claeys" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02934505v2" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02986866v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03593180v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959801v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959799v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959802v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959805v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585512v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546284v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546286v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>