--- v2 (2026-05-03)
+++ v3 (2026-05-26)
@@ -1716,255 +1716,255 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05488441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le droit de l’alimentation et le concept « One health »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Étienne Bouillot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Malo Depincé, Catherine Ribot. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit de l'alimentation : nourrir, soigner, protéger, concilier : Actes du colloque du 14 octobre 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Faculté de Droit et de Science politique de Montpellier, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04338853v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pesticides et alimentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Étienne Bouillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Ramel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les pesticides saisis par le droit : Regards croisés et pluridisciplinaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LexisNexis, pp.83-97, 2023, 978-2-7110-4012-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04467497v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Clean labels : des leviers juridiques pour favoriser la durabilité dans l’alimentation ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Étienne Bouillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marine Friant-Perrot et Nathalie de Grove-Valdeyron (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les vingt ans du règlement sur la législation et la sécurité alimentaire dans l'Union européenne : bilan et perspectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Bruylant, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04268257v1</w:t>
-              </w:r>
-[...153 lines deleted...]
-                <w:t xml:space="preserve">hal-04467497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La sécurité sanitaire des aliments et la confiance mutuelle</w:t>
               </w:r>
@@ -2746,368 +2746,368 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les risques liés aux matières plastiques : apports et limites du droit agroalimentaire européen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Étienne Bouillot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Penser le droit pour les générations futures : dialogue interdisciplinaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Scherbrooke, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05392948v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">A review of the regulation of plastics used in agriculture and for food to inform public policies and support the transition towards sustainable agrifood food systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Notelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Étienne Bouillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Dedieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Duquesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Mercier-Bonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Farming System design for sustainable agrifood systems: theories and practices</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2025, Palaiseau, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.17180/nhmw-t465⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05251482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Les risques liés aux matières plastiques : apports et limites du droit agroalimentaire européen</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agriculture et durabilité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Étienne Bouillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Penser le droit pour les générations futures : dialogue interdisciplinaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2025, Scherbrooke, Canada</w:t>
+              <w:t xml:space="preserve">La durabilité : regards juridiques et managériaux sur un impératif menacé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Grégoire Leray, Dec 2025, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05484340v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les sciences réglementaires au service de la protection des mangeurs ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Étienne Bouillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La gastronomie, deux siècles après Brillat-Savarin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Gilles FUMEY, Fanny GIANSETTO, Agnès GIBOREAU, Christophe LAVELLE, Jun 2025, Cerisy La Salle, Centre culturel international de Cerisy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05392940v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-05484340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agriculture(s) et environnement : une histoire de rendez-vous manqués</w:t>
               </w:r>
@@ -3225,165 +3225,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04163142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Enjeux juridiques d’une « alimentation saine et durable »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Étienne Bouillot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rencontres du Centre d'études et de prospective</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ministère de l'agriculture et de la souveraineté alimentaire, Jun 2023, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04163163v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">From global to local food systems: a legal approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Étienne Bouillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">From territories to 'the global village': how to protect people in a globalized world?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Graduate School of Law, Paris-Saclay University, Jun 2023, Sceaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04163152v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04163163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'encadrement juridique du marché agroalimentaire végétarien</w:t>
               </w:r>
@@ -3626,165 +3626,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03960288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La propriété et l’usage des terres agricoles en France dans le contexte du vieillissement de la population</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Etienne Bouillot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Workshop Korea Legislation Research Institute</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, online, Corée du Sud</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03871801v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Regard juridique sur la transition agricole et alimentaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Etienne Bouillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Changement climatique et agroécologie : quelle alimentation pour demain ?, Conférence Noïse Sorbonne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03617213v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03871801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La législation alimentaire européenne à l'épreuve du concept « One Heath »</w:t>
               </w:r>
@@ -3971,234 +3971,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03600990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Intégrer le cadre juridique et anticiper les évolutions réglementaires dans les recherches sur les procédés de transformation alimentaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Etienne Bouillot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée scientifique TRANSFORM, Métaséminaire du département CEPIA (INRA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Massy, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02167323v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les approches de précaution dans le domaine alimentaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Etienne Bouillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les approches de la précaution comme outil de gouvernance: contribution au Droit de l'innovation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Le Mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02397268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'alimentation est-elle un bien commun ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Etienne Bouillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les biens communs en agriculture, tragédie ou apologie ?, Rencontres de Droit rural</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02167341v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-02167323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
@@ -5690,419 +5690,419 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Rapport 24-12. Déterminants et impacts de la qualité sanitaire de l’alimentation sur la nutrition et la santé humaines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Guéant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-Henri Malbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Laplace</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Alpers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Barouki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Académie nationale de médecine. 2025, pp.147-163</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04977983v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Plastics used in agriculture and for food: uses, properties and impacts. Condensed report of the collective scientific assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Duquesne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Mercier-Bonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Monsaingeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Paresys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fleurine Akoueson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">INRAE; CNRS. 2025, 164 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05126469v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Plastics used in agriculture and for food: uses, properties and impacts. Extended report of the collective scientific assessment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Duquesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Mercier-Bonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Monsaingeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Paresys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fleurine Akoueson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRAE; CNRS. 2025, 1 533 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05127243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...238 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le droit à l'alimentation pour une transition juste vers des systèmes alimentaires durables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Ramel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Bodiguel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6670,165 +6670,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01959799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nudge (théorie du)</w:t>
+                <w:t xml:space="preserve">Agriculture (modèles)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Etienne Bouillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire juridique des transitions écologiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, pp.536-537</w:t>
+              <w:t xml:space="preserve">, 2018, pp.69-73</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01959802v1</w:t>
+                <w:t xml:space="preserve">hal-01959805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agriculture (modèles)</w:t>
+                <w:t xml:space="preserve">Nudge (théorie du)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Etienne Bouillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire juridique des transitions écologiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, pp.69-73</w:t>
+              <w:t xml:space="preserve">, 2018, pp.536-537</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01959805v1</w:t>
+                <w:t xml:space="preserve">hal-01959802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliment</w:t>
               </w:r>
@@ -7111,51 +7111,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="DB3FAC83"/>
+    <w:nsid w:val="1FE64146"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7342,51 +7342,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pierre-etienne-bouillot" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2936-3078" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/183724925" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03948453v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-&#201;tienne Bouillot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04178183v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Prache" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Adamiec" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Astruc" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Ba&#233;za" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2023.36.1.7480" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445602v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Etienne E Bouillot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2021.100376" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866496v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Etienne Bouillot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124479v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/apd.621.0324" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472421v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02167279v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/drs1.101.0053" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960466v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis de Redon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Th&#233;venot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Soyeux" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516484v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04465406v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Collart Dutilleul" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Collart Dutilleul" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine del Cont" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Friant-Perrot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ride.274.0421" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546157v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Fercot" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04330664v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malo Depinc&#233;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ribot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Siau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Eve Arbour" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Bettoni" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03174821v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Sant&#233;-Lhoutellier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Donnars" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1678/9782759232789/qualite-des-aliments-d-origine-animale" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609187v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cosmografia.fr" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488441v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Melot" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394406296.ch1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268257v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338853v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04467497v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Ramel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03593169v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341213v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02940730v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02940744v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954387v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03343546v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Hugou" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juanjuan Sun" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bugnicourt" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186752v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alhousseini Diabat&#233;" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Garcia" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186947v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703425v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05251482v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Notelet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dedieu" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Duquesne" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Mercier-Bonin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/nhmw-t465" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392948v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392940v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484340v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484348v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163142v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163152v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163163v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03593192v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871767v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03960288v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03617213v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871801v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008746v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008753v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03600990v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397268v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02167341v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02167323v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02167336v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756852v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866483v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02167331v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866478v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954439v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526998v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526988v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527000v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527021v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527003v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Turbeaux" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527008v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527018v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527028v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522580v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522533v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05423558v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04302241v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Riem" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pauthe" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Berger Richardson" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Bessa" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Bin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04309492v2" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03651891v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05127243v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Monsaingeon" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Paresys" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleurine Akoueson" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977983v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Gu&#233;ant" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Henri Malbert" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Laplace" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Alpers" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Barouki" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05126469v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04302183v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Bodiguel" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomaso Ferrando" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Claeys" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02934505v2" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02986866v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03593180v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959801v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959799v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959802v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959805v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585512v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546284v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546286v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pierre-etienne-bouillot" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2936-3078" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/183724925" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03948453v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-&#201;tienne Bouillot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04178183v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Prache" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Adamiec" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Astruc" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Ba&#233;za" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2023.36.1.7480" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445602v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Etienne E Bouillot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2021.100376" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866496v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Etienne Bouillot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124479v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/apd.621.0324" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472421v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02167279v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/drs1.101.0053" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960466v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis de Redon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Th&#233;venot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Soyeux" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516484v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04465406v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Collart Dutilleul" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Collart Dutilleul" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine del Cont" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Friant-Perrot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ride.274.0421" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546157v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Fercot" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04330664v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malo Depinc&#233;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ribot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Siau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Eve Arbour" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Bettoni" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03174821v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Sant&#233;-Lhoutellier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Donnars" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1678/9782759232789/qualite-des-aliments-d-origine-animale" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609187v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cosmografia.fr" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488441v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Melot" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394406296.ch1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338853v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04467497v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Ramel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268257v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03593169v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341213v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02940730v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02940744v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954387v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03343546v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Hugou" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juanjuan Sun" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bugnicourt" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186752v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alhousseini Diabat&#233;" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Garcia" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186947v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703425v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392948v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05251482v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Notelet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dedieu" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Duquesne" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Mercier-Bonin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/nhmw-t465" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484340v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392940v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484348v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163142v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163163v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163152v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03593192v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871767v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03960288v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871801v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03617213v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008746v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008753v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03600990v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02167323v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397268v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02167341v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02167336v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756852v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866483v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02167331v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866478v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954439v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526998v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526988v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527000v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527021v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527003v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Turbeaux" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527008v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527018v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527028v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522580v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522533v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05423558v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04302241v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Riem" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pauthe" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Berger Richardson" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Bessa" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Bin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04309492v2" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03651891v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977983v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Gu&#233;ant" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Henri Malbert" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Laplace" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Alpers" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Barouki" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05126469v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Monsaingeon" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Paresys" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleurine Akoueson" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05127243v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04302183v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Bodiguel" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomaso Ferrando" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Claeys" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02934505v2" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02986866v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03593180v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959801v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959799v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959805v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959802v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585512v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546284v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546286v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>