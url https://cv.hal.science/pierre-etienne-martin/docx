--- v0 (2026-03-29)
+++ v1 (2026-05-02)
@@ -833,260 +833,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03482222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sports Video: Fine-Grained Action Detection and Classification of Table Tennis Strokes from Videos for MediaEval 2021</w:t>
+                <w:t xml:space="preserve">3D attention mechanism for fine-grained classification of table tennis strokes using a Twin Spatio-Temporal Convolutional Neural Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Etienne Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jenny Benois-Pineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Péteri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Morlier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MediaEval 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2021, Online, Germany</w:t>
+              <w:t xml:space="preserve">25th International Conference on Pattern Recognition (ICPR2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2021, Milano, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03482216v1</w:t>
+                <w:t xml:space="preserve">hal-02977646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D attention mechanism for fine-grained classification of table tennis strokes using a Twin Spatio-Temporal Convolutional Neural Networks</w:t>
+                <w:t xml:space="preserve">Sports Video: Fine-Grained Action Detection and Classification of Table Tennis Strokes from Videos for MediaEval 2021</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Etienne Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordan Calandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Mansencal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jenny Benois-Pineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Péteri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25th International Conference on Pattern Recognition (ICPR2020)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2021, Milano, Italy</w:t>
+              <w:t xml:space="preserve">MediaEval 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Online, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02977646v1</w:t>
+                <w:t xml:space="preserve">hal-03482216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sports Video Classification: Classification of Strokes in Table Tennis for MediaEval 2020</w:t>
               </w:r>
@@ -2452,51 +2452,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551019v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Etienne Martin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Benois-Pineau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud P&#233;teri" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Morlier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-020-08917-3" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958841v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958838v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Calandre" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Mansencal" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958848v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonard Hacker" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Finn Bartels" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353945v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3475722.3482793" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482217v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anam Zahra" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482222v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482216v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977646v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104270v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mascarilla" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02963298v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazi Ahmed Asif Fuad" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Giot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bourqui" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104275v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326229v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2019.8803382" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937666v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326240v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Peteri" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2019.8803780" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937668v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360011v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CBMI.2018.8516488" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03639273v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Benois-Pineau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R P&#233;teri" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Zemmari" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Morlier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03099907v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551019v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Etienne Martin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Benois-Pineau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud P&#233;teri" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Morlier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-020-08917-3" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958841v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958838v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Calandre" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Mansencal" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958848v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonard Hacker" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Finn Bartels" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353945v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3475722.3482793" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482217v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anam Zahra" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482222v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977646v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482216v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104270v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mascarilla" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02963298v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazi Ahmed Asif Fuad" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Giot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bourqui" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104275v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326229v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2019.8803382" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937666v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326240v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Peteri" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2019.8803780" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937668v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360011v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CBMI.2018.8516488" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03639273v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Benois-Pineau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R P&#233;teri" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Zemmari" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Morlier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03099907v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>