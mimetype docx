--- v1 (2026-05-02)
+++ v2 (2026-05-31)
@@ -565,295 +565,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03958848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three-Stream 3D/1D CNN for Fine-Grained Action Classification and Segmentation in Table Tennis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Two Stream Network for Stroke Detection in Table Tennis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anam Zahra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Etienne Martin</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Julien Morlier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MMSports ’21, October 20, 2021, Virtual Event,</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">MediaEval 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Online, Germany</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03353945v1</w:t>
+                <w:t xml:space="preserve">hal-03482217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two Stream Network for Stroke Detection in Table Tennis</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Spatio-Temporal CNN baseline method for the Sports Video Task of MediaEval 2021 benchmark</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Etienne Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MediaEval 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2021, Online, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03482217v1</w:t>
+                <w:t xml:space="preserve">hal-03482222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatio-Temporal CNN baseline method for the Sports Video Task of MediaEval 2021 benchmark</w:t>
+                <w:t xml:space="preserve">Three-Stream 3D/1D CNN for Fine-Grained Action Classification and Segmentation in Table Tennis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Etienne Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jenny Benois-Pineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Péteri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Morlier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MediaEval 2021</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">MMSports ’21, October 20, 2021, Virtual Event,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Chengdu, China. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3475722.3482793⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03482222v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03353945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D attention mechanism for fine-grained classification of table tennis strokes using a Twin Spatio-Temporal Convolutional Neural Networks</w:t>
               </w:r>
@@ -2452,51 +2452,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551019v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Etienne Martin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Benois-Pineau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud P&#233;teri" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Morlier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-020-08917-3" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958841v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958838v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Calandre" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Mansencal" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958848v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonard Hacker" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Finn Bartels" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353945v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3475722.3482793" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482217v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anam Zahra" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482222v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977646v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482216v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104270v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mascarilla" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02963298v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazi Ahmed Asif Fuad" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Giot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bourqui" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104275v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326229v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2019.8803382" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937666v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326240v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Peteri" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2019.8803780" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937668v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360011v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CBMI.2018.8516488" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03639273v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Benois-Pineau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R P&#233;teri" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Zemmari" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Morlier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03099907v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551019v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Etienne Martin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Benois-Pineau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud P&#233;teri" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Morlier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-020-08917-3" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958841v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958838v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Calandre" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Mansencal" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958848v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonard Hacker" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Finn Bartels" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482217v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anam Zahra" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482222v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353945v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3475722.3482793" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977646v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482216v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104270v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mascarilla" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02963298v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazi Ahmed Asif Fuad" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Giot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bourqui" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104275v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326229v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2019.8803382" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937666v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326240v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Peteri" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2019.8803780" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937668v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360011v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CBMI.2018.8516488" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03639273v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Benois-Pineau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R P&#233;teri" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Zemmari" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Morlier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03099907v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>