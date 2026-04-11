--- v0 (2026-03-21)
+++ v1 (2026-04-11)
@@ -3109,295 +3109,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">ird-02356085v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First archeomagnetic data from Kenya and Chad: Analysis of iron furnaces from Mount Kenya and Guéra Massif</w:t>
+                <w:t xml:space="preserve">Geochemical and spectral characterization of an altered Antarctic dolerite: Implications for recent weathering on Mars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brina Madingou Tchibinda</w:t>
+                <w:t xml:space="preserve">V.F. Chevrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gwenaël Hervé</w:t>
+                <w:t xml:space="preserve">R. Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mireille M. Perrin</w:t>
+                <w:t xml:space="preserve">P.Y. Meslin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Freda M'Mbogori</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Djimet Guemona</w:t>
+                <w:t xml:space="preserve">Stéphane Le Mouélic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.E. Mathé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of the Earth and Planetary Interiors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pepi.2020.106588⟩</w:t>
+              <w:t xml:space="preserve">Planetary and Space Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 194, pp.105106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pss.2020.105106⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-02959683v1</w:t>
+                <w:t xml:space="preserve">hal-03146661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geochemical and spectral characterization of an altered Antarctic dolerite: Implications for recent weathering on Mars</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">First archeomagnetic data from Kenya and Chad: Analysis of iron furnaces from Mount Kenya and Guéra Massif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brina Madingou Tchibinda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V.F. Chevrier</w:t>
+                <w:t xml:space="preserve">Gwenaël Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Roy</w:t>
+                <w:t xml:space="preserve">Mireille M. Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P.Y. Meslin</w:t>
+                <w:t xml:space="preserve">Freda M'Mbogori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Le Mouélic</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">P.E. Mathé</w:t>
+                <w:t xml:space="preserve">Djimet Guemona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Planetary and Space Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 194, pp.105106. </w:t>
+              <w:t xml:space="preserve">Physics of the Earth and Planetary Interiors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 309, pp.1-9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.pss.2020.105106⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.pepi.2020.106588⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03146661v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-02959683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Late Holocene paleoenvironmental records in Eastern Bangladesh from lake sediments: A multi-proxy approach</w:t>
               </w:r>
@@ -5085,64 +5085,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spectral characterization of weathering products of elemental iron in a Martian Atmosphere : Implications for Mars hyperspectral studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Chevrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Le Mouélic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Borschneck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5191,286 +5191,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00112134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetism, iron minerals and life on mars.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Iron weathering products in a CO2+(H2O or H2O2) atmosphere: Implications for weathering processes on the surface of Mars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. F. Chevrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.- E. Mathé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Rochette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">M. Menvielle</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Grauby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Bourrié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astrobiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 70 (16), pp.4295 - 4317. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gca.2006.06.1368⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00155788v1</w:t>
+                <w:t xml:space="preserve">hal-01872279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iron weathering products in a CO2+(H2O or H2O2) atmosphere: Implications for weathering processes on the surface of Mars</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Magnetism, iron minerals and life on mars.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Rochette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Guilhem Bourrié</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Gattacceca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Chevrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.E. Mathé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Menvielle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Astrobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 6, pp.423-436</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.gca.2006.06.1368⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01872279v1</w:t>
+                <w:t xml:space="preserve">hal-00155788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetism, iron minerals and life on Mars</w:t>
               </w:r>
@@ -5763,51 +5763,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Rochette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Étienne Mathé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Grauby</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 32 (12), </w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7326,51 +7326,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003615v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mocci" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Granier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Lattard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dumas" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Cenzon-Salvayre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02867628v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minoru Uehara" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Etienne Mathe" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Turci" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549857v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Austruy" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James M Ciarlo" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-E. Mathe" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Keller" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Ambrosi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547382v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Jean" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anicet Beauvais" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Chardon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Demory" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549318v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bonnet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mudlappa Jayananda" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226637v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi R&#234;ve" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Capelli" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04623258v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.- E. Math&#233;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Janin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03902712v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00589025v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dehouck" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Chevrier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gaudin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mangold" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Math&#233; P.-E." TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00502263v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907382v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Parisot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Hermitte" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Miche" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Borschneck" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00502252v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathe P.E." TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00409978v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Williamson" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bergonzini" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Delalande" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Garcin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Buchet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412131v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.E. Math&#233;" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Majule" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vincens" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00165271v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ginette Saracco" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Moreau" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.E. Mathe" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hermitte" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Michel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155929v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rochette" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gattacceca" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Menvielle" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412294v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Baratoux" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Arnald" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gregoire" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ceuleneer" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02872889v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02872881v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02872892v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02872884v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02872894v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02872888v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02872886v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02874590v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047196v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02356085v2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jean" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chardon" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Olivier Arnaud" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jayananda" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/jgs2019-048" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02959683v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brina Madingou Tchibinda" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Herv&#233;" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille M. Perrin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freda M'Mbogori" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djimet Guemona" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2020.106588" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146661v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.F. Chevrier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Roy" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.Y. Meslin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Le Mou&#233;lic" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2020.105106" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153953v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Garnier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Debnath" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.F. Prado" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Yokoyama" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.K. Das" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2020.06.049" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791167v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fantine Nivet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bergonzini" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-&#201;tienne Math&#233;" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Noret" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Monvoisin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10256016.2018.1443923" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833173v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manu&#235;lla Fr&#233;d&#233;rique, Dominique Delalande" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Gherardi" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amos Majule" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12665-018-7665-2" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630552v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elijah Njuguna" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Gathara" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanley Nadir" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sizah Mwalusepo" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Williamson" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2015.08.030" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01465392v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benard Mwakisunga" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Etienne Math&#233;" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cosust.2013.11.014" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547617v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2012.04.057" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01311073v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Lagroix" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Zanda" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011GL047173" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766044v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Quesnel" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir Jrad" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mocci" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gattacceca" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/arp.411" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HSLZ0P01-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099164v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.1806" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376530v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Radakovitch" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872268v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent F. Chevrier" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2006.05.039" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457687v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Garcin" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Radakovitch" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Vincens" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10933-006-9033-6" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-SNRS5PG5-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099155v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Michel" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2007.03501.x" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112134v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Borschneck" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Math&#233; P.E." TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155788v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872279v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. F. Chevrier" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Grauby" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Bourri&#233;" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2006.06.1368" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112784v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rochette" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chevrier" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Menvielle" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/ast.2006.6.423" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319747v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Esteban" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harison Rakoto" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bouchez" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2005GL024196" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01850230v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G21078.1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03562965v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Vandamme" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Colin" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0012-821X(99)00024-2" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6QJT5PB0-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870492v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Fillion" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/1999GL900424" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03556332v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Austruy" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ciarlo" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Keller" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Ambrosi" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01478820v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01478944v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03566134v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Grauby" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Parron" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03525518v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166057v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166068v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166079v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re P&#233;rez" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003615v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mocci" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Granier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Lattard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dumas" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Cenzon-Salvayre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02867628v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minoru Uehara" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Etienne Mathe" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Turci" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549857v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Austruy" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James M Ciarlo" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-E. Mathe" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Keller" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Ambrosi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547382v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Jean" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anicet Beauvais" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Chardon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Demory" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549318v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bonnet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mudlappa Jayananda" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226637v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi R&#234;ve" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Capelli" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04623258v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.- E. Math&#233;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Janin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03902712v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00589025v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dehouck" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Chevrier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gaudin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mangold" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Math&#233; P.-E." TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00502263v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907382v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Parisot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Hermitte" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Miche" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Borschneck" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00502252v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathe P.E." TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00409978v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Williamson" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bergonzini" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Delalande" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Garcin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Buchet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412131v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.E. Math&#233;" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Majule" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vincens" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00165271v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ginette Saracco" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Moreau" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.E. Mathe" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hermitte" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Michel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155929v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rochette" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gattacceca" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Menvielle" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412294v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Baratoux" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Arnald" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gregoire" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ceuleneer" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02872889v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02872881v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02872892v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02872884v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02872894v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02872888v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02872886v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02874590v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047196v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02356085v2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jean" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chardon" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Olivier Arnaud" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jayananda" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/jgs2019-048" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146661v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.F. Chevrier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Roy" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.Y. Meslin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Le Mou&#233;lic" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2020.105106" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02959683v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brina Madingou Tchibinda" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Herv&#233;" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille M. Perrin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freda M'Mbogori" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djimet Guemona" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2020.106588" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153953v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Garnier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Debnath" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.F. Prado" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Yokoyama" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.K. Das" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2020.06.049" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791167v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fantine Nivet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bergonzini" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-&#201;tienne Math&#233;" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Noret" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Monvoisin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10256016.2018.1443923" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833173v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manu&#235;lla Fr&#233;d&#233;rique, Dominique Delalande" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Gherardi" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amos Majule" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12665-018-7665-2" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630552v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elijah Njuguna" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Gathara" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanley Nadir" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sizah Mwalusepo" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Williamson" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2015.08.030" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01465392v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benard Mwakisunga" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Etienne Math&#233;" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cosust.2013.11.014" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547617v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2012.04.057" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01311073v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Lagroix" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Zanda" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011GL047173" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766044v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Quesnel" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir Jrad" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mocci" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gattacceca" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/arp.411" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HSLZ0P01-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099164v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.1806" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376530v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Radakovitch" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872268v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent F. Chevrier" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2006.05.039" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457687v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Garcin" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Radakovitch" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Vincens" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10933-006-9033-6" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-SNRS5PG5-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099155v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Michel" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2007.03501.x" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112134v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Borschneck" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Math&#233; P.E." TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872279v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. F. Chevrier" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Grauby" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Bourri&#233;" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2006.06.1368" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155788v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112784v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rochette" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chevrier" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Menvielle" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/ast.2006.6.423" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319747v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Esteban" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harison Rakoto" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bouchez" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2005GL024196" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01850230v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G21078.1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03562965v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Vandamme" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Colin" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0012-821X(99)00024-2" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6QJT5PB0-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870492v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Fillion" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/1999GL900424" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03556332v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Austruy" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ciarlo" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Keller" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Ambrosi" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01478820v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01478944v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03566134v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Grauby" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Parron" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03525518v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166057v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166068v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166079v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re P&#233;rez" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>