--- v1 (2026-04-11)
+++ v2 (2026-05-04)
@@ -4574,389 +4574,389 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03099164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solar and anthropogenic imprints on Lake Masoko (southern Tanziania) during the last 500 years</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mineralogy and evolution of the surface of Mars: A review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Radakovitch</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vincent F. Chevrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Etienne Mathé</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tectonophysics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Planetary and Space Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 55 (3), pp.289 - 314. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pss.2006.05.039⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00376530v1</w:t>
+                <w:t xml:space="preserve">hal-01872268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mineralogy and evolution of the surface of Mars: A review</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Solar and anthropogenic imprints on Lake Masoko (southern Tanzania) during the last 500 years</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Garcin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Williamson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bergonzini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Radakovitch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Vincens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Planetary and Space Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pss.2006.05.039⟩</w:t>
+              <w:t xml:space="preserve">Journal of Paleolimnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 37 (4), pp.475-490. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10933-006-9033-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01872268v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01457687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solar and anthropogenic imprints on Lake Masoko (southern Tanzania) during the last 500 years</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Annie Vincens</w:t>
+                <w:t xml:space="preserve">Solar and anthropogenic imprints on Lake Masoko (southern Tanziania) during the last 500 years</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Garcin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Williamson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Bergonzini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Radakovitch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Vincens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Paleolimnology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Tectonophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 430 (1-4), pp.97-117</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10933-006-9033-6⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01457687v1</w:t>
+                <w:t xml:space="preserve">hal-00376530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiscale tomography of buried magnetic structures: its use in the localization and characterization of archaeological structures</w:t>
               </w:r>
@@ -7326,51 +7326,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003615v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mocci" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Granier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Lattard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dumas" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Cenzon-Salvayre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02867628v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minoru Uehara" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Etienne Mathe" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Turci" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549857v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Austruy" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James M Ciarlo" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-E. Mathe" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Keller" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Ambrosi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547382v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Jean" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anicet Beauvais" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Chardon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Demory" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549318v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bonnet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mudlappa Jayananda" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226637v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi R&#234;ve" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Capelli" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04623258v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.- E. Math&#233;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Janin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03902712v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00589025v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dehouck" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Chevrier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gaudin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mangold" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Math&#233; P.-E." TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00502263v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907382v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Parisot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Hermitte" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Miche" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Borschneck" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00502252v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathe P.E." TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00409978v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Williamson" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bergonzini" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Delalande" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Garcin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Buchet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412131v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.E. Math&#233;" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Majule" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vincens" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00165271v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ginette Saracco" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Moreau" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.E. Mathe" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hermitte" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Michel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155929v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rochette" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gattacceca" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Menvielle" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412294v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Baratoux" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Arnald" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gregoire" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ceuleneer" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02872889v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02872881v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02872892v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02872884v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02872894v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02872888v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02872886v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02874590v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047196v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02356085v2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jean" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chardon" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Olivier Arnaud" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jayananda" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/jgs2019-048" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146661v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.F. Chevrier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Roy" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.Y. Meslin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Le Mou&#233;lic" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2020.105106" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02959683v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brina Madingou Tchibinda" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Herv&#233;" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille M. Perrin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freda M'Mbogori" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djimet Guemona" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2020.106588" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153953v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Garnier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Debnath" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.F. Prado" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Yokoyama" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.K. Das" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2020.06.049" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791167v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fantine Nivet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bergonzini" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-&#201;tienne Math&#233;" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Noret" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Monvoisin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10256016.2018.1443923" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833173v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manu&#235;lla Fr&#233;d&#233;rique, Dominique Delalande" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Gherardi" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amos Majule" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12665-018-7665-2" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630552v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elijah Njuguna" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Gathara" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanley Nadir" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sizah Mwalusepo" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Williamson" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2015.08.030" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01465392v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benard Mwakisunga" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Etienne Math&#233;" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cosust.2013.11.014" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547617v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2012.04.057" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01311073v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Lagroix" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Zanda" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011GL047173" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766044v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Quesnel" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir Jrad" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mocci" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gattacceca" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/arp.411" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HSLZ0P01-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099164v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.1806" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376530v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Radakovitch" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872268v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent F. Chevrier" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2006.05.039" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457687v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Garcin" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Radakovitch" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Vincens" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10933-006-9033-6" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-SNRS5PG5-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099155v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Michel" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2007.03501.x" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112134v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Borschneck" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Math&#233; P.E." TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872279v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. F. Chevrier" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Grauby" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Bourri&#233;" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2006.06.1368" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155788v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112784v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rochette" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chevrier" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Menvielle" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/ast.2006.6.423" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319747v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Esteban" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harison Rakoto" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bouchez" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2005GL024196" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01850230v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G21078.1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03562965v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Vandamme" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Colin" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0012-821X(99)00024-2" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6QJT5PB0-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870492v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Fillion" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/1999GL900424" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03556332v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Austruy" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ciarlo" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Keller" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Ambrosi" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01478820v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01478944v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03566134v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Grauby" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Parron" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03525518v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166057v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166068v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166079v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re P&#233;rez" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003615v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mocci" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Granier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Lattard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dumas" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Cenzon-Salvayre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02867628v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minoru Uehara" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Etienne Mathe" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Turci" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549857v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Austruy" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James M Ciarlo" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-E. Mathe" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Keller" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Ambrosi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547382v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Jean" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anicet Beauvais" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Chardon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Demory" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549318v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bonnet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mudlappa Jayananda" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226637v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi R&#234;ve" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Capelli" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04623258v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.- E. Math&#233;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Janin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03902712v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00589025v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dehouck" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Chevrier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gaudin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mangold" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Math&#233; P.-E." TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00502263v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907382v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Parisot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Hermitte" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Miche" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Borschneck" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00502252v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathe P.E." TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00409978v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Williamson" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bergonzini" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Delalande" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Garcin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Buchet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412131v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.E. Math&#233;" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Majule" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vincens" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00165271v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ginette Saracco" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Moreau" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.E. Mathe" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hermitte" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Michel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155929v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rochette" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gattacceca" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Menvielle" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412294v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Baratoux" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Arnald" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gregoire" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ceuleneer" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02872889v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02872881v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02872892v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02872884v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02872894v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02872888v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02872886v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02874590v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047196v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02356085v2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jean" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chardon" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Olivier Arnaud" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jayananda" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/jgs2019-048" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146661v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.F. Chevrier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Roy" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.Y. Meslin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Le Mou&#233;lic" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2020.105106" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02959683v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brina Madingou Tchibinda" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Herv&#233;" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille M. Perrin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freda M'Mbogori" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djimet Guemona" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2020.106588" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153953v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Garnier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Debnath" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.F. Prado" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Yokoyama" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.K. Das" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2020.06.049" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791167v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fantine Nivet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bergonzini" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-&#201;tienne Math&#233;" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Noret" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Monvoisin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10256016.2018.1443923" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833173v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manu&#235;lla Fr&#233;d&#233;rique, Dominique Delalande" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Gherardi" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amos Majule" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12665-018-7665-2" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630552v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elijah Njuguna" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Gathara" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanley Nadir" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sizah Mwalusepo" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Williamson" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2015.08.030" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01465392v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benard Mwakisunga" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Etienne Math&#233;" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cosust.2013.11.014" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547617v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2012.04.057" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01311073v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Lagroix" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Zanda" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011GL047173" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766044v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Quesnel" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir Jrad" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mocci" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gattacceca" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/arp.411" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HSLZ0P01-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099164v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.1806" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872268v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent F. Chevrier" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2006.05.039" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457687v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Garcin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Radakovitch" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Vincens" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10933-006-9033-6" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-SNRS5PG5-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376530v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Radakovitch" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099155v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Michel" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2007.03501.x" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112134v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Borschneck" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Math&#233; P.E." TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872279v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. F. Chevrier" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Grauby" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Bourri&#233;" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2006.06.1368" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155788v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112784v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rochette" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chevrier" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Menvielle" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/ast.2006.6.423" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319747v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Esteban" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harison Rakoto" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bouchez" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2005GL024196" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01850230v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G21078.1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03562965v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Vandamme" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Colin" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0012-821X(99)00024-2" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6QJT5PB0-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870492v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Fillion" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/1999GL900424" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03556332v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Austruy" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ciarlo" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Keller" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Ambrosi" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01478820v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01478944v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03566134v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Grauby" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Parron" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03525518v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166057v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166068v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166079v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re P&#233;rez" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>