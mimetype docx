--- v2 (2026-05-04)
+++ v3 (2026-05-24)
@@ -2078,85 +2078,205 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00412294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Vidéo (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Integrated geophysical surveys at the archaeological site: the buried complex IV, XVII, 4 in Ostia (Rome, Italy). Part 8. 3D representation of electric resistivity tomography (ERT)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minoru Uehara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcello Turci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.-E. Mathe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02874590v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Carte (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrated geophysical surveys at the archaeological site: the buried complex IV, XVII, 4 in Ostia (Rome, Italy). Part 5. Pseudo-sections of electrical resistivity tomography</w:t>
+                <w:t xml:space="preserve">Integrated geophysical surveys at the archaeological site: the buried complex IV, XVII, 4 in Ostia (Rome, Italy). Part 1. Vegetation anomaly with annotations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minoru Uehara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcello Turci</w:t>
@@ -2170,81 +2290,81 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.-E. Mathe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ostie, Italy. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Carte</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02872889v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02872881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrated geophysical surveys at the archaeological site: the buried complex IV, XVII, 4 in Ostia (Rome, Italy). Part 1. Vegetation anomaly with annotations</w:t>
+                <w:t xml:space="preserve">Integrated geophysical surveys at the archaeological site: the buried complex IV, XVII, 4 in Ostia (Rome, Italy). Part 5. Pseudo-sections of electrical resistivity tomography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minoru Uehara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcello Turci</w:t>
@@ -2258,73 +2378,73 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.-E. Mathe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ostie, Italy. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Carte</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02872881v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02872889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrated geophysical surveys at the archaeological site: the buried complex IV, XVII, 4 in Ostia (Rome, Italy). Part 6. Electro-magnetic survey mapping (apparent conductivity)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minoru Uehara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2346,73 +2466,73 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.-E. Mathe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ostie, Italy. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Carte</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02872892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrated geophysical surveys at the archaeological site: the buried complex IV, XVII, 4 in Ostia (Rome, Italy). Part 2. Map of the survey area</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minoru Uehara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2434,81 +2554,81 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.-E. Mathe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ostie, Italy. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Carte</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02872884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrated geophysical surveys at the archaeological site: the buried complex IV, XVII, 4 in Ostia (Rome, Italy). Part 7. Magnetic susceptibility maps</w:t>
+                <w:t xml:space="preserve">Integrated geophysical surveys at the archaeological site: the buried complex IV, XVII, 4 in Ostia (Rome, Italy). Part 4. Magnetic field map</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minoru Uehara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcello Turci</w:t>
@@ -2522,81 +2642,81 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.-E. Mathe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ostie, Italy. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Carte</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02872894v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02872888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrated geophysical surveys at the archaeological site: the buried complex IV, XVII, 4 in Ostia (Rome, Italy). Part 4. Magnetic field map</w:t>
+                <w:t xml:space="preserve">Integrated geophysical surveys at the archaeological site: the buried complex IV, XVII, 4 in Ostia (Rome, Italy). Part 7. Magnetic susceptibility maps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minoru Uehara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcello Turci</w:t>
@@ -2610,73 +2730,73 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.-E. Mathe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ostie, Italy. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Carte</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02872888v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02872894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrated geophysical surveys at the archaeological site: the buried complex IV, XVII, 4 in Ostia (Rome, Italy). Part 3. Topography map</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minoru Uehara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2698,177 +2818,57 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.-E. Mathe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ostie, Italy. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Carte</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02872886v1</w:t>
-              </w:r>
-[...118 lines deleted...]
-                <w:t xml:space="preserve">hal-02874590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (25)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3109,295 +3109,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">ird-02356085v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geochemical and spectral characterization of an altered Antarctic dolerite: Implications for recent weathering on Mars</w:t>
+                <w:t xml:space="preserve">First archeomagnetic data from Kenya and Chad: Analysis of iron furnaces from Mount Kenya and Guéra Massif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V.F. Chevrier</w:t>
+                <w:t xml:space="preserve">Brina Madingou Tchibinda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Roy</w:t>
+                <w:t xml:space="preserve">Gwenaël Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P.Y. Meslin</w:t>
+                <w:t xml:space="preserve">Mireille M. Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Le Mouélic</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">P.E. Mathé</w:t>
+                <w:t xml:space="preserve">Freda M'Mbogori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djimet Guemona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Planetary and Space Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pss.2020.105106⟩</w:t>
+              <w:t xml:space="preserve">Physics of the Earth and Planetary Interiors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 309, pp.1-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pepi.2020.106588⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03146661v1</w:t>
+                <w:t xml:space="preserve">insu-02959683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First archeomagnetic data from Kenya and Chad: Analysis of iron furnaces from Mount Kenya and Guéra Massif</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Geochemical and spectral characterization of an altered Antarctic dolerite: Implications for recent weathering on Mars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gwenaël Hervé</w:t>
+                <w:t xml:space="preserve">V.F. Chevrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mireille M. Perrin</w:t>
+                <w:t xml:space="preserve">R. Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Freda M'Mbogori</w:t>
+                <w:t xml:space="preserve">P.Y. Meslin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Djimet Guemona</w:t>
+                <w:t xml:space="preserve">Stéphane Le Mouélic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.E. Mathé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of the Earth and Planetary Interiors</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 309, pp.1-9. </w:t>
+              <w:t xml:space="preserve">Planetary and Space Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 194, pp.105106. </w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.pepi.2020.106588⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.pss.2020.105106⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-02959683v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03146661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Late Holocene paleoenvironmental records in Eastern Bangladesh from lake sediments: A multi-proxy approach</w:t>
               </w:r>
@@ -4574,389 +4574,389 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03099164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mineralogy and evolution of the surface of Mars: A review</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Solar and anthropogenic imprints on Lake Masoko (southern Tanziania) during the last 500 years</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Garcin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Williamson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Bergonzini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent F. Chevrier</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">O. Radakovitch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Vincens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Planetary and Space Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Tectonophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 430 (1-4), pp.97-117</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01872268v1</w:t>
+                <w:t xml:space="preserve">hal-00376530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solar and anthropogenic imprints on Lake Masoko (southern Tanzania) during the last 500 years</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mineralogy and evolution of the surface of Mars: A review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent F. Chevrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Etienne Mathé</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Paleolimnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10933-006-9033-6⟩</w:t>
+              <w:t xml:space="preserve">Planetary and Space Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 55 (3), pp.289 - 314. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pss.2006.05.039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01457687v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01872268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solar and anthropogenic imprints on Lake Masoko (southern Tanziania) during the last 500 years</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A. Vincens</w:t>
+                <w:t xml:space="preserve">Solar and anthropogenic imprints on Lake Masoko (southern Tanzania) during the last 500 years</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Garcin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Williamson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bergonzini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Radakovitch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Vincens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tectonophysics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Paleolimnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 37 (4), pp.475-490. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10933-006-9033-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00376530v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01457687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiscale tomography of buried magnetic structures: its use in the localization and characterization of archaeological structures</w:t>
               </w:r>
@@ -5066,411 +5066,411 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03099155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectral characterization of weathering products of elemental iron in a Martian Atmosphere : Implications for Mars hyperspectral studies</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Iron weathering products in a CO2+(H2O or H2O2) atmosphere: Implications for weathering processes on the surface of Mars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Borschneck</w:t>
+                <w:t xml:space="preserve">V. F. Chevrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.- E. Mathé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Rochette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathé P.E.</w:t>
+                <w:t xml:space="preserve">O. Grauby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Bourrié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Planetary and Space Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 70 (16), pp.4295 - 4317. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gca.2006.06.1368⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00112134v1</w:t>
+                <w:t xml:space="preserve">hal-01872279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iron weathering products in a CO2+(H2O or H2O2) atmosphere: Implications for weathering processes on the surface of Mars</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Magnetism, iron minerals and life on mars.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Rochette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Guilhem Bourrié</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Gattacceca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Chevrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.E. Mathé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Menvielle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Astrobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 6, pp.423-436</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01872279v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00155788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetism, iron minerals and life on mars.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Spectral characterization of weathering products of elemental iron in a Martian Atmosphere : Implications for Mars hyperspectral studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Chevrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">M. Menvielle</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Le Mouélic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Borschneck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathé P.E.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astrobiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 6, pp.423-436</w:t>
+              <w:t xml:space="preserve">Planetary and Space Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 54, pp.1034-1045</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00155788v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00112134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetism, iron minerals and life on Mars</w:t>
               </w:r>
@@ -5763,51 +5763,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Rochette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Étienne Mathé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Grauby</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 32 (12), </w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7326,51 +7326,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003615v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mocci" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Granier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Lattard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dumas" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Cenzon-Salvayre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02867628v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minoru Uehara" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Etienne Mathe" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Turci" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549857v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Austruy" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James M Ciarlo" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-E. Mathe" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Keller" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Ambrosi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547382v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Jean" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anicet Beauvais" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Chardon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Demory" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549318v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bonnet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mudlappa Jayananda" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226637v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi R&#234;ve" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Capelli" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04623258v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.- E. Math&#233;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Janin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03902712v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00589025v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dehouck" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Chevrier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gaudin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mangold" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Math&#233; P.-E." TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00502263v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907382v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Parisot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Hermitte" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Miche" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Borschneck" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00502252v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathe P.E." TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00409978v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Williamson" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bergonzini" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Delalande" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Garcin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Buchet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412131v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.E. Math&#233;" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Majule" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vincens" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00165271v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ginette Saracco" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Moreau" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.E. Mathe" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hermitte" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Michel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155929v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rochette" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gattacceca" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Menvielle" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412294v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Baratoux" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Arnald" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gregoire" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ceuleneer" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02872889v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02872881v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02872892v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02872884v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02872894v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02872888v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02872886v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02874590v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047196v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02356085v2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jean" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chardon" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Olivier Arnaud" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jayananda" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/jgs2019-048" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146661v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.F. Chevrier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Roy" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.Y. Meslin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Le Mou&#233;lic" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2020.105106" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02959683v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brina Madingou Tchibinda" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Herv&#233;" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille M. Perrin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freda M'Mbogori" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djimet Guemona" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2020.106588" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153953v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Garnier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Debnath" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.F. Prado" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Yokoyama" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.K. Das" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2020.06.049" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791167v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fantine Nivet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bergonzini" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-&#201;tienne Math&#233;" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Noret" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Monvoisin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10256016.2018.1443923" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833173v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manu&#235;lla Fr&#233;d&#233;rique, Dominique Delalande" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Gherardi" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amos Majule" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12665-018-7665-2" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630552v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elijah Njuguna" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Gathara" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanley Nadir" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sizah Mwalusepo" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Williamson" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2015.08.030" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01465392v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benard Mwakisunga" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Etienne Math&#233;" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cosust.2013.11.014" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547617v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2012.04.057" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01311073v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Lagroix" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Zanda" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011GL047173" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766044v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Quesnel" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir Jrad" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mocci" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gattacceca" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/arp.411" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HSLZ0P01-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099164v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.1806" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872268v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent F. Chevrier" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2006.05.039" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457687v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Garcin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Radakovitch" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Vincens" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10933-006-9033-6" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-SNRS5PG5-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376530v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Radakovitch" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099155v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Michel" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2007.03501.x" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112134v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Borschneck" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Math&#233; P.E." TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872279v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. F. Chevrier" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Grauby" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Bourri&#233;" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2006.06.1368" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155788v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112784v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rochette" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chevrier" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Menvielle" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/ast.2006.6.423" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319747v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Esteban" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harison Rakoto" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bouchez" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2005GL024196" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01850230v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G21078.1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03562965v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Vandamme" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Colin" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0012-821X(99)00024-2" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6QJT5PB0-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870492v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Fillion" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/1999GL900424" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03556332v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Austruy" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ciarlo" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Keller" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Ambrosi" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01478820v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01478944v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03566134v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Grauby" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Parron" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03525518v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166057v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166068v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166079v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re P&#233;rez" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003615v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mocci" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Granier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Lattard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dumas" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Cenzon-Salvayre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02867628v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minoru Uehara" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Etienne Mathe" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Turci" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549857v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Austruy" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James M Ciarlo" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-E. Mathe" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Keller" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Ambrosi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547382v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Jean" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anicet Beauvais" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Chardon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Demory" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549318v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bonnet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mudlappa Jayananda" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226637v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi R&#234;ve" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Capelli" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04623258v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.- E. Math&#233;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Janin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03902712v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00589025v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dehouck" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Chevrier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gaudin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mangold" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Math&#233; P.-E." TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00502263v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907382v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Parisot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Hermitte" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Miche" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Borschneck" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00502252v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathe P.E." TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00409978v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Williamson" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bergonzini" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Delalande" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Garcin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Buchet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412131v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.E. Math&#233;" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Majule" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vincens" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00165271v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ginette Saracco" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Moreau" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.E. Mathe" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hermitte" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Michel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155929v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rochette" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gattacceca" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Menvielle" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412294v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Baratoux" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Arnald" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gregoire" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ceuleneer" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02874590v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02872881v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02872889v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02872892v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02872884v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02872888v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02872894v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02872886v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047196v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02356085v2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jean" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chardon" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Olivier Arnaud" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jayananda" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/jgs2019-048" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02959683v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brina Madingou Tchibinda" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Herv&#233;" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille M. Perrin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freda M'Mbogori" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djimet Guemona" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2020.106588" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146661v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.F. Chevrier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Roy" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.Y. Meslin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Le Mou&#233;lic" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2020.105106" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153953v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Garnier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Debnath" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.F. Prado" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Yokoyama" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.K. Das" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2020.06.049" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791167v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fantine Nivet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bergonzini" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-&#201;tienne Math&#233;" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Noret" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Monvoisin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10256016.2018.1443923" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833173v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manu&#235;lla Fr&#233;d&#233;rique, Dominique Delalande" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Gherardi" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amos Majule" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12665-018-7665-2" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630552v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elijah Njuguna" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Gathara" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanley Nadir" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sizah Mwalusepo" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Williamson" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2015.08.030" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01465392v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benard Mwakisunga" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Etienne Math&#233;" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cosust.2013.11.014" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547617v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2012.04.057" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01311073v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Lagroix" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Zanda" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011GL047173" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766044v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Quesnel" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir Jrad" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mocci" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gattacceca" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/arp.411" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HSLZ0P01-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099164v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.1806" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376530v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Radakovitch" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872268v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent F. Chevrier" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2006.05.039" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457687v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Garcin" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Radakovitch" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Vincens" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10933-006-9033-6" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-SNRS5PG5-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099155v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Michel" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2007.03501.x" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872279v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. F. Chevrier" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Grauby" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Bourri&#233;" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2006.06.1368" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155788v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112134v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Borschneck" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Math&#233; P.E." TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112784v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rochette" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chevrier" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Menvielle" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/ast.2006.6.423" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319747v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Esteban" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harison Rakoto" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bouchez" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2005GL024196" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01850230v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G21078.1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03562965v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Vandamme" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Colin" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0012-821X(99)00024-2" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6QJT5PB0-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870492v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Fillion" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/1999GL900424" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03556332v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Austruy" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ciarlo" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Keller" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Ambrosi" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01478820v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01478944v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03566134v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Grauby" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Parron" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03525518v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166057v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166068v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166079v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re P&#233;rez" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>