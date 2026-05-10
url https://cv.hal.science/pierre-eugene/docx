--- v0 (2026-03-17)
+++ v1 (2026-05-10)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Pierre Eugène </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Moullet et le littéral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Eugène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches &amp; Travaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 104, </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/11xzt⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04856421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poésie & cinéma. Tables tournantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fauvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sally Bonn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Broqua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Eugène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers du Cinéma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 803, pp.76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04445828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectres du passé et fantômes du permanent : Serge Daney revoit les films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Eugène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Théorème : travaux de l'IRCAV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Écrire l'analyse de films, 30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04587706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobilis in mobili : l'émotion de l'histoire chez Serge Daney</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Eugène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critique : revue générale des publications françaises et étrangères</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 3 (814), pp.178-190. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/criti.814.0178⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04345672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Daney and Queer Cinephilia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Eugène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kate Ince</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Siegel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Meson Press. , 2024, 978-3-95796-018-4. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14619/0184⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04465104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exercices de relecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Eugène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">éditions du Linteau, 2023, 978-2-37497-014-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04464379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Bazin, Écrits complets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Joubert-Laurencin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Eugène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions Macula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2 vol., 2848 p., 2018, 978-2-86589-102-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04024654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Biette - Appunti & Contrappunti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Joubert-Laurencin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Eugène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fauvel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">De l'incidence éditeur, 2018, 978-2-918193-49-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04179355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les &amp;lt;i&amp;gt;Cahiers du cinéma&amp;lt;/i&amp;gt; face à Pasolini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Eugène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pasolini. Dialogues avec la France / Dialoghi con la Francia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 36, ICI Berlin Press, pp.117 - 134, 2025, Cultural Inquiry, </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.37050/ci-36_07⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05333161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le site des Cahiers du cinéma (2000-2022), espace de création et d’échange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Eugène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Julie Anselmini (dir.); Marianne Bouchardon (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La critique culturelle sur Internet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Caen, pp.13-31, 2025, 978-2-38185-279-9. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/1532e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05368580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Cahiers du cinéma face à Pasolini, différents et embarras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Eugène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Davide Luglio (dir.); Anne-Violaine Houcke (dir.); Hervé Joubert-Laurencin (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pensée sauvage. Pasolini et la France = Pensiero selvaggio. Pasolini e la Francia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ICI Berlin Press, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04588886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noir cinéma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Eugène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mathieu Macheret (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Raoul Walsh en jeux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éd. de L’œil, pp.191-204, 2023, 978-2-35137-351-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04587717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À propos de L’Homme blessé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Eugène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vincent Jacques (dir.); Claire Pagès (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hervé Guibert, l'envers du visible</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Créaphis, 2022, 978-2354281809</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04587721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La critique comme défiguration : Toute marche mystérieuse vers un destin (le cas Lovecraft) (1999) de Patrick-Mario Bernard et Pierre Trividic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Eugène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La critique d'art à l’écran (Tome 2)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires du Septentrion, pp.201-214, 2021, </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.septentrion.101602⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04345585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coups du cadre et balance des corps. L'éthique contrariée de Johan van der Keuken chez Serge Daney</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Eugène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Antony Fiant (dir.); Gilles Mouëllic (dir.); Caroline Zeau (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Johan van der Keuken : documenter une présence au monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Exhibitions International, pp.34-47, 2020, 9782873404475</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04587657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Worldwide web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Eugène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fernando Ganzo (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jacques Tourneur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Capricci, pp.176-183, 2017, Cinéfocales, 979-10-239-0269-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04587770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre fiction et documentaire : un “journal extime”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Eugène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aurore Renaut (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal intime de Nanni Moretti. Voyages en archipel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le Bord de l’eau, pp.55-68, 2017, Cinéfocales, 9782356875297</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04587728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Eugène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Serge Daney</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IMEC; Artpress, pp.5-12, 2015, Les grands entretiens d’Artpress</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04588896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le chant des seuils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Eugène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Filmer dit-elle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Capricci, pp.91-103, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04588903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Daney. Le critique de cinéma comme personnage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Eugène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le texte critique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires François-Rabelais, pp.351-362, 2013, 9782869065512. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pufr.7565⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04345582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La décote d’Adam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Eugène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cukor ON/OFF Hollywood</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Capricci, pp.62-76, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04588908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Daney : écrits critiques 1962-1982 : exercices de relecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Eugène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Art et histoire de l'art. Université de Picardie Jules Verne, 2017. Français. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2017AMIE0041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04589132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId45"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Pierre Eugène </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Moullet et le littéral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Eugène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches &amp; Travaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 104, </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/11xzt⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04856421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poésie & cinéma. Tables tournantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fauvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sally Bonn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Broqua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Eugène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers du Cinéma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 803, pp.76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04445828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectres du passé et fantômes du permanent : Serge Daney revoit les films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Eugène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Théorème : travaux de l'IRCAV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Écrire l'analyse de films, 30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04587706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobilis in mobili : l'émotion de l'histoire chez Serge Daney</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Eugène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critique : revue générale des publications françaises et étrangères</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 3 (814), pp.178-190. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/criti.814.0178⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04345672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Daney and Queer Cinephilia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Eugène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kate Ince</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Siegel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Meson Press. , 2024, 978-3-95796-018-4. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14619/0184⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04465104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exercices de relecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Eugène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">éditions du Linteau, 2023, 978-2-37497-014-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04464379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Bazin, Écrits complets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Joubert-Laurencin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Eugène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions Macula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2 vol., 2848 p., 2018, 978-2-86589-102-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04024654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Biette - Appunti & Contrappunti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Joubert-Laurencin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Eugène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fauvel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">De l'incidence éditeur, 2018, 978-2-918193-49-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04179355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les &amp;lt;i&amp;gt;Cahiers du cinéma&amp;lt;/i&amp;gt; face à Pasolini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Eugène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pasolini. Dialogues avec la France / Dialoghi con la Francia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 36, ICI Berlin Press, pp.117 - 134, 2025, Cultural Inquiry, </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.37050/ci-36_07⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05333161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le site des Cahiers du cinéma (2000-2022), espace de création et d’échange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Eugène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Julie Anselmini (dir.); Marianne Bouchardon (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La critique culturelle sur Internet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Caen, pp.13-31, 2025, 978-2-38185-279-9. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/1532e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05368580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Cahiers du cinéma face à Pasolini, différents et embarras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Eugène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Davide Luglio (dir.); Anne-Violaine Houcke (dir.); Hervé Joubert-Laurencin (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pensée sauvage. Pasolini et la France = Pensiero selvaggio. Pasolini e la Francia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ICI Berlin Press, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04588886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noir cinéma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Eugène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mathieu Macheret (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Raoul Walsh en jeux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éd. de L’œil, pp.191-204, 2023, 978-2-35137-351-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04587717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À propos de L’Homme blessé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Eugène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vincent Jacques (dir.); Claire Pagès (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hervé Guibert, l'envers du visible</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Créaphis, 2022, 978-2354281809</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04587721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La critique comme défiguration : Toute marche mystérieuse vers un destin (le cas Lovecraft) (1999) de Patrick-Mario Bernard et Pierre Trividic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Eugène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La critique d'art à l’écran (Tome 2)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires du Septentrion, pp.201-214, 2021, </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.septentrion.101602⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04345585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coups du cadre et balance des corps. L'éthique contrariée de Johan van der Keuken chez Serge Daney</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Eugène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Antony Fiant (dir.); Gilles Mouëllic (dir.); Caroline Zeau (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Johan van der Keuken : documenter une présence au monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Exhibitions International, pp.34-47, 2020, 9782873404475</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04587657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre fiction et documentaire : un “journal extime”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Eugène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aurore Renaut (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal intime de Nanni Moretti. Voyages en archipel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le Bord de l’eau, pp.55-68, 2017, Cinéfocales, 9782356875297</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04587728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Worldwide web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Eugène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fernando Ganzo (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jacques Tourneur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Capricci, pp.176-183, 2017, Cinéfocales, 979-10-239-0269-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04587770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Eugène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Serge Daney</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IMEC; Artpress, pp.5-12, 2015, Les grands entretiens d’Artpress</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04588896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le chant des seuils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Eugène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Filmer dit-elle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Capricci, pp.91-103, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04588903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Daney. Le critique de cinéma comme personnage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Eugène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le texte critique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires François-Rabelais, pp.351-362, 2013, 9782869065512. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pufr.7565⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04345582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La décote d’Adam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Eugène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cukor ON/OFF Hollywood</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Capricci, pp.62-76, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04588908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Daney : écrits critiques 1962-1982 : exercices de relecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Eugène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Art et histoire de l'art. Université de Picardie Jules Verne, 2017. Français. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2017AMIE0041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04589132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId45"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856421v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Eug&#232;ne" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11xzt" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04445828v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fauvel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sally Bonn" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Broqua" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04587706v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345672v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/criti.814.0178" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465104v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate Ince" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Siegel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14619/0184" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04464379v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024654v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Joubert-Laurencin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsmacula.com/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04179355v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333161v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37050/ci-36_07" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05368580v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1532e" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04588886v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04587717v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04587721v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04345585v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.101602" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04587657v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04587770v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04587728v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04588896v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04588903v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04345582v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufr.7565" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04588908v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/tel-04589132v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017AMIE0041" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856421v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Eug&#232;ne" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11xzt" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04445828v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fauvel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sally Bonn" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Broqua" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04587706v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345672v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/criti.814.0178" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465104v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate Ince" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Siegel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14619/0184" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04464379v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024654v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Joubert-Laurencin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsmacula.com/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04179355v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333161v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37050/ci-36_07" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05368580v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1532e" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04588886v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04587717v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04587721v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04345585v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.101602" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04587657v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04587728v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04587770v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04588896v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04588903v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04345582v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufr.7565" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04588908v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/tel-04589132v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017AMIE0041" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>